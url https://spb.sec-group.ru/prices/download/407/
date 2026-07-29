--- v0 (2026-05-22)
+++ v1 (2026-07-29)
@@ -16,56 +16,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2141">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-22 08:53:22</t>
+    <t>Актуальность прайса на: 2026-07-29 03:52:12</t>
   </si>
   <si>
     <t>Шлагбаумы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>66123</t>
   </si>
   <si>
     <t>ALUTECH BV-5 (с круглой стрелой 6,25 метров)</t>
   </si>
   <si>
     <t>66121</t>
   </si>
@@ -279,104 +279,86 @@
   <si>
     <t>55387</t>
   </si>
   <si>
     <t>CAME G3750SX Wi-Fi KIT Connect (G3750SX_Wi-Fi_KIT)</t>
   </si>
   <si>
     <t>47989</t>
   </si>
   <si>
     <t>CAME G4000DX Classico (G4000DX KIT)</t>
   </si>
   <si>
     <t>33858</t>
   </si>
   <si>
     <t>CAME G4000SX Classico (G4000SX KIT)</t>
   </si>
   <si>
     <t>60276</t>
   </si>
   <si>
     <t>CAME G4000T Classico (G4000T KIT)</t>
   </si>
   <si>
+    <t>66216</t>
+  </si>
+  <si>
+    <t>CAME G6000DX Classico (G6000DX KIT)</t>
+  </si>
+  <si>
     <t>34398</t>
   </si>
   <si>
-    <t>CAME G6000 Classico (G6000 KIT)</t>
+    <t>CAME G6000SX Classico (G6000SX KIT)</t>
   </si>
   <si>
     <t>34399</t>
   </si>
   <si>
     <t>CAME G6500 Classico (G6500 KIT)</t>
   </si>
   <si>
     <t>16034</t>
   </si>
   <si>
     <t>CAME GARD 12000 (комплект)</t>
   </si>
   <si>
-    <t>66214</t>
-[...4 lines deleted...]
-  <si>
     <t>7545</t>
   </si>
   <si>
     <t>CAME GARD 3750 Дюралайт (комплект)</t>
   </si>
   <si>
-    <t>66215</t>
-[...4 lines deleted...]
-  <si>
     <t>57212</t>
   </si>
   <si>
     <t>CAME GARD 4000 COMBO CLASSICO made in Italy</t>
   </si>
   <si>
-    <t>66216</t>
-[...10 lines deleted...]
-  <si>
     <t>7618</t>
   </si>
   <si>
     <t>CAME GARD 6500-5.6м Дюралайт (комплект)</t>
   </si>
   <si>
     <t>19989</t>
   </si>
   <si>
     <t>CAME GARD 6500-6.5м Дюралайт (комплект)</t>
   </si>
   <si>
     <t>50094</t>
   </si>
   <si>
     <t>CAME GARD GT 4 KIT</t>
   </si>
   <si>
     <t>50095</t>
   </si>
   <si>
     <t>CAME GARD GT 8 KIT-6</t>
   </si>
   <si>
     <t>50096</t>
@@ -429,216 +411,120 @@
   <si>
     <t>59004</t>
   </si>
   <si>
     <t>CAME GLS combo KIT (GLS KIT)</t>
   </si>
   <si>
     <t>56701</t>
   </si>
   <si>
     <t>CAME GLT combo KIT (GLT4 KIT)</t>
   </si>
   <si>
     <t>57549</t>
   </si>
   <si>
     <t>CARDDEX MBT-L Стандарт</t>
   </si>
   <si>
     <t>57550</t>
   </si>
   <si>
     <t>CARDDEX MBT-R Стандарт</t>
   </si>
   <si>
-    <t>57533</t>
-[...164 lines deleted...]
-    <t>CARDDEX VBR-6S</t>
+    <t>67428</t>
+  </si>
+  <si>
+    <t>CARDDEX RBD-4300L</t>
+  </si>
+  <si>
+    <t>67429</t>
+  </si>
+  <si>
+    <t>CARDDEX RBD-4300R</t>
+  </si>
+  <si>
+    <t>67426</t>
+  </si>
+  <si>
+    <t>CARDDEX RBN-4300L</t>
+  </si>
+  <si>
+    <t>67427</t>
+  </si>
+  <si>
+    <t>CARDDEX RBN-4300R</t>
+  </si>
+  <si>
+    <t>67424</t>
+  </si>
+  <si>
+    <t>CARDDEX RBX-6000L</t>
+  </si>
+  <si>
+    <t>67425</t>
+  </si>
+  <si>
+    <t>CARDDEX RBX-6000R</t>
+  </si>
+  <si>
+    <t>67376</t>
+  </si>
+  <si>
+    <t>CARDDEX VBA-4000</t>
+  </si>
+  <si>
+    <t>67377</t>
+  </si>
+  <si>
+    <t>CARDDEX VBA-6000</t>
+  </si>
+  <si>
+    <t>67378</t>
+  </si>
+  <si>
+    <t>CARDDEX VBA-7000</t>
+  </si>
+  <si>
+    <t>67373</t>
+  </si>
+  <si>
+    <t>CARDDEX VBN-4000</t>
+  </si>
+  <si>
+    <t>67374</t>
+  </si>
+  <si>
+    <t>CARDDEX VBN-6000</t>
+  </si>
+  <si>
+    <t>67375</t>
+  </si>
+  <si>
+    <t>CARDDEX VBN-8000</t>
   </si>
   <si>
     <t>60952</t>
   </si>
   <si>
     <t>DEA PASS N 4</t>
   </si>
   <si>
     <t>60953</t>
   </si>
   <si>
     <t>DEA STOP N 4</t>
   </si>
   <si>
     <t>60954</t>
   </si>
   <si>
     <t>DEA STOP N 6</t>
   </si>
   <si>
     <t>60955</t>
   </si>
   <si>
     <t>DEA STOP N 8</t>
   </si>
@@ -1101,56 +987,50 @@
   <si>
     <t>55127</t>
   </si>
   <si>
     <t>HURDE Block-A1 Combo Long 4 (11-64)</t>
   </si>
   <si>
     <t>55131</t>
   </si>
   <si>
     <t>HURDE Block-A1 Combo Long 4 EasyNice1 (11-84)</t>
   </si>
   <si>
     <t>55128</t>
   </si>
   <si>
     <t>HURDE Block-A1 Combo Long 6 (11-66)</t>
   </si>
   <si>
     <t>55132</t>
   </si>
   <si>
     <t>HURDE Block-A1 Combo Long 6 EasyNice1 (11-86)</t>
   </si>
   <si>
-    <t>60190</t>
-[...4 lines deleted...]
-  <si>
     <t>35827</t>
   </si>
   <si>
     <t>NICE L9BAR7BDKIT1 (комплект)</t>
   </si>
   <si>
     <t>31750</t>
   </si>
   <si>
     <t>NICE L9BAR7KIT (комплект)</t>
   </si>
   <si>
     <t>35828</t>
   </si>
   <si>
     <t>NICE L9BAR8BDKIT1 (комплект)</t>
   </si>
   <si>
     <t>30020</t>
   </si>
   <si>
     <t>NICE L9BAR8KIT (комплект)</t>
   </si>
   <si>
     <t>35829</t>
@@ -1215,98 +1095,122 @@
   <si>
     <t>35826</t>
   </si>
   <si>
     <t>NICE M7BAR7BDKIT1 (комплект)</t>
   </si>
   <si>
     <t>31748</t>
   </si>
   <si>
     <t>NICE M7BAR7KIT (комплект)</t>
   </si>
   <si>
     <t>23932</t>
   </si>
   <si>
     <t>NICE WIDEL6KIT (комплект)</t>
   </si>
   <si>
     <t>36575</t>
   </si>
   <si>
     <t>NICE WIDEL6KIT2</t>
   </si>
   <si>
+    <t>67572</t>
+  </si>
+  <si>
+    <t>NICE WIDEL6KIT3 (комплект)</t>
+  </si>
+  <si>
     <t>23934</t>
   </si>
   <si>
     <t>NICE WIDEL7KIT (комплект)</t>
   </si>
   <si>
     <t>36576</t>
   </si>
   <si>
     <t>NICE WIDEL7KIT2</t>
   </si>
   <si>
-    <t>23928</t>
+    <t>56574</t>
   </si>
   <si>
     <t>NICE WIDEM4KIT (комплект)</t>
   </si>
   <si>
-    <t>36574</t>
+    <t>67565</t>
   </si>
   <si>
     <t>NICE WIDEM4KIT2</t>
   </si>
   <si>
-    <t>23930</t>
+    <t>67569</t>
+  </si>
+  <si>
+    <t>NICE WIDEM4KIT3 (комплект)</t>
+  </si>
+  <si>
+    <t>56575</t>
   </si>
   <si>
     <t>NICE WIDEM5KIT (комплект)</t>
   </si>
   <si>
-    <t>26035</t>
+    <t>67566</t>
   </si>
   <si>
     <t>NICE WIDEM5KIT2</t>
   </si>
   <si>
-    <t>23926</t>
+    <t>67571</t>
+  </si>
+  <si>
+    <t>NICE WIDEM5KIT3 (комплект)</t>
+  </si>
+  <si>
+    <t>55856</t>
   </si>
   <si>
     <t>NICE WIDES4KIT (комплект)</t>
   </si>
   <si>
-    <t>36573</t>
+    <t>67568</t>
   </si>
   <si>
     <t>NICE WIDES4KIT2</t>
   </si>
   <si>
+    <t>67570</t>
+  </si>
+  <si>
+    <t>NICE WIDES4KIT3 (комплект)</t>
+  </si>
+  <si>
     <t>57194</t>
   </si>
   <si>
     <t>Smartec ST-RB103BR-L Pack 1</t>
   </si>
   <si>
     <t>53584</t>
   </si>
   <si>
     <t>Smartec ST-RB103BR-R Pack 1</t>
   </si>
   <si>
     <t>57195</t>
   </si>
   <si>
     <t>Smartec ST-RB104BR-L Pack 1</t>
   </si>
   <si>
     <t>53585</t>
   </si>
   <si>
     <t>Smartec ST-RB104BR-R Pack 1</t>
   </si>
   <si>
     <t>58297</t>
@@ -1812,126 +1716,120 @@
   <si>
     <t>60275</t>
   </si>
   <si>
     <t>CAME G4000 (001G4000T)</t>
   </si>
   <si>
     <t>21648</t>
   </si>
   <si>
     <t>CAME G4000 DX (001G4000)</t>
   </si>
   <si>
     <t>57211</t>
   </si>
   <si>
     <t>CAME G4000 made in Italy (001G4000)</t>
   </si>
   <si>
     <t>51332</t>
   </si>
   <si>
     <t>CAME G4000 SX (001G4000)</t>
   </si>
   <si>
+    <t>67560</t>
+  </si>
+  <si>
+    <t>CAME G6000DX (001G6000DX)</t>
+  </si>
+  <si>
     <t>51333</t>
   </si>
   <si>
-    <t>CAME G6000 (001G6000)</t>
+    <t>CAME G6000SX (001G6000SX)</t>
   </si>
   <si>
     <t>7620</t>
   </si>
   <si>
     <t>CAME G6500 (001G6500)</t>
   </si>
   <si>
     <t>50072</t>
   </si>
   <si>
     <t>CAME GGT40AGS (803BB-0160)</t>
   </si>
   <si>
     <t>50073</t>
   </si>
   <si>
     <t>CAME GGT80AGS (803BB-0180)</t>
   </si>
   <si>
     <t>58907</t>
   </si>
   <si>
     <t>CAME GLS40AGS (803BB-0410)</t>
   </si>
   <si>
     <t>65497</t>
   </si>
   <si>
     <t>CAME GLS60AGS (803BB-0490)</t>
   </si>
   <si>
     <t>56702</t>
   </si>
   <si>
     <t>CAME GLT40AOS (803BB-0370)</t>
   </si>
   <si>
     <t>64839</t>
   </si>
   <si>
     <t>CAME GLT60AOS (803BB-0450)</t>
   </si>
   <si>
     <t>36662</t>
   </si>
   <si>
     <t>CAME GPX40MGS (803BB-0120)</t>
   </si>
   <si>
-    <t>58987</t>
-[...20 lines deleted...]
-    <t>CARDDEX RBS-R</t>
+    <t>67379</t>
+  </si>
+  <si>
+    <t>CARDDEX RBC-L</t>
+  </si>
+  <si>
+    <t>67380</t>
+  </si>
+  <si>
+    <t>CARDDEX RBC-R</t>
   </si>
   <si>
     <t>33259</t>
   </si>
   <si>
     <t>DoorHan BARRIER N_24 V</t>
   </si>
   <si>
     <t>20748</t>
   </si>
   <si>
     <t>DoorHan BARRIER-PRO</t>
   </si>
   <si>
     <t>36416</t>
   </si>
   <si>
     <t>DoorHan BARRIER-PRO+</t>
   </si>
   <si>
     <t>27053</t>
   </si>
   <si>
     <t>DoorHan BARRIER-PRO-RPD</t>
   </si>
@@ -2106,50 +2004,68 @@
   <si>
     <t>58278</t>
   </si>
   <si>
     <t>Smartec ST-RB256BR</t>
   </si>
   <si>
     <t>57199</t>
   </si>
   <si>
     <t>Smartec ST-RB303BR-SS</t>
   </si>
   <si>
     <t>57200</t>
   </si>
   <si>
     <t>Smartec ST-RB304BR-SS</t>
   </si>
   <si>
     <t>58279</t>
   </si>
   <si>
     <t>Smartec ST-RB356BR-SS</t>
   </si>
   <si>
+    <t>67460</t>
+  </si>
+  <si>
+    <t>Smartec ST-RB411BR-GR</t>
+  </si>
+  <si>
+    <t>67461</t>
+  </si>
+  <si>
+    <t>Smartec ST-RB413BR-GR</t>
+  </si>
+  <si>
+    <t>67042</t>
+  </si>
+  <si>
+    <t>Smartec ST-RB500BR-SS</t>
+  </si>
+  <si>
     <t>48240</t>
   </si>
   <si>
     <t>КАВ ТП</t>
   </si>
   <si>
     <t>48243</t>
   </si>
   <si>
     <t>КАВ ТПК</t>
   </si>
   <si>
     <t>48239</t>
   </si>
   <si>
     <t>КАВ ТС</t>
   </si>
   <si>
     <t>48242</t>
   </si>
   <si>
     <t>КАВ ТСК</t>
   </si>
   <si>
     <t>48238</t>
@@ -2445,50 +2361,62 @@
   <si>
     <t>50077</t>
   </si>
   <si>
     <t>CAME 803XA-0390</t>
   </si>
   <si>
     <t>50080</t>
   </si>
   <si>
     <t>CAME 803XA-0400</t>
   </si>
   <si>
     <t>50082</t>
   </si>
   <si>
     <t>CAME 803XA-0410</t>
   </si>
   <si>
     <t>50081</t>
   </si>
   <si>
     <t>CAME 803XA-0420</t>
   </si>
   <si>
+    <t>67280</t>
+  </si>
+  <si>
+    <t>CAME 803XA-0440</t>
+  </si>
+  <si>
+    <t>67281</t>
+  </si>
+  <si>
+    <t>CAME 803XA-0550</t>
+  </si>
+  <si>
     <t>59005</t>
   </si>
   <si>
     <t>CAME 803XA-0590</t>
   </si>
   <si>
     <t>16035</t>
   </si>
   <si>
     <t>CAME G0121</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>CAME G02000</t>
   </si>
   <si>
     <t>51334</t>
   </si>
   <si>
     <t>CAME G0251</t>
   </si>
   <si>
     <t>7546</t>
@@ -2667,72 +2595,84 @@
   <si>
     <t>51480</t>
   </si>
   <si>
     <t>CAME G06803</t>
   </si>
   <si>
     <t>16463</t>
   </si>
   <si>
     <t>CAME G06850</t>
   </si>
   <si>
     <t>48038</t>
   </si>
   <si>
     <t>CARDDEX BSM-01</t>
   </si>
   <si>
     <t>57547</t>
   </si>
   <si>
     <t>CARDDEX BSR-01</t>
   </si>
   <si>
+    <t>67383</t>
+  </si>
+  <si>
+    <t>CARDDEX BSR-02</t>
+  </si>
+  <si>
     <t>52801</t>
   </si>
   <si>
     <t>CARDDEX DP-04</t>
   </si>
   <si>
     <t>58995</t>
   </si>
   <si>
     <t>CARDDEX RS-04C</t>
   </si>
   <si>
+    <t>67382</t>
+  </si>
+  <si>
+    <t>CARDDEX RS-04CB</t>
+  </si>
+  <si>
     <t>57548</t>
   </si>
   <si>
     <t>CARDDEX RS-04K</t>
   </si>
   <si>
-    <t>52800</t>
-[...2 lines deleted...]
-    <t>CARDDEX комплект для стрел 4,2 метра</t>
+    <t>67381</t>
+  </si>
+  <si>
+    <t>CARDDEX RS-06R</t>
   </si>
   <si>
     <t>60967</t>
   </si>
   <si>
     <t>DEA GSOFTP</t>
   </si>
   <si>
     <t>60973</t>
   </si>
   <si>
     <t>DEA OMEGA/S</t>
   </si>
   <si>
     <t>60969</t>
   </si>
   <si>
     <t>DEA Держатель алюминиевой шторки для шлагбаумов TRAFIK/N и STOP/N</t>
   </si>
   <si>
     <t>60964</t>
   </si>
   <si>
     <t>DEA Держатель стрелы PASS</t>
   </si>
@@ -3165,56 +3105,50 @@
   <si>
     <t>52596</t>
   </si>
   <si>
     <t>HURDE Block-A03 Cтрела 3 метра (11-03)</t>
   </si>
   <si>
     <t>52607</t>
   </si>
   <si>
     <t>HURDE Block-A03-Green Cтрела 3 метра (11-03G)</t>
   </si>
   <si>
     <t>54084</t>
   </si>
   <si>
     <t>HURDE Block-A04 Cтрела 4 метра (11-04) HURDE Block-A04 Cтрела 4 метра (11-04)</t>
   </si>
   <si>
     <t>50825</t>
   </si>
   <si>
     <t>HURDE Block-A06 Cтрела 6 метра (11-06)</t>
   </si>
   <si>
-    <t>52597</t>
-[...4 lines deleted...]
-  <si>
     <t>52608</t>
   </si>
   <si>
     <t>HURDE Block-A21-Green Комплект соединения стрелы (11-21G)</t>
   </si>
   <si>
     <t>53976</t>
   </si>
   <si>
     <t>HURDE Block-A22-Orange Комплект усиленного соединения стрелы (11-22)</t>
   </si>
   <si>
     <t>52598</t>
   </si>
   <si>
     <t>HURDE Block-A31 Опора телескопическая (11-31)</t>
   </si>
   <si>
     <t>53755</t>
   </si>
   <si>
     <t>HURDE Block-A31-Orange Опора телескопическая (11-31O)</t>
   </si>
   <si>
     <t>59800</t>
@@ -3381,110 +3315,140 @@
   <si>
     <t>58645</t>
   </si>
   <si>
     <t>PERCo-GBR6.3</t>
   </si>
   <si>
     <t>36522</t>
   </si>
   <si>
     <t>PERCo-GBS1</t>
   </si>
   <si>
     <t>60657</t>
   </si>
   <si>
     <t>PERCo-GBS2</t>
   </si>
   <si>
     <t>53587</t>
   </si>
   <si>
     <t>Smartec ST-RB001FS</t>
   </si>
   <si>
+    <t>67463</t>
+  </si>
+  <si>
+    <t>Smartec ST-RB003FAL</t>
+  </si>
+  <si>
+    <t>67464</t>
+  </si>
+  <si>
+    <t>Smartec ST-RB003FAR</t>
+  </si>
+  <si>
     <t>37238</t>
   </si>
   <si>
     <t>Smartec ST-RB003LSA</t>
   </si>
   <si>
     <t>53588</t>
   </si>
   <si>
     <t>Smartec ST-RB003RA</t>
   </si>
   <si>
     <t>37236</t>
   </si>
   <si>
     <t>Smartec ST-RB003SA</t>
   </si>
   <si>
+    <t>67465</t>
+  </si>
+  <si>
+    <t>Smartec ST-RB004FAL</t>
+  </si>
+  <si>
+    <t>67466</t>
+  </si>
+  <si>
+    <t>Smartec ST-RB004FAR</t>
+  </si>
+  <si>
     <t>37239</t>
   </si>
   <si>
     <t>Smartec ST-RB004LSA</t>
   </si>
   <si>
     <t>37240</t>
   </si>
   <si>
     <t>Smartec ST-RB004RA</t>
   </si>
   <si>
     <t>37237</t>
   </si>
   <si>
     <t>Smartec ST-RB004SA</t>
   </si>
   <si>
     <t>58039</t>
   </si>
   <si>
     <t>Smartec ST-RB005LSA</t>
   </si>
   <si>
     <t>58040</t>
   </si>
   <si>
     <t>Smartec ST-RB006LSA</t>
   </si>
   <si>
     <t>37242</t>
   </si>
   <si>
     <t>Smartec ST-RB006RE</t>
   </si>
   <si>
     <t>37241</t>
   </si>
   <si>
     <t>Smartec ST-RB036TA</t>
   </si>
   <si>
+    <t>67016</t>
+  </si>
+  <si>
+    <t>Smartec ST-RB100AK</t>
+  </si>
+  <si>
     <t>65991</t>
   </si>
   <si>
     <t>Smartec ST-RB103SA</t>
   </si>
   <si>
     <t>64279</t>
   </si>
   <si>
     <t>Smartec ST-RB104SA</t>
   </si>
   <si>
     <t>64280</t>
   </si>
   <si>
     <t>Smartec ST-RB136TA</t>
   </si>
   <si>
     <t>65246</t>
   </si>
   <si>
     <t>TEMID (Zkteco) Boom-130</t>
   </si>
   <si>
     <t>65249</t>
@@ -4659,62 +4623,74 @@
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>CAME 119RIR241</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
     <t>CAME 119RIR242</t>
   </si>
   <si>
     <t>18447</t>
   </si>
   <si>
     <t>CAME 119RIR247</t>
   </si>
   <si>
     <t>21971</t>
   </si>
   <si>
     <t>CAME 119RIR393</t>
   </si>
   <si>
+    <t>55454</t>
+  </si>
+  <si>
+    <t>CAME 119rir394</t>
+  </si>
+  <si>
     <t>13888</t>
   </si>
   <si>
     <t>CAME 319149</t>
   </si>
   <si>
     <t>60423</t>
   </si>
   <si>
     <t>CAME 319149 OLD (черный)</t>
   </si>
   <si>
+    <t>7411</t>
+  </si>
+  <si>
+    <t>CAME 3199ZL38</t>
+  </si>
+  <si>
     <t>52929</t>
   </si>
   <si>
     <t>CAME 3199ZL39B (88003-0124)</t>
   </si>
   <si>
     <t>36669</t>
   </si>
   <si>
     <t>CAME 803XA-0070</t>
   </si>
   <si>
     <t>36675</t>
   </si>
   <si>
     <t>CAME 803XA-0080</t>
   </si>
   <si>
     <t>50086</t>
   </si>
   <si>
     <t>CAME 803XA-0300</t>
   </si>
   <si>
     <t>50084</t>
@@ -4767,62 +4743,68 @@
   <si>
     <t>51479</t>
   </si>
   <si>
     <t>CAME G04060</t>
   </si>
   <si>
     <t>51506</t>
   </si>
   <si>
     <t>CAME G06080</t>
   </si>
   <si>
     <t>57587</t>
   </si>
   <si>
     <t>CAME ZL39 (3199ZL39)</t>
   </si>
   <si>
     <t>58999</t>
   </si>
   <si>
     <t>CARDDEX BR-10</t>
   </si>
   <si>
+    <t>67385</t>
+  </si>
+  <si>
+    <t>CARDDEX OS-A</t>
+  </si>
+  <si>
+    <t>67384</t>
+  </si>
+  <si>
+    <t>CARDDEX OS-M</t>
+  </si>
+  <si>
     <t>57545</t>
   </si>
   <si>
     <t>CARDDEX Монтажная пластина для автоматических шлагбаумов "RBM"</t>
   </si>
   <si>
-    <t>57546</t>
-[...4 lines deleted...]
-  <si>
     <t>58996</t>
   </si>
   <si>
     <t>CARDDEX Монтажная пластина для откатных шлагбаумов "VBR"</t>
   </si>
   <si>
     <t>52803</t>
   </si>
   <si>
     <t>CARDDEX Монтажное основание для механических шлагбаумов</t>
   </si>
   <si>
     <t>58998</t>
   </si>
   <si>
     <t>CARDDEX Монтажный комплект для крепления откатного шлагбаума</t>
   </si>
   <si>
     <t>34342</t>
   </si>
   <si>
     <t>CARDDEX монтажный комплект для шлагбаума</t>
   </si>
   <si>
     <t>34341</t>
@@ -6351,68 +6333,50 @@
   <si>
     <t>50344</t>
   </si>
   <si>
     <t>Smartec ST-RB104BS</t>
   </si>
   <si>
     <t>50345</t>
   </si>
   <si>
     <t>Smartec ST-RB156BS</t>
   </si>
   <si>
     <t>65992</t>
   </si>
   <si>
     <t>Smartec ST-RB200LT</t>
   </si>
   <si>
     <t>65302</t>
   </si>
   <si>
     <t>Smartec ST-RB200MP</t>
   </si>
   <si>
-    <t>58282</t>
-[...16 lines deleted...]
-  <si>
     <t>Автоматические цепные барьеры</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>CAME CAR-2</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>CAME CAR-4</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
     <t>CAME CAT-15</t>
   </si>
   <si>
     <t>51752</t>
   </si>
   <si>
     <t>CAME CAT-5</t>
@@ -6424,50 +6388,56 @@
     <t>CAME CAT-I / CAT2NNGS (803BC-0030)</t>
   </si>
   <si>
     <t>51751</t>
   </si>
   <si>
     <t>CAME CAT-X / CAT1AAGS (803BC-0010)</t>
   </si>
   <si>
     <t>30720</t>
   </si>
   <si>
     <t>CAME CAT-X комплект</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>CAME CAT-X24</t>
   </si>
   <si>
     <t>30721</t>
   </si>
   <si>
     <t>CAME CAT-X24 комплект</t>
+  </si>
+  <si>
+    <t>67291</t>
+  </si>
+  <si>
+    <t>CAME CAT1DAGS (803BC-0020)</t>
   </si>
   <si>
     <t>33229</t>
   </si>
   <si>
     <t>DoorHan CAR-2</t>
   </si>
   <si>
     <t>33228</t>
   </si>
   <si>
     <t>DoorHan CAR-4</t>
   </si>
   <si>
     <t>33230</t>
   </si>
   <si>
     <t>DoorHan CBChain-15</t>
   </si>
   <si>
     <t>33231</t>
   </si>
   <si>
     <t>DoorHan CBChain-7</t>
   </si>
@@ -6918,90 +6888,90 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61327/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61325/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61326/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65452/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65451/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65449/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65450/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48581/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48580/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48578/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48579/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65456/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65455/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65453/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65454/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-61360/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-61359/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-61357/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-61358/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35211/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35209/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35210/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35217/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35212/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35213/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35205/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35203/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35204/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35208/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35206/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35207/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-47988/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55385/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55386/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-33857/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55384/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55387/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-47989/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-33858/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-60276/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-34398/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-34399/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16034/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7544/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7545/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-229/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57212/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-328/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7619/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7618/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-19989/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-gard-gt-4-kit/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50095/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-gard-gt-8-kit/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-59589/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-59588/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-65500/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-65499/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-64841/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57485/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57486/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-59004/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56701/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57549/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57550/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57533/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57537/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57556/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57559/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57534/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57555/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57558/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57560/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57535/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57561/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57563/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57565/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57536/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57562/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57564/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57566/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58954/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58950/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58956/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58952/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58955/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58951/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58957/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58953/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58991/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58992/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58993/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58994/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60952/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60953/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60954/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60955/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60956/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60957/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60958/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60959/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60960/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35225/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35219/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35229/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35223/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35226/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35220/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35227/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35221/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35228/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35222/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35230/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35224/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27044/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27047/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27050/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59554/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27054/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27055/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27045/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27046/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27048/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27049/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27051/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27052/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27074/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27075/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27065/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27066/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27067/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27068/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27069/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27070/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27071/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27072/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27073/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-49298/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-49299/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31587/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31588/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50229/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50230/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50231/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-48149/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50232/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31575/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50235/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31580/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31579/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50234/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50224/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50225/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50226/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31573/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50227/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31574/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50228/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50238/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50239/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50240/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50241/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50242/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31582/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50243/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52605/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52613/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52604/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52611/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52603/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52610/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52606/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52614/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-55127/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-55131/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-55128/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-55132/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-60190/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35827/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31750/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35828/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-30020/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35829/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31753/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35822/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-27636/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35823/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31742/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35824/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31745/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35825/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-30019/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35826/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31748/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23932/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-36575/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23934/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-36576/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23928/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-36574/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23930/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26035/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23926/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-36573/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57194/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53584/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57195/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53585/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58297/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58635/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65232/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65233/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65222/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65223/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65224/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65225/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65226/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65227/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65228/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65230/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65229/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65231/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65206/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65207/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65208/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65209/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65210/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65211/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65212/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65218/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65213/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65219/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65214/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65220/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65215/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65221/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65216/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65217/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65234/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65235/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65236/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65237/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65238/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65239/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65240/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65241/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65242/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65243/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65245/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65244/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48257/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48249/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48258/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48250/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48259/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48251/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48254/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48246/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48255/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48247/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48256/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48248/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48252/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48244/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48253/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48245/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65422/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65427/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65428/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65423/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65424/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65425/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65426/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65421/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65436/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65437/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65431/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65432/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65434/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65435/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65429/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65430/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65433/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-57998/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48583/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48582/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-33287/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23622/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-29371/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21649/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7567/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-60275/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21648/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57211/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-332/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-333/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7620/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50072/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50073/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-58907/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-65497/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56702/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-64839/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36662/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58987/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58988/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58989/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58990/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33259/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20748/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-36416/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27053/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-49292/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-12594/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19523/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-22665/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31571/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28152/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52602/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22171/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22172/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-17861/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22173/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22176/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22175/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22174/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65420/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-61973/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65409/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-56767/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-59473/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-58644/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57196/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37234/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-56697/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37235/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58277/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53586/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57197/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57198/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58278/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57199/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57200/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58279/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48240/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48243/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48239/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48242/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48238/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48241/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61297/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23662/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-57996/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61298/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-58016/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-58001/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-66119/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-66120/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61293/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-57999/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-58000/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61296/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-57997/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-58015/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48587/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66111/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66112/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66113/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23661/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66114/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66115/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66116/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48584/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48585/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48586/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23655/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23653/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23654/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23658/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23659/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23663/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23660/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-5755/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11645/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-15285/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36665/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36664/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50071/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36676/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-48588/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50083/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50079/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50078/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50076/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50074/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50075/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50077/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50080/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50082/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50081/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-59005/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16035/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3247/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-334/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7546/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4793/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4052/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-622/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17119/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30612/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30613/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-33597/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2288/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-52904/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30610/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-618/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-34135/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-335/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-336/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-342/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-337/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-344/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2974/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-178/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3777/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36666/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56630/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4038/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-338/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-339/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-343/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-340/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7621/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-480/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16463/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-48038/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57547/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-52801/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58995/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57548/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-52800/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60967/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60973/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60969/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60964/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60965/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60972/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60971/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60966/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60970/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60961/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60962/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60963/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60968/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20749/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20752/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33260/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20750/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20753/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20756/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20721/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20754/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20757/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20751/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20755/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20758/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-49293/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20764/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20763/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59555/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20759/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-36415/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-63229/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-66204/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20760/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-61522/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-13671/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19529/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19528/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28177/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28178/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28161/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28179/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-48148/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19536/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28182/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28180/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28183/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28184/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28172/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28170/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28171/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28173/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28169/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-61524/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28168/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28166/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28167/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-17952/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-13670/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28162/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28165/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19525/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19526/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28158/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28174/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28175/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28159/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31589/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28176/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-61523/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28160/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hikvision-56507/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hikvision-56508/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hikvision-56511/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52595/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52596/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52607/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-54084/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-50825/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52597/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52608/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-53976/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52598/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-53755/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-59800/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-59827/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-59828/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-513/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-2812/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-3192/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-10186/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-3243/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22177/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22178/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22179/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22180/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-17863/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26501/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26878/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26879/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26880/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26110/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26877/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-54630/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22188/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-50565/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36520/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36521/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36518/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65419/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36519/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-58645/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36522/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-60657/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53587/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37238/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53588/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37236/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37239/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37240/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37237/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58039/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58040/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37242/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37241/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-65991/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-64279/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-64280/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65246/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65249/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65247/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65250/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65248/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48269/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48268/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48265/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48266/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48267/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48262/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48263/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48264/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48260/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48261/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/stolz-36758/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-59412/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-20084/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-22584/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31679/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31680/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31682/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31681/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50347/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50348/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50349/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-29372/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30615/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3906/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11613/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11637/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13070/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-63246/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25961/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7550/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21270/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-48816/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-8617/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13906/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-15302/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7669/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-12564/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17038/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7668/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-14873/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4171/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2125/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16188/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7667/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4342/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-8618/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7665/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-23815/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-5717/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13317/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25938/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16189/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37483/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7238/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25936/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25893/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25939/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25894/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37485/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3904/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-23816/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7666/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25966/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3658/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25901/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7086/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25955/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-18233/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-18234/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17602/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-14215/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25965/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25973/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2126/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25900/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25884/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25976/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25904/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25944/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25948/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25962/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25942/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25943/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25880/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25881/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25889/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25883/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25902/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25940/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25954/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25960/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25898/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25967/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25968/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-15230/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37486/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11537/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25890/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-19332/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37484/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10628/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-23605/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-15437/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-24680/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25906/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11258/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25946/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11883/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25896/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25907/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25891/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21072/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25887/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25977/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25959/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-19355/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25964/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7995/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13689/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37482/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11882/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7846/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-5715/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-26378/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25957/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25972/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25941/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10546/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25937/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10547/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25895/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25947/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-8702/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25945/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-5716/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25903/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-6914/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25886/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25975/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25979/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-8090/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10415/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13421/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25950/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10549/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25953/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25949/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25951/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16215/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16030/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17039/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11993/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25970/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2468/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50044/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-6380/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-18239/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25892/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25905/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25935/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17705/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-20338/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37487/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25885/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25899/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37476/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37488/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37479/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37478/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25952/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25978/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-52081/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25897/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25974/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37477/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25888/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37481/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25956/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25971/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25882/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13873/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25958/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17685/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30061/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16670/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25963/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25969/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37480/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13886/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4724/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7089/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-18447/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21971/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13888/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-60423/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-52929/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36669/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36675/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50086/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50084/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50085/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-52930/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56633/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56631/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56632/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-58786/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-478/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-479/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-506/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57587/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58999/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57545/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57546/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58996/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-52803/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58998/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-34342/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-34341/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58997/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60977/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60974/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60975/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60976/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62951/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-60932/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62961/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62942/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62954/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-55846/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-37254/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-51829/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-51830/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20762/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-25063/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-51831/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20726/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27076/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-55522/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-50901/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-55030/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-37202/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62959/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-58511/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-50821/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-50820/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62949/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-57358/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-56954/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-60274/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-56361/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62948/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62939/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-56360/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-54848/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62964/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20761/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62935/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-51828/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-37255/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62956/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62963/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62966/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62968/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62965/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62975/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62976/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62977/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62978/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62979/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62980/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62981/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62967/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62969/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62970/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62971/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62972/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62973/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62974/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28186/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31597/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19541/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19540/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28198/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28200/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28199/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28197/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31594/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19532/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-13672/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19531/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19530/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28196/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31596/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31598/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28185/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19533/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28191/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28192/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19535/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28194/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28193/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28188/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28189/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28190/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28187/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19534/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-61525/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31595/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50214/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-58296/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52586/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52587/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52588/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52589/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52591/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52594/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52609/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-58291/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-59421/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-59420/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-60798/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-56871/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52592/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52593/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53051/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52988/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52942/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52999/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52951/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52950/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52948/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53041/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53043/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53045/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52954/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52958/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52955/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53040/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53044/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53029/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52957/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52986/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52959/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48347/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52995/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53000/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52956/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52997/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52944/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53042/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53014/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53015/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53016/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53008/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53009/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53010/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52989/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52990/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52991/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52992/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53019/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53013/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48791/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53077/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53034/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52972/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52976/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53056/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53030/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53028/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53026/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53039/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53054/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53027/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53037/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53035/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53036/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53038/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53063/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53017/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53064/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53062/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52960/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52943/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52952/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52935/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52994/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52945/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52975/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52982/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53066/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53065/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53075/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53018/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53067/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53068/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52946/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52947/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52953/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52996/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53003/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53004/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-51847/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53049/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53050/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53046/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53060/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53047/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53059/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53053/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53061/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48591/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53078/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48540/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48270/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26918/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26506/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26505/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52963/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52967/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52973/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52979/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52938/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52962/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52977/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52936/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52984/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52964/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52939/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52980/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52968/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52974/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52969/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52970/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53005/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53011/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53001/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53020/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53025/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53023/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-49304/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52966/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52940/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52985/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53022/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53012/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53002/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52965/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53079/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53052/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53024/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53006/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52978/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52937/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53021/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48603/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-29713/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53007/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53032/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53055/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53031/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53048/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53058/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26507/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26508/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52981/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-61974/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36523/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-62554/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-60542/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50343/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50344/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50345/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-65992/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-65302/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58282/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58283/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58284/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2844/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2923/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7171/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-752/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-750/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-751/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30720/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2335/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30721/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33229/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33228/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33230/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33231/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33232/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33233/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33227/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61327/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61325/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61326/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65452/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65451/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65449/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65450/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48581/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48580/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48578/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48579/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65456/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65455/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65453/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65454/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-61360/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-61359/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-61357/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-61358/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35211/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35209/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35210/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35217/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35212/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35213/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35205/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35203/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35204/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35208/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35206/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35207/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-47988/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55385/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55386/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-33857/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55384/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55387/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-47989/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-33858/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-60276/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-66216/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-34398/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-34399/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16034/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7545/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57212/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7618/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-19989/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-gard-gt-4-kit/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50095/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-gard-gt-8-kit/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-59589/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-59588/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-65500/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-65499/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-64841/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57485/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57486/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-59004/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56701/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57549/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57550/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67428/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67429/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67426/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67427/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67424/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67425/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67376/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67377/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67378/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67373/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67374/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67375/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60952/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60953/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60954/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60955/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60956/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60957/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60958/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60959/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60960/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35225/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35219/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35229/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35223/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35226/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35220/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35227/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35221/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35228/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35222/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35230/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35224/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27044/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27047/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27050/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59554/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27054/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27055/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27045/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27046/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27048/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27049/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27051/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27052/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27074/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27075/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27065/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27066/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27067/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27068/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27069/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27070/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27071/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27072/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27073/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-49298/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-49299/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31587/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31588/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50229/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50230/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50231/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-48149/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50232/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31575/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50235/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31580/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31579/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50234/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50224/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50225/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50226/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31573/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50227/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31574/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50228/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50238/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50239/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50240/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50241/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50242/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31582/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50243/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52605/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52613/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52604/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52611/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52603/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52610/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52606/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52614/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-55127/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-55131/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-55128/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-55132/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35827/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31750/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35828/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-30020/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35829/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31753/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35822/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-27636/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35823/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31742/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35824/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31745/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35825/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-30019/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35826/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31748/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23932/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-36575/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-67572/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23934/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-36576/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23928/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-36574/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-67569/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23930/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26035/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-67571/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23926/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-36573/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-67570/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57194/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53584/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57195/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53585/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58297/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58635/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65232/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65233/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65222/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65223/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65224/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65225/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65226/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65227/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65228/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65230/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65229/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65231/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65206/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65207/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65208/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65209/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65210/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65211/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65212/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65218/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65213/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65219/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65214/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65220/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65215/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65221/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65216/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65217/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65234/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65235/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65236/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65237/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65238/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65239/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65240/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65241/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65242/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65243/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65245/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65244/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48257/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48249/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48258/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48250/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48259/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48251/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48254/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48246/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48255/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48247/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48256/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48248/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48252/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48244/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48253/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48245/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65422/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65427/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65428/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65423/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65424/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65425/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65426/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65421/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65436/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65437/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65431/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65432/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65434/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65435/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65429/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65430/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65433/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-57998/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48583/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48582/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-33287/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23622/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-29371/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21649/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7567/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-60275/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21648/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57211/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-332/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-67560/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-333/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7620/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50072/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50073/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-58907/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-65497/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56702/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-64839/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36662/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67379/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67380/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33259/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20748/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-36416/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27053/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-49292/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-12594/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19523/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-22665/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31571/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28152/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52602/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22171/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22172/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-17861/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22173/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22176/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22175/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22174/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65420/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-61973/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65409/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-56767/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-59473/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-58644/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57196/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37234/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-56697/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37235/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58277/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53586/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57197/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57198/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58278/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57199/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57200/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58279/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67460/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67461/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67042/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48240/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48243/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48239/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48242/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48238/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48241/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61297/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23662/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-57996/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61298/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-58016/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-58001/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-66119/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-66120/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61293/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-57999/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-58000/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61296/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-57997/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-58015/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48587/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66111/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66112/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66113/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23661/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66114/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66115/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66116/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48584/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48585/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48586/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23655/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23653/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23654/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23658/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23659/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23663/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23660/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-5755/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11645/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-15285/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36665/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36664/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50071/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36676/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-48588/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50083/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50079/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50078/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50076/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50074/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50075/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50077/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50080/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50082/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50081/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-67280/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-67281/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-59005/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16035/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3247/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-334/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7546/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4793/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4052/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-622/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17119/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30612/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30613/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-33597/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2288/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-52904/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30610/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-618/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-34135/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-335/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-336/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-342/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-337/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-344/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2974/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-178/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3777/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36666/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56630/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4038/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-338/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-339/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-343/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-340/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7621/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-480/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16463/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-48038/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57547/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67383/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-52801/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58995/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67382/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57548/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67381/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60967/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60973/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60969/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60964/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60965/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60972/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60971/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60966/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60970/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60961/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60962/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60963/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60968/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20749/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20752/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33260/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20750/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20753/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20756/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20721/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20754/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20757/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20751/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20755/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20758/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-49293/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20764/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20763/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59555/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20759/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-36415/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-63229/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-66204/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20760/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-61522/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-13671/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19529/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19528/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28177/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28178/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28161/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28179/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-48148/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19536/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28182/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28180/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28183/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28184/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28172/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28170/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28171/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28173/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28169/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-61524/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28168/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28166/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28167/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-17952/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-13670/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28162/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28165/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19525/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19526/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28158/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28174/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28175/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28159/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31589/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28176/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-61523/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28160/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hikvision-56507/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hikvision-56508/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hikvision-56511/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52595/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52596/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52607/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-54084/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-50825/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52608/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-53976/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52598/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-53755/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-59800/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-59827/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-59828/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-513/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-2812/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-3192/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-10186/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-3243/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22177/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22178/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22179/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22180/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-17863/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26501/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26878/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26879/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26880/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26110/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26877/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-54630/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22188/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-50565/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36520/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36521/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36518/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65419/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36519/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-58645/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36522/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-60657/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53587/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67463/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67464/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37238/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53588/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37236/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67465/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67466/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37239/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37240/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37237/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58039/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58040/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37242/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37241/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67016/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-65991/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-64279/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-64280/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65246/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65249/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65247/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65250/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65248/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48269/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48268/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48265/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48266/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48267/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48262/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48263/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48264/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48260/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48261/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/stolz-36758/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-59412/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-20084/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-22584/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31679/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31680/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31682/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31681/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50347/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50348/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50349/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-29372/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30615/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3906/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11613/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11637/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13070/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-63246/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25961/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7550/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21270/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-48816/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-8617/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13906/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-15302/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7669/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-12564/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17038/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7668/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-14873/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4171/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2125/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16188/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7667/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4342/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-8618/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7665/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-23815/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-5717/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13317/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25938/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16189/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37483/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7238/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25936/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25893/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25939/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25894/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37485/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3904/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-23816/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7666/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25966/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3658/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25901/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7086/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25955/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-18233/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-18234/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17602/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-14215/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25965/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25973/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2126/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25900/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25884/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25976/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25904/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25944/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25948/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25962/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25942/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25943/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25880/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25881/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25889/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25883/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25902/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25940/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25954/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25960/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25898/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25967/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25968/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-15230/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37486/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11537/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25890/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-19332/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37484/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10628/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-23605/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-15437/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-24680/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25906/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11258/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25946/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11883/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25896/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25907/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25891/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21072/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25887/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25977/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25959/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-19355/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25964/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7995/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13689/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37482/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11882/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7846/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-5715/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-26378/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25957/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25972/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25941/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10546/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25937/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10547/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25895/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25947/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-8702/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25945/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-5716/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25903/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-6914/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25886/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25975/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25979/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-8090/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10415/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13421/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25950/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10549/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25953/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25949/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25951/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16215/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16030/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17039/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11993/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25970/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2468/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50044/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-6380/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-18239/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25892/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25905/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25935/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17705/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-20338/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37487/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25885/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25899/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37476/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37488/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37479/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37478/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25952/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25978/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-52081/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25897/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25974/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37477/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25888/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37481/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25956/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25971/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25882/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13873/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25958/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17685/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30061/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16670/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25963/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25969/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37480/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13886/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4724/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7089/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-18447/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21971/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55454/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13888/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-60423/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7411/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-52929/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36669/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36675/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50086/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50084/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50085/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-52930/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56633/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56631/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56632/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-58786/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-478/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-479/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-506/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57587/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58999/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67385/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67384/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57545/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58996/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-52803/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58998/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-34342/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-34341/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58997/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60977/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60974/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60975/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60976/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62951/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-60932/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62961/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62942/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62954/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-55846/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-37254/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-51829/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-51830/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20762/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-25063/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-51831/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20726/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27076/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-55522/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-50901/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-55030/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-37202/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62959/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-58511/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-50821/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-50820/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62949/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-57358/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-56954/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-60274/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-56361/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62948/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62939/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-56360/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-54848/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62964/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20761/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62935/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-51828/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-37255/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62956/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62963/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62966/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62968/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62965/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62975/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62976/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62977/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62978/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62979/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62980/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62981/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62967/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62969/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62970/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62971/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62972/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62973/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62974/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28186/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31597/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19541/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19540/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28198/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28200/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28199/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28197/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31594/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19532/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-13672/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19531/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19530/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28196/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31596/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31598/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28185/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19533/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28191/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28192/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19535/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28194/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28193/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28188/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28189/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28190/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28187/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19534/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-61525/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31595/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50214/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-58296/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52586/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52587/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52588/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52589/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52591/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52594/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52609/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-58291/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-59421/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-59420/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-60798/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-56871/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52592/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52593/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53051/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52988/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52942/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52999/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52951/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52950/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52948/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53041/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53043/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53045/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52954/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52958/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52955/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53040/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53044/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53029/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52957/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52986/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52959/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48347/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52995/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53000/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52956/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52997/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52944/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53042/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53014/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53015/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53016/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53008/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53009/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53010/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52989/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52990/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52991/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52992/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53019/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53013/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48791/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53077/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53034/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52972/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52976/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53056/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53030/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53028/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53026/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53039/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53054/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53027/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53037/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53035/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53036/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53038/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53063/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53017/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53064/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53062/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52960/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52943/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52952/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52935/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52994/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52945/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52975/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52982/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53066/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53065/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53075/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53018/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53067/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53068/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52946/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52947/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52953/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52996/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53003/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53004/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-51847/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53049/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53050/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53046/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53060/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53047/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53059/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53053/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53061/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48591/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53078/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48540/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48270/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26918/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26506/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26505/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52963/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52967/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52973/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52979/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52938/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52962/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52977/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52936/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52984/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52964/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52939/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52980/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52968/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52974/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52969/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52970/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53005/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53011/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53001/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53020/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53025/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53023/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-49304/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52966/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52940/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52985/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53022/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53012/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53002/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52965/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53079/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53052/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53024/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53006/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52978/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52937/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53021/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48603/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-29713/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53007/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53032/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53055/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53031/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53048/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53058/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26507/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26508/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52981/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-61974/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36523/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-62554/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-60542/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50343/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50344/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50345/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-65992/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-65302/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2844/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2923/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7171/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-752/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-750/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-751/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30720/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2335/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30721/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-67291/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33229/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33228/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33230/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33231/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33232/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33233/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33227/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1089"/>
+  <dimension ref="A1:D1084"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
-      <c r="B1" t="s">
+      <c r="B1" s="0" t="s">
         <v>0</v>
       </c>
-      <c r="C1"/>
-      <c r="D1"/>
+      <c r="C1" s="0"/>
+      <c r="D1" s="0"/>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" t="s">
+      <c r="A4" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B5"/>
+      <c r="B5" s="0"/>
       <c r="C5" s="12"/>
       <c r="D5" s="5"/>
     </row>
     <row r="6" spans="1:4" outlineLevel="1">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4" outlineLevel="1">
       <c r="A7" s="9">
         <v>1</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="14" t="s">
@@ -7266,177 +7236,177 @@
     <row r="26" spans="1:4" outlineLevel="1">
       <c r="A26" s="9">
         <v>20</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="14" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="7">
         <v>104100</v>
       </c>
     </row>
     <row r="27" spans="1:4" outlineLevel="1">
       <c r="A27" s="9">
         <v>21</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="7">
-        <v>94700</v>
+        <v>97600</v>
       </c>
     </row>
     <row r="28" spans="1:4" outlineLevel="1">
       <c r="A28" s="9">
         <v>22</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="7">
         <v>136300</v>
       </c>
     </row>
     <row r="29" spans="1:4" outlineLevel="1">
       <c r="A29" s="9">
         <v>23</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="7">
         <v>105400</v>
       </c>
     </row>
     <row r="30" spans="1:4" outlineLevel="1">
       <c r="A30" s="9">
         <v>24</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="14" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="7">
-        <v>96000</v>
+        <v>98900</v>
       </c>
     </row>
     <row r="31" spans="1:4" outlineLevel="1">
       <c r="A31" s="9">
         <v>25</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="14" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="7">
         <v>137600</v>
       </c>
     </row>
     <row r="32" spans="1:4" outlineLevel="1">
       <c r="A32" s="9">
         <v>26</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="7">
         <v>178400</v>
       </c>
     </row>
     <row r="33" spans="1:4" outlineLevel="1">
       <c r="A33" s="9">
         <v>27</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C33" s="14" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="7">
-        <v>169000</v>
+        <v>171900</v>
       </c>
     </row>
     <row r="34" spans="1:4" outlineLevel="1">
       <c r="A34" s="9">
         <v>28</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="7">
         <v>210600</v>
       </c>
     </row>
     <row r="35" spans="1:4" outlineLevel="1">
       <c r="A35" s="9">
         <v>29</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>63</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="7">
         <v>172900</v>
       </c>
     </row>
     <row r="36" spans="1:4" outlineLevel="1">
       <c r="A36" s="9">
         <v>30</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="7">
-        <v>163500</v>
+        <v>166400</v>
       </c>
     </row>
     <row r="37" spans="1:4" outlineLevel="1">
       <c r="A37" s="9">
         <v>31</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="14" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="7">
         <v>205100</v>
       </c>
     </row>
     <row r="38" spans="1:4" outlineLevel="1">
       <c r="A38" s="9">
         <v>32</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="14" t="s">
         <v>70</v>
@@ -7560,14592 +7530,14522 @@
     <row r="47" spans="1:4" outlineLevel="1">
       <c r="A47" s="9">
         <v>41</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>87</v>
       </c>
       <c r="C47" s="14" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="7">
         <v>164350</v>
       </c>
     </row>
     <row r="48" spans="1:4" outlineLevel="1">
       <c r="A48" s="9">
         <v>42</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>89</v>
       </c>
       <c r="C48" s="14" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="7">
-        <v>158900</v>
+        <v>164350</v>
       </c>
     </row>
     <row r="49" spans="1:4" outlineLevel="1">
       <c r="A49" s="9">
         <v>43</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="14" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="7">
-        <v>1597600</v>
+        <v>158900</v>
       </c>
     </row>
     <row r="50" spans="1:4" outlineLevel="1">
       <c r="A50" s="9">
         <v>44</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="14" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="7">
-        <v>90100</v>
+        <v>1597600</v>
       </c>
     </row>
     <row r="51" spans="1:4" outlineLevel="1">
       <c r="A51" s="9">
         <v>45</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="14" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="7">
         <v>146550</v>
       </c>
     </row>
     <row r="52" spans="1:4" outlineLevel="1">
       <c r="A52" s="9">
         <v>46</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="14" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="7">
-        <v>91400</v>
+        <v>94900</v>
       </c>
     </row>
     <row r="53" spans="1:4" outlineLevel="1">
       <c r="A53" s="9">
         <v>47</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="7">
-        <v>94900</v>
+        <v>247800</v>
       </c>
     </row>
     <row r="54" spans="1:4" outlineLevel="1">
       <c r="A54" s="9">
         <v>48</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="14" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="7">
-        <v>164350</v>
+        <v>255600</v>
       </c>
     </row>
     <row r="55" spans="1:4" outlineLevel="1">
       <c r="A55" s="9">
         <v>49</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="14" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="7">
-        <v>158900</v>
+        <v>238850</v>
       </c>
     </row>
     <row r="56" spans="1:4" outlineLevel="1">
       <c r="A56" s="9">
         <v>50</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="14" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="7">
-        <v>247800</v>
+        <v>297150</v>
       </c>
     </row>
     <row r="57" spans="1:4" outlineLevel="1">
       <c r="A57" s="9">
         <v>51</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="14" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="7">
-        <v>255600</v>
+        <v>306300</v>
       </c>
     </row>
     <row r="58" spans="1:4" outlineLevel="1">
       <c r="A58" s="9">
         <v>52</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="14" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="7">
-        <v>238850</v>
+        <v>193800</v>
       </c>
     </row>
     <row r="59" spans="1:4" outlineLevel="1">
       <c r="A59" s="9">
         <v>53</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="14" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="7">
-        <v>297150</v>
+        <v>209650</v>
       </c>
     </row>
     <row r="60" spans="1:4" outlineLevel="1">
       <c r="A60" s="9">
         <v>54</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="7">
-        <v>306300</v>
+        <v>246450</v>
       </c>
     </row>
     <row r="61" spans="1:4" outlineLevel="1">
       <c r="A61" s="9">
         <v>55</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="14" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="7">
-        <v>193800</v>
+        <v>242950</v>
       </c>
     </row>
     <row r="62" spans="1:4" outlineLevel="1">
       <c r="A62" s="9">
         <v>56</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="14" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="7">
-        <v>209650</v>
+        <v>166850</v>
       </c>
     </row>
     <row r="63" spans="1:4" outlineLevel="1">
       <c r="A63" s="9">
         <v>57</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="14" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="7">
-        <v>246450</v>
+        <v>381100</v>
       </c>
     </row>
     <row r="64" spans="1:4" outlineLevel="1">
       <c r="A64" s="9">
         <v>58</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="14" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="7">
-        <v>242950</v>
+        <v>396950</v>
       </c>
     </row>
     <row r="65" spans="1:4" outlineLevel="1">
       <c r="A65" s="9">
         <v>59</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="14" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="7">
-        <v>166850</v>
+        <v>173300</v>
       </c>
     </row>
     <row r="66" spans="1:4" outlineLevel="1">
       <c r="A66" s="9">
         <v>60</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="14" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="7">
-        <v>381100</v>
+        <v>108900</v>
       </c>
     </row>
     <row r="67" spans="1:4" outlineLevel="1">
       <c r="A67" s="9">
         <v>61</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="14" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="7">
-        <v>396950</v>
+        <v>41600</v>
       </c>
     </row>
     <row r="68" spans="1:4" outlineLevel="1">
       <c r="A68" s="9">
         <v>62</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="14" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="7">
-        <v>173300</v>
+        <v>41600</v>
       </c>
     </row>
     <row r="69" spans="1:4" outlineLevel="1">
       <c r="A69" s="9">
         <v>63</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="7">
-        <v>108900</v>
+        <v>62420</v>
       </c>
     </row>
     <row r="70" spans="1:4" outlineLevel="1">
       <c r="A70" s="9">
         <v>64</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="14" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="7">
-        <v>41600</v>
+        <v>62420</v>
       </c>
     </row>
     <row r="71" spans="1:4" outlineLevel="1">
       <c r="A71" s="9">
         <v>65</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="14" t="s">
         <v>136</v>
       </c>
       <c r="D71" s="7">
-        <v>41600</v>
+        <v>74200</v>
       </c>
     </row>
     <row r="72" spans="1:4" outlineLevel="1">
       <c r="A72" s="9">
         <v>66</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="14" t="s">
         <v>138</v>
       </c>
       <c r="D72" s="7">
-        <v>77410</v>
+        <v>74200</v>
       </c>
     </row>
     <row r="73" spans="1:4" outlineLevel="1">
       <c r="A73" s="9">
         <v>67</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="14" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="7">
-        <v>94800</v>
+        <v>94470</v>
       </c>
     </row>
     <row r="74" spans="1:4" outlineLevel="1">
       <c r="A74" s="9">
         <v>68</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>141</v>
       </c>
       <c r="C74" s="14" t="s">
         <v>142</v>
       </c>
       <c r="D74" s="7">
-        <v>95380</v>
+        <v>94470</v>
       </c>
     </row>
     <row r="75" spans="1:4" outlineLevel="1">
       <c r="A75" s="9">
         <v>69</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>143</v>
       </c>
       <c r="C75" s="14" t="s">
         <v>144</v>
       </c>
       <c r="D75" s="7">
-        <v>110510</v>
+        <v>141680</v>
       </c>
     </row>
     <row r="76" spans="1:4" outlineLevel="1">
       <c r="A76" s="9">
         <v>70</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C76" s="14" t="s">
         <v>146</v>
       </c>
       <c r="D76" s="7">
-        <v>77410</v>
+        <v>163100</v>
       </c>
     </row>
     <row r="77" spans="1:4" outlineLevel="1">
       <c r="A77" s="9">
         <v>71</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>147</v>
       </c>
       <c r="C77" s="14" t="s">
         <v>148</v>
       </c>
       <c r="D77" s="7">
-        <v>94800</v>
+        <v>181410</v>
       </c>
     </row>
     <row r="78" spans="1:4" outlineLevel="1">
       <c r="A78" s="9">
         <v>72</v>
       </c>
       <c r="B78" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C78" s="14" t="s">
         <v>150</v>
       </c>
       <c r="D78" s="7">
-        <v>95380</v>
+        <v>91180</v>
       </c>
     </row>
     <row r="79" spans="1:4" outlineLevel="1">
       <c r="A79" s="9">
         <v>73</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>151</v>
       </c>
       <c r="C79" s="14" t="s">
         <v>152</v>
       </c>
       <c r="D79" s="7">
-        <v>110510</v>
+        <v>113370</v>
       </c>
     </row>
     <row r="80" spans="1:4" outlineLevel="1">
       <c r="A80" s="9">
         <v>74</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>153</v>
       </c>
       <c r="C80" s="14" t="s">
         <v>154</v>
       </c>
       <c r="D80" s="7">
-        <v>88350</v>
+        <v>125600</v>
       </c>
     </row>
     <row r="81" spans="1:4" outlineLevel="1">
       <c r="A81" s="9">
         <v>75</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>155</v>
       </c>
       <c r="C81" s="14" t="s">
         <v>156</v>
       </c>
       <c r="D81" s="7">
-        <v>105740</v>
+        <v>134010</v>
       </c>
     </row>
     <row r="82" spans="1:4" outlineLevel="1">
       <c r="A82" s="9">
         <v>76</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>157</v>
       </c>
       <c r="C82" s="14" t="s">
         <v>158</v>
       </c>
       <c r="D82" s="7">
-        <v>106320</v>
+        <v>214695</v>
       </c>
     </row>
     <row r="83" spans="1:4" outlineLevel="1">
       <c r="A83" s="9">
         <v>77</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>159</v>
       </c>
       <c r="C83" s="14" t="s">
         <v>160</v>
       </c>
       <c r="D83" s="7">
-        <v>121450</v>
+        <v>218250</v>
       </c>
     </row>
     <row r="84" spans="1:4" outlineLevel="1">
       <c r="A84" s="9">
         <v>78</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>161</v>
       </c>
       <c r="C84" s="14" t="s">
         <v>162</v>
       </c>
       <c r="D84" s="7">
-        <v>88350</v>
+        <v>245700</v>
       </c>
     </row>
     <row r="85" spans="1:4" outlineLevel="1">
       <c r="A85" s="9">
         <v>79</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>163</v>
       </c>
       <c r="C85" s="14" t="s">
         <v>164</v>
       </c>
       <c r="D85" s="7">
-        <v>105740</v>
+        <v>226575</v>
       </c>
     </row>
     <row r="86" spans="1:4" outlineLevel="1">
       <c r="A86" s="9">
         <v>80</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>165</v>
       </c>
       <c r="C86" s="14" t="s">
         <v>166</v>
       </c>
       <c r="D86" s="7">
-        <v>106320</v>
+        <v>229995</v>
       </c>
     </row>
     <row r="87" spans="1:4" outlineLevel="1">
       <c r="A87" s="9">
         <v>81</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>167</v>
       </c>
       <c r="C87" s="14" t="s">
         <v>168</v>
       </c>
       <c r="D87" s="7">
-        <v>121450</v>
+        <v>250515</v>
       </c>
     </row>
     <row r="88" spans="1:4" outlineLevel="1">
       <c r="A88" s="9">
         <v>82</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C88" s="14" t="s">
         <v>170</v>
       </c>
       <c r="D88" s="7">
-        <v>0</v>
+        <v>322560</v>
       </c>
     </row>
     <row r="89" spans="1:4" outlineLevel="1">
       <c r="A89" s="9">
         <v>83</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="14" t="s">
         <v>172</v>
       </c>
       <c r="D89" s="7">
-        <v>0</v>
+        <v>336150</v>
       </c>
     </row>
     <row r="90" spans="1:4" outlineLevel="1">
       <c r="A90" s="9">
         <v>84</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C90" s="14" t="s">
         <v>174</v>
       </c>
       <c r="D90" s="7">
-        <v>0</v>
+        <v>66828</v>
       </c>
     </row>
     <row r="91" spans="1:4" outlineLevel="1">
       <c r="A91" s="9">
         <v>85</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>175</v>
       </c>
       <c r="C91" s="14" t="s">
         <v>176</v>
       </c>
       <c r="D91" s="7">
-        <v>0</v>
+        <v>55240</v>
       </c>
     </row>
     <row r="92" spans="1:4" outlineLevel="1">
       <c r="A92" s="9">
         <v>86</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>177</v>
       </c>
       <c r="C92" s="14" t="s">
         <v>178</v>
       </c>
       <c r="D92" s="7">
-        <v>0</v>
+        <v>73472</v>
       </c>
     </row>
     <row r="93" spans="1:4" outlineLevel="1">
       <c r="A93" s="9">
         <v>87</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>179</v>
       </c>
       <c r="C93" s="14" t="s">
         <v>180</v>
       </c>
       <c r="D93" s="7">
-        <v>0</v>
+        <v>61884</v>
       </c>
     </row>
     <row r="94" spans="1:4" outlineLevel="1">
       <c r="A94" s="9">
         <v>88</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>181</v>
       </c>
       <c r="C94" s="14" t="s">
         <v>182</v>
       </c>
       <c r="D94" s="7">
-        <v>0</v>
+        <v>70152</v>
       </c>
     </row>
     <row r="95" spans="1:4" outlineLevel="1">
       <c r="A95" s="9">
         <v>89</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="14" t="s">
         <v>184</v>
       </c>
       <c r="D95" s="7">
-        <v>0</v>
+        <v>58565</v>
       </c>
     </row>
     <row r="96" spans="1:4" outlineLevel="1">
       <c r="A96" s="9">
         <v>90</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C96" s="14" t="s">
         <v>186</v>
       </c>
       <c r="D96" s="7">
-        <v>0</v>
+        <v>69382</v>
       </c>
     </row>
     <row r="97" spans="1:4" outlineLevel="1">
       <c r="A97" s="9">
         <v>91</v>
       </c>
       <c r="B97" s="4" t="s">
         <v>187</v>
       </c>
       <c r="C97" s="14" t="s">
         <v>188</v>
       </c>
       <c r="D97" s="7">
-        <v>0</v>
+        <v>57794</v>
       </c>
     </row>
     <row r="98" spans="1:4" outlineLevel="1">
       <c r="A98" s="9">
         <v>92</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>189</v>
       </c>
       <c r="C98" s="14" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="7">
-        <v>0</v>
+        <v>78013</v>
       </c>
     </row>
     <row r="99" spans="1:4" outlineLevel="1">
       <c r="A99" s="9">
         <v>93</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>191</v>
       </c>
       <c r="C99" s="14" t="s">
         <v>192</v>
       </c>
       <c r="D99" s="7">
-        <v>0</v>
+        <v>66425</v>
       </c>
     </row>
     <row r="100" spans="1:4" outlineLevel="1">
       <c r="A100" s="9">
         <v>94</v>
       </c>
       <c r="B100" s="4" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="14" t="s">
         <v>194</v>
       </c>
       <c r="D100" s="7">
-        <v>134010</v>
+        <v>76348</v>
       </c>
     </row>
     <row r="101" spans="1:4" outlineLevel="1">
       <c r="A101" s="9">
         <v>95</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>195</v>
       </c>
       <c r="C101" s="14" t="s">
         <v>196</v>
       </c>
       <c r="D101" s="7">
-        <v>214695</v>
+        <v>64761</v>
       </c>
     </row>
     <row r="102" spans="1:4" outlineLevel="1">
       <c r="A102" s="9">
         <v>96</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>197</v>
       </c>
       <c r="C102" s="14" t="s">
         <v>198</v>
       </c>
       <c r="D102" s="7">
-        <v>218250</v>
+        <v>53606</v>
       </c>
     </row>
     <row r="103" spans="1:4" outlineLevel="1">
       <c r="A103" s="9">
         <v>97</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>199</v>
       </c>
       <c r="C103" s="14" t="s">
         <v>200</v>
       </c>
       <c r="D103" s="7">
-        <v>245700</v>
+        <v>56113</v>
       </c>
     </row>
     <row r="104" spans="1:4" outlineLevel="1">
       <c r="A104" s="9">
         <v>98</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>201</v>
       </c>
       <c r="C104" s="14" t="s">
         <v>202</v>
       </c>
       <c r="D104" s="7">
-        <v>226575</v>
+        <v>60249</v>
       </c>
     </row>
     <row r="105" spans="1:4" outlineLevel="1">
       <c r="A105" s="9">
         <v>99</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>203</v>
       </c>
       <c r="C105" s="14" t="s">
         <v>204</v>
       </c>
       <c r="D105" s="7">
-        <v>229995</v>
+        <v>64840</v>
       </c>
     </row>
     <row r="106" spans="1:4" outlineLevel="1">
       <c r="A106" s="9">
         <v>100</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>205</v>
       </c>
       <c r="C106" s="14" t="s">
         <v>206</v>
       </c>
       <c r="D106" s="7">
-        <v>250515</v>
+        <v>60319</v>
       </c>
     </row>
     <row r="107" spans="1:4" outlineLevel="1">
       <c r="A107" s="9">
         <v>101</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>207</v>
       </c>
       <c r="C107" s="14" t="s">
         <v>208</v>
       </c>
       <c r="D107" s="7">
-        <v>322560</v>
+        <v>63005</v>
       </c>
     </row>
     <row r="108" spans="1:4" outlineLevel="1">
       <c r="A108" s="9">
         <v>102</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>209</v>
       </c>
       <c r="C108" s="14" t="s">
         <v>210</v>
       </c>
       <c r="D108" s="7">
-        <v>336150</v>
+        <v>56930</v>
       </c>
     </row>
     <row r="109" spans="1:4" outlineLevel="1">
       <c r="A109" s="9">
         <v>103</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>211</v>
       </c>
       <c r="C109" s="14" t="s">
         <v>212</v>
       </c>
       <c r="D109" s="7">
-        <v>66828</v>
+        <v>56160</v>
       </c>
     </row>
     <row r="110" spans="1:4" outlineLevel="1">
       <c r="A110" s="9">
         <v>104</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>213</v>
       </c>
       <c r="C110" s="14" t="s">
         <v>214</v>
       </c>
       <c r="D110" s="7">
-        <v>55240</v>
+        <v>59976</v>
       </c>
     </row>
     <row r="111" spans="1:4" outlineLevel="1">
       <c r="A111" s="9">
         <v>105</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>215</v>
       </c>
       <c r="C111" s="14" t="s">
         <v>216</v>
       </c>
       <c r="D111" s="7">
-        <v>73472</v>
+        <v>58853</v>
       </c>
     </row>
     <row r="112" spans="1:4" outlineLevel="1">
       <c r="A112" s="9">
         <v>106</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C112" s="14" t="s">
         <v>218</v>
       </c>
       <c r="D112" s="7">
-        <v>61884</v>
+        <v>64790</v>
       </c>
     </row>
     <row r="113" spans="1:4" outlineLevel="1">
       <c r="A113" s="9">
         <v>107</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>219</v>
       </c>
       <c r="C113" s="14" t="s">
         <v>220</v>
       </c>
       <c r="D113" s="7">
-        <v>70152</v>
+        <v>63126</v>
       </c>
     </row>
     <row r="114" spans="1:4" outlineLevel="1">
       <c r="A114" s="9">
         <v>108</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>221</v>
       </c>
       <c r="C114" s="14" t="s">
         <v>222</v>
       </c>
       <c r="D114" s="7">
-        <v>58565</v>
+        <v>66057</v>
       </c>
     </row>
     <row r="115" spans="1:4" outlineLevel="1">
       <c r="A115" s="9">
         <v>109</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>223</v>
       </c>
       <c r="C115" s="14" t="s">
         <v>224</v>
       </c>
       <c r="D115" s="7">
-        <v>69382</v>
+        <v>68743</v>
       </c>
     </row>
     <row r="116" spans="1:4" outlineLevel="1">
       <c r="A116" s="9">
         <v>110</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>225</v>
       </c>
       <c r="C116" s="14" t="s">
         <v>226</v>
       </c>
       <c r="D116" s="7">
-        <v>57794</v>
+        <v>59343</v>
       </c>
     </row>
     <row r="117" spans="1:4" outlineLevel="1">
       <c r="A117" s="9">
         <v>111</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>227</v>
       </c>
       <c r="C117" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D117" s="7">
-        <v>78013</v>
+        <v>62668</v>
       </c>
     </row>
     <row r="118" spans="1:4" outlineLevel="1">
       <c r="A118" s="9">
         <v>112</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C118" s="14" t="s">
         <v>230</v>
       </c>
       <c r="D118" s="7">
-        <v>66425</v>
+        <v>61898</v>
       </c>
     </row>
     <row r="119" spans="1:4" outlineLevel="1">
       <c r="A119" s="9">
         <v>113</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>231</v>
       </c>
       <c r="C119" s="14" t="s">
         <v>232</v>
       </c>
       <c r="D119" s="7">
-        <v>76348</v>
+        <v>61851</v>
       </c>
     </row>
     <row r="120" spans="1:4" outlineLevel="1">
       <c r="A120" s="9">
         <v>114</v>
       </c>
       <c r="B120" s="4" t="s">
         <v>233</v>
       </c>
       <c r="C120" s="14" t="s">
         <v>234</v>
       </c>
       <c r="D120" s="7">
-        <v>64761</v>
+        <v>65714</v>
       </c>
     </row>
     <row r="121" spans="1:4" outlineLevel="1">
       <c r="A121" s="9">
         <v>115</v>
       </c>
       <c r="B121" s="4" t="s">
         <v>235</v>
       </c>
       <c r="C121" s="14" t="s">
         <v>236</v>
       </c>
       <c r="D121" s="7">
-        <v>53606</v>
+        <v>64591</v>
       </c>
     </row>
     <row r="122" spans="1:4" outlineLevel="1">
       <c r="A122" s="9">
         <v>116</v>
       </c>
       <c r="B122" s="4" t="s">
         <v>237</v>
       </c>
       <c r="C122" s="14" t="s">
         <v>238</v>
       </c>
       <c r="D122" s="7">
-        <v>56113</v>
+        <v>63464</v>
       </c>
     </row>
     <row r="123" spans="1:4" outlineLevel="1">
       <c r="A123" s="9">
         <v>117</v>
       </c>
       <c r="B123" s="4" t="s">
         <v>239</v>
       </c>
       <c r="C123" s="14" t="s">
         <v>240</v>
       </c>
       <c r="D123" s="7">
-        <v>60249</v>
+        <v>68006</v>
       </c>
     </row>
     <row r="124" spans="1:4" outlineLevel="1">
       <c r="A124" s="9">
         <v>118</v>
       </c>
       <c r="B124" s="4" t="s">
         <v>241</v>
       </c>
       <c r="C124" s="14" t="s">
         <v>242</v>
       </c>
       <c r="D124" s="7">
-        <v>64840</v>
+        <v>66341</v>
       </c>
     </row>
     <row r="125" spans="1:4" outlineLevel="1">
       <c r="A125" s="9">
         <v>119</v>
       </c>
       <c r="B125" s="4" t="s">
         <v>243</v>
       </c>
       <c r="C125" s="14" t="s">
         <v>244</v>
       </c>
       <c r="D125" s="7">
-        <v>60319</v>
+        <v>159913</v>
       </c>
     </row>
     <row r="126" spans="1:4" outlineLevel="1">
       <c r="A126" s="9">
         <v>120</v>
       </c>
       <c r="B126" s="4" t="s">
         <v>245</v>
       </c>
       <c r="C126" s="14" t="s">
         <v>246</v>
       </c>
       <c r="D126" s="7">
-        <v>63005</v>
+        <v>166874</v>
       </c>
     </row>
     <row r="127" spans="1:4" outlineLevel="1">
       <c r="A127" s="9">
         <v>121</v>
       </c>
       <c r="B127" s="4" t="s">
         <v>247</v>
       </c>
       <c r="C127" s="14" t="s">
         <v>248</v>
       </c>
       <c r="D127" s="7">
-        <v>56930</v>
+        <v>278980</v>
       </c>
     </row>
     <row r="128" spans="1:4" outlineLevel="1">
       <c r="A128" s="9">
         <v>122</v>
       </c>
       <c r="B128" s="4" t="s">
         <v>249</v>
       </c>
       <c r="C128" s="14" t="s">
         <v>250</v>
       </c>
       <c r="D128" s="7">
-        <v>56160</v>
+        <v>274625</v>
       </c>
     </row>
     <row r="129" spans="1:4" outlineLevel="1">
       <c r="A129" s="9">
         <v>123</v>
       </c>
       <c r="B129" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C129" s="14" t="s">
         <v>252</v>
       </c>
       <c r="D129" s="7">
-        <v>59976</v>
+        <v>246463</v>
       </c>
     </row>
     <row r="130" spans="1:4" outlineLevel="1">
       <c r="A130" s="9">
         <v>124</v>
       </c>
       <c r="B130" s="4" t="s">
         <v>253</v>
       </c>
       <c r="C130" s="14" t="s">
         <v>254</v>
       </c>
       <c r="D130" s="7">
-        <v>58853</v>
+        <v>248309</v>
       </c>
     </row>
     <row r="131" spans="1:4" outlineLevel="1">
       <c r="A131" s="9">
         <v>125</v>
       </c>
       <c r="B131" s="4" t="s">
         <v>255</v>
       </c>
       <c r="C131" s="14" t="s">
         <v>256</v>
       </c>
       <c r="D131" s="7">
-        <v>64790</v>
+        <v>252246</v>
       </c>
     </row>
     <row r="132" spans="1:4" outlineLevel="1">
       <c r="A132" s="9">
         <v>126</v>
       </c>
       <c r="B132" s="4" t="s">
         <v>257</v>
       </c>
       <c r="C132" s="14" t="s">
         <v>258</v>
       </c>
       <c r="D132" s="7">
-        <v>63126</v>
+        <v>252246</v>
       </c>
     </row>
     <row r="133" spans="1:4" outlineLevel="1">
       <c r="A133" s="9">
         <v>127</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>259</v>
       </c>
       <c r="C133" s="14" t="s">
         <v>260</v>
       </c>
       <c r="D133" s="7">
-        <v>66057</v>
+        <v>256142</v>
       </c>
     </row>
     <row r="134" spans="1:4" outlineLevel="1">
       <c r="A134" s="9">
         <v>128</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>261</v>
       </c>
       <c r="C134" s="14" t="s">
         <v>262</v>
       </c>
       <c r="D134" s="7">
-        <v>68743</v>
+        <v>256142</v>
       </c>
     </row>
     <row r="135" spans="1:4" outlineLevel="1">
       <c r="A135" s="9">
         <v>129</v>
       </c>
       <c r="B135" s="4" t="s">
         <v>263</v>
       </c>
       <c r="C135" s="14" t="s">
         <v>264</v>
       </c>
       <c r="D135" s="7">
-        <v>59343</v>
+        <v>341088</v>
       </c>
     </row>
     <row r="136" spans="1:4" outlineLevel="1">
       <c r="A136" s="9">
         <v>130</v>
       </c>
       <c r="B136" s="4" t="s">
         <v>265</v>
       </c>
       <c r="C136" s="14" t="s">
         <v>266</v>
       </c>
       <c r="D136" s="7">
-        <v>62668</v>
+        <v>424228</v>
       </c>
     </row>
     <row r="137" spans="1:4" outlineLevel="1">
       <c r="A137" s="9">
         <v>131</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>267</v>
       </c>
       <c r="C137" s="14" t="s">
         <v>268</v>
       </c>
       <c r="D137" s="7">
-        <v>61898</v>
+        <v>397474</v>
       </c>
     </row>
     <row r="138" spans="1:4" outlineLevel="1">
       <c r="A138" s="9">
         <v>132</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>269</v>
       </c>
       <c r="C138" s="14" t="s">
         <v>270</v>
       </c>
       <c r="D138" s="7">
-        <v>61851</v>
+        <v>473627</v>
       </c>
     </row>
     <row r="139" spans="1:4" outlineLevel="1">
       <c r="A139" s="9">
         <v>133</v>
       </c>
       <c r="B139" s="4" t="s">
         <v>271</v>
       </c>
       <c r="C139" s="14" t="s">
         <v>272</v>
       </c>
       <c r="D139" s="7">
-        <v>65714</v>
+        <v>247503</v>
       </c>
     </row>
     <row r="140" spans="1:4" outlineLevel="1">
       <c r="A140" s="9">
         <v>134</v>
       </c>
       <c r="B140" s="4" t="s">
         <v>273</v>
       </c>
       <c r="C140" s="14" t="s">
         <v>274</v>
       </c>
       <c r="D140" s="7">
-        <v>64591</v>
+        <v>249278</v>
       </c>
     </row>
     <row r="141" spans="1:4" outlineLevel="1">
       <c r="A141" s="9">
         <v>135</v>
       </c>
       <c r="B141" s="4" t="s">
         <v>275</v>
       </c>
       <c r="C141" s="14" t="s">
         <v>276</v>
       </c>
       <c r="D141" s="7">
-        <v>63464</v>
+        <v>251654</v>
       </c>
     </row>
     <row r="142" spans="1:4" outlineLevel="1">
       <c r="A142" s="9">
         <v>136</v>
       </c>
       <c r="B142" s="4" t="s">
         <v>277</v>
       </c>
       <c r="C142" s="14" t="s">
         <v>278</v>
       </c>
       <c r="D142" s="7">
-        <v>68006</v>
+        <v>251654</v>
       </c>
     </row>
     <row r="143" spans="1:4" outlineLevel="1">
       <c r="A143" s="9">
         <v>137</v>
       </c>
       <c r="B143" s="4" t="s">
         <v>279</v>
       </c>
       <c r="C143" s="14" t="s">
         <v>280</v>
       </c>
       <c r="D143" s="7">
-        <v>66341</v>
+        <v>259712</v>
       </c>
     </row>
     <row r="144" spans="1:4" outlineLevel="1">
       <c r="A144" s="9">
         <v>138</v>
       </c>
       <c r="B144" s="4" t="s">
         <v>281</v>
       </c>
       <c r="C144" s="14" t="s">
         <v>282</v>
       </c>
       <c r="D144" s="7">
-        <v>159913</v>
+        <v>259712</v>
       </c>
     </row>
     <row r="145" spans="1:4" outlineLevel="1">
       <c r="A145" s="9">
         <v>139</v>
       </c>
       <c r="B145" s="4" t="s">
         <v>283</v>
       </c>
       <c r="C145" s="14" t="s">
         <v>284</v>
       </c>
       <c r="D145" s="7">
-        <v>166874</v>
+        <v>343159</v>
       </c>
     </row>
     <row r="146" spans="1:4" outlineLevel="1">
       <c r="A146" s="9">
         <v>140</v>
       </c>
       <c r="B146" s="4" t="s">
         <v>285</v>
       </c>
       <c r="C146" s="14" t="s">
         <v>286</v>
       </c>
       <c r="D146" s="7">
-        <v>278980</v>
+        <v>493966</v>
       </c>
     </row>
     <row r="147" spans="1:4" outlineLevel="1">
       <c r="A147" s="9">
         <v>141</v>
       </c>
       <c r="B147" s="4" t="s">
         <v>287</v>
       </c>
       <c r="C147" s="14" t="s">
         <v>288</v>
       </c>
       <c r="D147" s="7">
-        <v>274625</v>
+        <v>499086</v>
       </c>
     </row>
     <row r="148" spans="1:4" outlineLevel="1">
       <c r="A148" s="9">
         <v>142</v>
       </c>
       <c r="B148" s="4" t="s">
         <v>289</v>
       </c>
       <c r="C148" s="14" t="s">
         <v>290</v>
       </c>
       <c r="D148" s="7">
-        <v>246463</v>
+        <v>532287</v>
       </c>
     </row>
     <row r="149" spans="1:4" outlineLevel="1">
       <c r="A149" s="9">
         <v>143</v>
       </c>
       <c r="B149" s="4" t="s">
         <v>291</v>
       </c>
       <c r="C149" s="14" t="s">
         <v>292</v>
       </c>
       <c r="D149" s="7">
-        <v>248309</v>
+        <v>606665</v>
       </c>
     </row>
     <row r="150" spans="1:4" outlineLevel="1">
       <c r="A150" s="9">
         <v>144</v>
       </c>
       <c r="B150" s="4" t="s">
         <v>293</v>
       </c>
       <c r="C150" s="14" t="s">
         <v>294</v>
       </c>
       <c r="D150" s="7">
-        <v>252246</v>
+        <v>614091</v>
       </c>
     </row>
     <row r="151" spans="1:4" outlineLevel="1">
       <c r="A151" s="9">
         <v>145</v>
       </c>
       <c r="B151" s="4" t="s">
         <v>295</v>
       </c>
       <c r="C151" s="14" t="s">
         <v>296</v>
       </c>
       <c r="D151" s="7">
-        <v>252246</v>
+        <v>620160</v>
       </c>
     </row>
     <row r="152" spans="1:4" outlineLevel="1">
       <c r="A152" s="9">
         <v>146</v>
       </c>
       <c r="B152" s="4" t="s">
         <v>297</v>
       </c>
       <c r="C152" s="14" t="s">
         <v>298</v>
       </c>
       <c r="D152" s="7">
-        <v>256142</v>
+        <v>689775</v>
       </c>
     </row>
     <row r="153" spans="1:4" outlineLevel="1">
       <c r="A153" s="9">
         <v>147</v>
       </c>
       <c r="B153" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C153" s="14" t="s">
         <v>300</v>
       </c>
       <c r="D153" s="7">
-        <v>256142</v>
+        <v>67400</v>
       </c>
     </row>
     <row r="154" spans="1:4" outlineLevel="1">
       <c r="A154" s="9">
         <v>148</v>
       </c>
       <c r="B154" s="4" t="s">
         <v>301</v>
       </c>
       <c r="C154" s="14" t="s">
         <v>302</v>
       </c>
       <c r="D154" s="7">
-        <v>341088</v>
+        <v>134000</v>
       </c>
     </row>
     <row r="155" spans="1:4" outlineLevel="1">
       <c r="A155" s="9">
         <v>149</v>
       </c>
       <c r="B155" s="4" t="s">
         <v>303</v>
       </c>
       <c r="C155" s="14" t="s">
         <v>304</v>
       </c>
       <c r="D155" s="7">
-        <v>424228</v>
+        <v>70800</v>
       </c>
     </row>
     <row r="156" spans="1:4" outlineLevel="1">
       <c r="A156" s="9">
         <v>150</v>
       </c>
       <c r="B156" s="4" t="s">
         <v>305</v>
       </c>
       <c r="C156" s="14" t="s">
         <v>306</v>
       </c>
       <c r="D156" s="7">
-        <v>397474</v>
+        <v>138000</v>
       </c>
     </row>
     <row r="157" spans="1:4" outlineLevel="1">
       <c r="A157" s="9">
         <v>151</v>
       </c>
       <c r="B157" s="4" t="s">
         <v>307</v>
       </c>
       <c r="C157" s="14" t="s">
         <v>308</v>
       </c>
       <c r="D157" s="7">
-        <v>473627</v>
+        <v>74300</v>
       </c>
     </row>
     <row r="158" spans="1:4" outlineLevel="1">
       <c r="A158" s="9">
         <v>152</v>
       </c>
       <c r="B158" s="4" t="s">
         <v>309</v>
       </c>
       <c r="C158" s="14" t="s">
         <v>310</v>
       </c>
       <c r="D158" s="7">
-        <v>247503</v>
+        <v>142000</v>
       </c>
     </row>
     <row r="159" spans="1:4" outlineLevel="1">
       <c r="A159" s="9">
         <v>153</v>
       </c>
       <c r="B159" s="4" t="s">
         <v>311</v>
       </c>
       <c r="C159" s="14" t="s">
         <v>312</v>
       </c>
       <c r="D159" s="7">
-        <v>249278</v>
+        <v>78400</v>
       </c>
     </row>
     <row r="160" spans="1:4" outlineLevel="1">
       <c r="A160" s="9">
         <v>154</v>
       </c>
       <c r="B160" s="4" t="s">
         <v>313</v>
       </c>
       <c r="C160" s="14" t="s">
         <v>314</v>
       </c>
       <c r="D160" s="7">
-        <v>251654</v>
+        <v>146000</v>
       </c>
     </row>
     <row r="161" spans="1:4" outlineLevel="1">
       <c r="A161" s="9">
         <v>155</v>
       </c>
       <c r="B161" s="4" t="s">
         <v>315</v>
       </c>
       <c r="C161" s="14" t="s">
         <v>316</v>
       </c>
       <c r="D161" s="7">
-        <v>251654</v>
+        <v>63600</v>
       </c>
     </row>
     <row r="162" spans="1:4" outlineLevel="1">
       <c r="A162" s="9">
         <v>156</v>
       </c>
       <c r="B162" s="4" t="s">
         <v>317</v>
       </c>
       <c r="C162" s="14" t="s">
         <v>318</v>
       </c>
       <c r="D162" s="7">
-        <v>259712</v>
+        <v>122000</v>
       </c>
     </row>
     <row r="163" spans="1:4" outlineLevel="1">
       <c r="A163" s="9">
         <v>157</v>
       </c>
       <c r="B163" s="4" t="s">
         <v>319</v>
       </c>
       <c r="C163" s="14" t="s">
         <v>320</v>
       </c>
       <c r="D163" s="7">
-        <v>259712</v>
+        <v>75900</v>
       </c>
     </row>
     <row r="164" spans="1:4" outlineLevel="1">
       <c r="A164" s="9">
         <v>158</v>
       </c>
       <c r="B164" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C164" s="14" t="s">
         <v>322</v>
       </c>
       <c r="D164" s="7">
-        <v>343159</v>
+        <v>135000</v>
       </c>
     </row>
     <row r="165" spans="1:4" outlineLevel="1">
       <c r="A165" s="9">
         <v>159</v>
       </c>
       <c r="B165" s="4" t="s">
         <v>323</v>
       </c>
       <c r="C165" s="14" t="s">
         <v>324</v>
       </c>
       <c r="D165" s="7">
-        <v>493966</v>
+        <v>200893</v>
       </c>
     </row>
     <row r="166" spans="1:4" outlineLevel="1">
       <c r="A166" s="9">
         <v>160</v>
       </c>
       <c r="B166" s="4" t="s">
         <v>325</v>
       </c>
       <c r="C166" s="14" t="s">
         <v>326</v>
       </c>
       <c r="D166" s="7">
-        <v>499086</v>
+        <v>185493</v>
       </c>
     </row>
     <row r="167" spans="1:4" outlineLevel="1">
       <c r="A167" s="9">
         <v>161</v>
       </c>
       <c r="B167" s="4" t="s">
         <v>327</v>
       </c>
       <c r="C167" s="14" t="s">
         <v>328</v>
       </c>
       <c r="D167" s="7">
-        <v>532287</v>
+        <v>216293</v>
       </c>
     </row>
     <row r="168" spans="1:4" outlineLevel="1">
       <c r="A168" s="9">
         <v>162</v>
       </c>
       <c r="B168" s="4" t="s">
         <v>329</v>
       </c>
       <c r="C168" s="14" t="s">
         <v>330</v>
       </c>
       <c r="D168" s="7">
-        <v>606665</v>
+        <v>200893</v>
       </c>
     </row>
     <row r="169" spans="1:4" outlineLevel="1">
       <c r="A169" s="9">
         <v>163</v>
       </c>
       <c r="B169" s="4" t="s">
         <v>331</v>
       </c>
       <c r="C169" s="14" t="s">
         <v>332</v>
       </c>
       <c r="D169" s="7">
-        <v>614091</v>
+        <v>231693</v>
       </c>
     </row>
     <row r="170" spans="1:4" outlineLevel="1">
       <c r="A170" s="9">
         <v>164</v>
       </c>
       <c r="B170" s="4" t="s">
         <v>333</v>
       </c>
       <c r="C170" s="14" t="s">
         <v>334</v>
       </c>
       <c r="D170" s="7">
-        <v>620160</v>
+        <v>216293</v>
       </c>
     </row>
     <row r="171" spans="1:4" outlineLevel="1">
       <c r="A171" s="9">
         <v>165</v>
       </c>
       <c r="B171" s="4" t="s">
         <v>335</v>
       </c>
       <c r="C171" s="14" t="s">
         <v>336</v>
       </c>
       <c r="D171" s="7">
-        <v>689775</v>
+        <v>139293</v>
       </c>
     </row>
     <row r="172" spans="1:4" outlineLevel="1">
       <c r="A172" s="9">
         <v>166</v>
       </c>
       <c r="B172" s="4" t="s">
         <v>337</v>
       </c>
       <c r="C172" s="14" t="s">
         <v>338</v>
       </c>
       <c r="D172" s="7">
-        <v>67400</v>
+        <v>123893</v>
       </c>
     </row>
     <row r="173" spans="1:4" outlineLevel="1">
       <c r="A173" s="9">
         <v>167</v>
       </c>
       <c r="B173" s="4" t="s">
         <v>339</v>
       </c>
       <c r="C173" s="14" t="s">
         <v>340</v>
       </c>
       <c r="D173" s="7">
-        <v>134000</v>
+        <v>154693</v>
       </c>
     </row>
     <row r="174" spans="1:4" outlineLevel="1">
       <c r="A174" s="9">
         <v>168</v>
       </c>
       <c r="B174" s="4" t="s">
         <v>341</v>
       </c>
       <c r="C174" s="14" t="s">
         <v>342</v>
       </c>
       <c r="D174" s="7">
-        <v>70800</v>
+        <v>139293</v>
       </c>
     </row>
     <row r="175" spans="1:4" outlineLevel="1">
       <c r="A175" s="9">
         <v>169</v>
       </c>
       <c r="B175" s="4" t="s">
         <v>343</v>
       </c>
       <c r="C175" s="14" t="s">
         <v>344</v>
       </c>
       <c r="D175" s="7">
-        <v>138000</v>
+        <v>170093</v>
       </c>
     </row>
     <row r="176" spans="1:4" outlineLevel="1">
       <c r="A176" s="9">
         <v>170</v>
       </c>
       <c r="B176" s="4" t="s">
         <v>345</v>
       </c>
       <c r="C176" s="14" t="s">
         <v>346</v>
       </c>
       <c r="D176" s="7">
-        <v>74300</v>
+        <v>154693</v>
       </c>
     </row>
     <row r="177" spans="1:4" outlineLevel="1">
       <c r="A177" s="9">
         <v>171</v>
       </c>
       <c r="B177" s="4" t="s">
         <v>347</v>
       </c>
       <c r="C177" s="14" t="s">
         <v>348</v>
       </c>
       <c r="D177" s="7">
-        <v>142000</v>
+        <v>185493</v>
       </c>
     </row>
     <row r="178" spans="1:4" outlineLevel="1">
       <c r="A178" s="9">
         <v>172</v>
       </c>
       <c r="B178" s="4" t="s">
         <v>349</v>
       </c>
       <c r="C178" s="14" t="s">
         <v>350</v>
       </c>
       <c r="D178" s="7">
-        <v>78400</v>
+        <v>170093</v>
       </c>
     </row>
     <row r="179" spans="1:4" outlineLevel="1">
       <c r="A179" s="9">
         <v>173</v>
       </c>
       <c r="B179" s="4" t="s">
         <v>351</v>
       </c>
       <c r="C179" s="14" t="s">
         <v>352</v>
       </c>
       <c r="D179" s="7">
-        <v>146000</v>
+        <v>200893</v>
       </c>
     </row>
     <row r="180" spans="1:4" outlineLevel="1">
       <c r="A180" s="9">
         <v>174</v>
       </c>
       <c r="B180" s="4" t="s">
         <v>353</v>
       </c>
       <c r="C180" s="14" t="s">
         <v>354</v>
       </c>
       <c r="D180" s="7">
-        <v>63600</v>
+        <v>185493</v>
       </c>
     </row>
     <row r="181" spans="1:4" outlineLevel="1">
       <c r="A181" s="9">
         <v>175</v>
       </c>
       <c r="B181" s="4" t="s">
         <v>355</v>
       </c>
       <c r="C181" s="14" t="s">
         <v>356</v>
       </c>
       <c r="D181" s="7">
-        <v>122000</v>
+        <v>116193</v>
       </c>
     </row>
     <row r="182" spans="1:4" outlineLevel="1">
       <c r="A182" s="9">
         <v>176</v>
       </c>
       <c r="B182" s="4" t="s">
         <v>357</v>
       </c>
       <c r="C182" s="14" t="s">
         <v>358</v>
       </c>
       <c r="D182" s="7">
-        <v>75900</v>
+        <v>123893</v>
       </c>
     </row>
     <row r="183" spans="1:4" outlineLevel="1">
       <c r="A183" s="9">
         <v>177</v>
       </c>
       <c r="B183" s="4" t="s">
         <v>359</v>
       </c>
       <c r="C183" s="14" t="s">
         <v>360</v>
       </c>
       <c r="D183" s="7">
-        <v>135000</v>
+        <v>132494</v>
       </c>
     </row>
     <row r="184" spans="1:4" outlineLevel="1">
       <c r="A184" s="9">
         <v>178</v>
       </c>
       <c r="B184" s="4" t="s">
         <v>361</v>
       </c>
       <c r="C184" s="14" t="s">
         <v>362</v>
       </c>
       <c r="D184" s="7">
-        <v>50475</v>
+        <v>123893</v>
       </c>
     </row>
     <row r="185" spans="1:4" outlineLevel="1">
       <c r="A185" s="9">
         <v>179</v>
       </c>
       <c r="B185" s="4" t="s">
         <v>363</v>
       </c>
       <c r="C185" s="14" t="s">
         <v>364</v>
       </c>
       <c r="D185" s="7">
-        <v>200893</v>
+        <v>131593</v>
       </c>
     </row>
     <row r="186" spans="1:4" outlineLevel="1">
       <c r="A186" s="9">
         <v>180</v>
       </c>
       <c r="B186" s="4" t="s">
         <v>365</v>
       </c>
       <c r="C186" s="14" t="s">
         <v>366</v>
       </c>
       <c r="D186" s="7">
-        <v>185493</v>
+        <v>77693</v>
       </c>
     </row>
     <row r="187" spans="1:4" outlineLevel="1">
       <c r="A187" s="9">
         <v>181</v>
       </c>
       <c r="B187" s="4" t="s">
         <v>367</v>
       </c>
       <c r="C187" s="14" t="s">
         <v>368</v>
       </c>
       <c r="D187" s="7">
-        <v>216293</v>
+        <v>85393</v>
       </c>
     </row>
     <row r="188" spans="1:4" outlineLevel="1">
       <c r="A188" s="9">
         <v>182</v>
       </c>
       <c r="B188" s="4" t="s">
         <v>369</v>
       </c>
       <c r="C188" s="14" t="s">
         <v>370</v>
       </c>
       <c r="D188" s="7">
-        <v>200893</v>
+        <v>93994</v>
       </c>
     </row>
     <row r="189" spans="1:4" outlineLevel="1">
       <c r="A189" s="9">
         <v>183</v>
       </c>
       <c r="B189" s="4" t="s">
         <v>371</v>
       </c>
       <c r="C189" s="14" t="s">
         <v>372</v>
       </c>
       <c r="D189" s="7">
-        <v>231693</v>
+        <v>85393</v>
       </c>
     </row>
     <row r="190" spans="1:4" outlineLevel="1">
       <c r="A190" s="9">
         <v>184</v>
       </c>
       <c r="B190" s="4" t="s">
         <v>373</v>
       </c>
       <c r="C190" s="14" t="s">
         <v>374</v>
       </c>
       <c r="D190" s="7">
-        <v>216293</v>
+        <v>93093</v>
       </c>
     </row>
     <row r="191" spans="1:4" outlineLevel="1">
       <c r="A191" s="9">
         <v>185</v>
       </c>
       <c r="B191" s="4" t="s">
         <v>375</v>
       </c>
       <c r="C191" s="14" t="s">
         <v>376</v>
       </c>
       <c r="D191" s="7">
-        <v>139293</v>
+        <v>101694</v>
       </c>
     </row>
     <row r="192" spans="1:4" outlineLevel="1">
       <c r="A192" s="9">
         <v>186</v>
       </c>
       <c r="B192" s="4" t="s">
         <v>377</v>
       </c>
       <c r="C192" s="14" t="s">
         <v>378</v>
       </c>
       <c r="D192" s="7">
-        <v>123893</v>
+        <v>69993</v>
       </c>
     </row>
     <row r="193" spans="1:4" outlineLevel="1">
       <c r="A193" s="9">
         <v>187</v>
       </c>
       <c r="B193" s="4" t="s">
         <v>379</v>
       </c>
       <c r="C193" s="14" t="s">
         <v>380</v>
       </c>
       <c r="D193" s="7">
-        <v>154693</v>
+        <v>77693</v>
       </c>
     </row>
     <row r="194" spans="1:4" outlineLevel="1">
       <c r="A194" s="9">
         <v>188</v>
       </c>
       <c r="B194" s="4" t="s">
         <v>381</v>
       </c>
       <c r="C194" s="14" t="s">
         <v>382</v>
       </c>
       <c r="D194" s="7">
-        <v>139293</v>
+        <v>86294</v>
       </c>
     </row>
     <row r="195" spans="1:4" outlineLevel="1">
       <c r="A195" s="9">
         <v>189</v>
       </c>
       <c r="B195" s="4" t="s">
         <v>383</v>
       </c>
       <c r="C195" s="14" t="s">
         <v>384</v>
       </c>
       <c r="D195" s="7">
-        <v>170093</v>
+        <v>54900</v>
       </c>
     </row>
     <row r="196" spans="1:4" outlineLevel="1">
       <c r="A196" s="9">
         <v>190</v>
       </c>
       <c r="B196" s="4" t="s">
         <v>385</v>
       </c>
       <c r="C196" s="14" t="s">
         <v>386</v>
       </c>
       <c r="D196" s="7">
-        <v>154693</v>
+        <v>54900</v>
       </c>
     </row>
     <row r="197" spans="1:4" outlineLevel="1">
       <c r="A197" s="9">
         <v>191</v>
       </c>
       <c r="B197" s="4" t="s">
         <v>387</v>
       </c>
       <c r="C197" s="14" t="s">
         <v>388</v>
       </c>
       <c r="D197" s="7">
-        <v>185493</v>
+        <v>56800</v>
       </c>
     </row>
     <row r="198" spans="1:4" outlineLevel="1">
       <c r="A198" s="9">
         <v>192</v>
       </c>
       <c r="B198" s="4" t="s">
         <v>389</v>
       </c>
       <c r="C198" s="14" t="s">
         <v>390</v>
       </c>
       <c r="D198" s="7">
-        <v>170093</v>
+        <v>56800</v>
       </c>
     </row>
     <row r="199" spans="1:4" outlineLevel="1">
       <c r="A199" s="9">
         <v>193</v>
       </c>
       <c r="B199" s="4" t="s">
         <v>391</v>
       </c>
       <c r="C199" s="14" t="s">
         <v>392</v>
       </c>
       <c r="D199" s="7">
-        <v>200893</v>
+        <v>56500</v>
       </c>
     </row>
     <row r="200" spans="1:4" outlineLevel="1">
       <c r="A200" s="9">
         <v>194</v>
       </c>
       <c r="B200" s="4" t="s">
         <v>393</v>
       </c>
       <c r="C200" s="14" t="s">
         <v>394</v>
       </c>
       <c r="D200" s="7">
-        <v>185493</v>
+        <v>56500</v>
       </c>
     </row>
     <row r="201" spans="1:4" outlineLevel="1">
       <c r="A201" s="9">
         <v>195</v>
       </c>
       <c r="B201" s="4" t="s">
         <v>395</v>
       </c>
       <c r="C201" s="14" t="s">
         <v>396</v>
       </c>
       <c r="D201" s="7">
-        <v>116193</v>
+        <v>295895</v>
       </c>
     </row>
     <row r="202" spans="1:4" outlineLevel="1">
       <c r="A202" s="9">
         <v>196</v>
       </c>
       <c r="B202" s="4" t="s">
         <v>397</v>
       </c>
       <c r="C202" s="14" t="s">
         <v>398</v>
       </c>
       <c r="D202" s="7">
-        <v>123893</v>
+        <v>295895</v>
       </c>
     </row>
     <row r="203" spans="1:4" outlineLevel="1">
       <c r="A203" s="9">
         <v>197</v>
       </c>
       <c r="B203" s="4" t="s">
         <v>399</v>
       </c>
       <c r="C203" s="14" t="s">
         <v>400</v>
       </c>
       <c r="D203" s="7">
-        <v>123893</v>
+        <v>134050</v>
       </c>
     </row>
     <row r="204" spans="1:4" outlineLevel="1">
       <c r="A204" s="9">
         <v>198</v>
       </c>
       <c r="B204" s="4" t="s">
         <v>401</v>
       </c>
       <c r="C204" s="14" t="s">
         <v>402</v>
       </c>
       <c r="D204" s="7">
-        <v>131593</v>
+        <v>134050</v>
       </c>
     </row>
     <row r="205" spans="1:4" outlineLevel="1">
       <c r="A205" s="9">
         <v>199</v>
       </c>
       <c r="B205" s="4" t="s">
         <v>403</v>
       </c>
       <c r="C205" s="14" t="s">
         <v>404</v>
       </c>
       <c r="D205" s="7">
-        <v>77693</v>
+        <v>134050</v>
       </c>
     </row>
     <row r="206" spans="1:4" outlineLevel="1">
       <c r="A206" s="9">
         <v>200</v>
       </c>
       <c r="B206" s="4" t="s">
         <v>405</v>
       </c>
       <c r="C206" s="14" t="s">
         <v>406</v>
       </c>
       <c r="D206" s="7">
-        <v>85393</v>
+        <v>134050</v>
       </c>
     </row>
     <row r="207" spans="1:4" outlineLevel="1">
       <c r="A207" s="9">
         <v>201</v>
       </c>
       <c r="B207" s="4" t="s">
         <v>407</v>
       </c>
       <c r="C207" s="14" t="s">
         <v>408</v>
       </c>
       <c r="D207" s="7">
-        <v>85393</v>
+        <v>134050</v>
       </c>
     </row>
     <row r="208" spans="1:4" outlineLevel="1">
       <c r="A208" s="9">
         <v>202</v>
       </c>
       <c r="B208" s="4" t="s">
         <v>409</v>
       </c>
       <c r="C208" s="14" t="s">
         <v>410</v>
       </c>
       <c r="D208" s="7">
-        <v>93093</v>
+        <v>134050</v>
       </c>
     </row>
     <row r="209" spans="1:4" outlineLevel="1">
       <c r="A209" s="9">
         <v>203</v>
       </c>
       <c r="B209" s="4" t="s">
         <v>411</v>
       </c>
       <c r="C209" s="14" t="s">
         <v>412</v>
       </c>
       <c r="D209" s="7">
-        <v>69993</v>
+        <v>153300</v>
       </c>
     </row>
     <row r="210" spans="1:4" outlineLevel="1">
       <c r="A210" s="9">
         <v>204</v>
       </c>
       <c r="B210" s="4" t="s">
         <v>413</v>
       </c>
       <c r="C210" s="14" t="s">
         <v>414</v>
       </c>
       <c r="D210" s="7">
-        <v>77693</v>
+        <v>156860</v>
       </c>
     </row>
     <row r="211" spans="1:4" outlineLevel="1">
       <c r="A211" s="9">
         <v>205</v>
       </c>
       <c r="B211" s="4" t="s">
         <v>415</v>
       </c>
       <c r="C211" s="14" t="s">
         <v>416</v>
       </c>
       <c r="D211" s="7">
-        <v>54900</v>
+        <v>153300</v>
       </c>
     </row>
     <row r="212" spans="1:4" outlineLevel="1">
       <c r="A212" s="9">
         <v>206</v>
       </c>
       <c r="B212" s="4" t="s">
         <v>417</v>
       </c>
       <c r="C212" s="14" t="s">
         <v>418</v>
       </c>
       <c r="D212" s="7">
-        <v>54900</v>
+        <v>156860</v>
       </c>
     </row>
     <row r="213" spans="1:4" outlineLevel="1">
       <c r="A213" s="9">
         <v>207</v>
       </c>
       <c r="B213" s="4" t="s">
         <v>419</v>
       </c>
       <c r="C213" s="14" t="s">
         <v>420</v>
       </c>
       <c r="D213" s="7">
-        <v>56800</v>
+        <v>73085</v>
       </c>
     </row>
     <row r="214" spans="1:4" outlineLevel="1">
       <c r="A214" s="9">
         <v>208</v>
       </c>
       <c r="B214" s="4" t="s">
         <v>421</v>
       </c>
       <c r="C214" s="14" t="s">
         <v>422</v>
       </c>
       <c r="D214" s="7">
-        <v>56800</v>
+        <v>73085</v>
       </c>
     </row>
     <row r="215" spans="1:4" outlineLevel="1">
       <c r="A215" s="9">
         <v>209</v>
       </c>
       <c r="B215" s="4" t="s">
         <v>423</v>
       </c>
       <c r="C215" s="14" t="s">
         <v>424</v>
       </c>
       <c r="D215" s="7">
-        <v>56500</v>
+        <v>73085</v>
       </c>
     </row>
     <row r="216" spans="1:4" outlineLevel="1">
       <c r="A216" s="9">
         <v>210</v>
       </c>
       <c r="B216" s="4" t="s">
         <v>425</v>
       </c>
       <c r="C216" s="14" t="s">
         <v>426</v>
       </c>
       <c r="D216" s="7">
-        <v>56500</v>
+        <v>73085</v>
       </c>
     </row>
     <row r="217" spans="1:4" outlineLevel="1">
       <c r="A217" s="9">
         <v>211</v>
       </c>
       <c r="B217" s="4" t="s">
         <v>427</v>
       </c>
       <c r="C217" s="14" t="s">
         <v>428</v>
       </c>
       <c r="D217" s="7">
-        <v>295895</v>
+        <v>73085</v>
       </c>
     </row>
     <row r="218" spans="1:4" outlineLevel="1">
       <c r="A218" s="9">
         <v>212</v>
       </c>
       <c r="B218" s="4" t="s">
         <v>429</v>
       </c>
       <c r="C218" s="14" t="s">
         <v>430</v>
       </c>
       <c r="D218" s="7">
-        <v>295895</v>
+        <v>73085</v>
       </c>
     </row>
     <row r="219" spans="1:4" outlineLevel="1">
       <c r="A219" s="9">
         <v>213</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>431</v>
       </c>
       <c r="C219" s="14" t="s">
         <v>432</v>
       </c>
       <c r="D219" s="7">
-        <v>134050</v>
+        <v>78430</v>
       </c>
     </row>
     <row r="220" spans="1:4" outlineLevel="1">
       <c r="A220" s="9">
         <v>214</v>
       </c>
       <c r="B220" s="4" t="s">
         <v>433</v>
       </c>
       <c r="C220" s="14" t="s">
         <v>434</v>
       </c>
       <c r="D220" s="7">
-        <v>134050</v>
+        <v>100890</v>
       </c>
     </row>
     <row r="221" spans="1:4" outlineLevel="1">
       <c r="A221" s="9">
         <v>215</v>
       </c>
       <c r="B221" s="4" t="s">
         <v>435</v>
       </c>
       <c r="C221" s="14" t="s">
         <v>436</v>
       </c>
       <c r="D221" s="7">
-        <v>134050</v>
+        <v>78430</v>
       </c>
     </row>
     <row r="222" spans="1:4" outlineLevel="1">
       <c r="A222" s="9">
         <v>216</v>
       </c>
       <c r="B222" s="4" t="s">
         <v>437</v>
       </c>
       <c r="C222" s="14" t="s">
         <v>438</v>
       </c>
       <c r="D222" s="7">
-        <v>134050</v>
+        <v>100890</v>
       </c>
     </row>
     <row r="223" spans="1:4" outlineLevel="1">
       <c r="A223" s="9">
         <v>217</v>
       </c>
       <c r="B223" s="4" t="s">
         <v>439</v>
       </c>
       <c r="C223" s="14" t="s">
         <v>440</v>
       </c>
       <c r="D223" s="7">
-        <v>134050</v>
+        <v>78430</v>
       </c>
     </row>
     <row r="224" spans="1:4" outlineLevel="1">
       <c r="A224" s="9">
         <v>218</v>
       </c>
       <c r="B224" s="4" t="s">
         <v>441</v>
       </c>
       <c r="C224" s="14" t="s">
         <v>442</v>
       </c>
       <c r="D224" s="7">
-        <v>134050</v>
+        <v>112654</v>
       </c>
     </row>
     <row r="225" spans="1:4" outlineLevel="1">
       <c r="A225" s="9">
         <v>219</v>
       </c>
       <c r="B225" s="4" t="s">
         <v>443</v>
       </c>
       <c r="C225" s="14" t="s">
         <v>444</v>
       </c>
       <c r="D225" s="7">
-        <v>153300</v>
+        <v>78430</v>
       </c>
     </row>
     <row r="226" spans="1:4" outlineLevel="1">
       <c r="A226" s="9">
         <v>220</v>
       </c>
       <c r="B226" s="4" t="s">
         <v>445</v>
       </c>
       <c r="C226" s="14" t="s">
         <v>446</v>
       </c>
       <c r="D226" s="7">
-        <v>156860</v>
+        <v>112654</v>
       </c>
     </row>
     <row r="227" spans="1:4" outlineLevel="1">
       <c r="A227" s="9">
         <v>221</v>
       </c>
       <c r="B227" s="4" t="s">
         <v>447</v>
       </c>
       <c r="C227" s="14" t="s">
         <v>448</v>
       </c>
       <c r="D227" s="7">
-        <v>153300</v>
+        <v>78430</v>
       </c>
     </row>
     <row r="228" spans="1:4" outlineLevel="1">
       <c r="A228" s="9">
         <v>222</v>
       </c>
       <c r="B228" s="4" t="s">
         <v>449</v>
       </c>
       <c r="C228" s="14" t="s">
         <v>450</v>
       </c>
       <c r="D228" s="7">
-        <v>156860</v>
+        <v>78430</v>
       </c>
     </row>
     <row r="229" spans="1:4" outlineLevel="1">
       <c r="A229" s="9">
         <v>223</v>
       </c>
       <c r="B229" s="4" t="s">
         <v>451</v>
       </c>
       <c r="C229" s="14" t="s">
         <v>452</v>
       </c>
       <c r="D229" s="7">
-        <v>73085</v>
+        <v>203565</v>
       </c>
     </row>
     <row r="230" spans="1:4" outlineLevel="1">
       <c r="A230" s="9">
         <v>224</v>
       </c>
       <c r="B230" s="4" t="s">
         <v>453</v>
       </c>
       <c r="C230" s="14" t="s">
         <v>454</v>
       </c>
       <c r="D230" s="7">
-        <v>73085</v>
+        <v>203565</v>
       </c>
     </row>
     <row r="231" spans="1:4" outlineLevel="1">
       <c r="A231" s="9">
         <v>225</v>
       </c>
       <c r="B231" s="4" t="s">
         <v>455</v>
       </c>
       <c r="C231" s="14" t="s">
         <v>456</v>
       </c>
       <c r="D231" s="7">
-        <v>73085</v>
+        <v>203565</v>
       </c>
     </row>
     <row r="232" spans="1:4" outlineLevel="1">
       <c r="A232" s="9">
         <v>226</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>457</v>
       </c>
       <c r="C232" s="14" t="s">
         <v>458</v>
       </c>
       <c r="D232" s="7">
-        <v>73085</v>
+        <v>203565</v>
       </c>
     </row>
     <row r="233" spans="1:4" outlineLevel="1">
       <c r="A233" s="9">
         <v>227</v>
       </c>
       <c r="B233" s="4" t="s">
         <v>459</v>
       </c>
       <c r="C233" s="14" t="s">
         <v>460</v>
       </c>
       <c r="D233" s="7">
-        <v>73085</v>
+        <v>203565</v>
       </c>
     </row>
     <row r="234" spans="1:4" outlineLevel="1">
       <c r="A234" s="9">
         <v>228</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>461</v>
       </c>
       <c r="C234" s="14" t="s">
         <v>462</v>
       </c>
       <c r="D234" s="7">
-        <v>73085</v>
+        <v>203565</v>
       </c>
     </row>
     <row r="235" spans="1:4" outlineLevel="1">
       <c r="A235" s="9">
         <v>229</v>
       </c>
       <c r="B235" s="4" t="s">
         <v>463</v>
       </c>
       <c r="C235" s="14" t="s">
         <v>464</v>
       </c>
       <c r="D235" s="7">
-        <v>78430</v>
+        <v>215330</v>
       </c>
     </row>
     <row r="236" spans="1:4" outlineLevel="1">
       <c r="A236" s="9">
         <v>230</v>
       </c>
       <c r="B236" s="4" t="s">
         <v>465</v>
       </c>
       <c r="C236" s="14" t="s">
         <v>466</v>
       </c>
       <c r="D236" s="7">
-        <v>100890</v>
+        <v>215330</v>
       </c>
     </row>
     <row r="237" spans="1:4" outlineLevel="1">
       <c r="A237" s="9">
         <v>231</v>
       </c>
       <c r="B237" s="4" t="s">
         <v>467</v>
       </c>
       <c r="C237" s="14" t="s">
         <v>468</v>
       </c>
       <c r="D237" s="7">
-        <v>78430</v>
+        <v>272725</v>
       </c>
     </row>
     <row r="238" spans="1:4" outlineLevel="1">
       <c r="A238" s="9">
         <v>232</v>
       </c>
       <c r="B238" s="4" t="s">
         <v>469</v>
       </c>
       <c r="C238" s="14" t="s">
         <v>470</v>
       </c>
       <c r="D238" s="7">
-        <v>100890</v>
+        <v>279855</v>
       </c>
     </row>
     <row r="239" spans="1:4" outlineLevel="1">
       <c r="A239" s="9">
         <v>233</v>
       </c>
       <c r="B239" s="4" t="s">
         <v>471</v>
       </c>
       <c r="C239" s="14" t="s">
         <v>472</v>
       </c>
       <c r="D239" s="7">
-        <v>78430</v>
+        <v>303030</v>
       </c>
     </row>
     <row r="240" spans="1:4" outlineLevel="1">
       <c r="A240" s="9">
         <v>234</v>
       </c>
       <c r="B240" s="4" t="s">
         <v>473</v>
       </c>
       <c r="C240" s="14" t="s">
         <v>474</v>
       </c>
       <c r="D240" s="7">
-        <v>112654</v>
+        <v>303025</v>
       </c>
     </row>
     <row r="241" spans="1:4" outlineLevel="1">
       <c r="A241" s="9">
         <v>235</v>
       </c>
       <c r="B241" s="4" t="s">
         <v>475</v>
       </c>
       <c r="C241" s="14" t="s">
         <v>476</v>
       </c>
       <c r="D241" s="7">
-        <v>78430</v>
+        <v>107608</v>
       </c>
     </row>
     <row r="242" spans="1:4" outlineLevel="1">
       <c r="A242" s="9">
         <v>236</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>477</v>
       </c>
       <c r="C242" s="14" t="s">
         <v>478</v>
       </c>
       <c r="D242" s="7">
-        <v>112654</v>
+        <v>82063</v>
       </c>
     </row>
     <row r="243" spans="1:4" outlineLevel="1">
       <c r="A243" s="9">
         <v>237</v>
       </c>
       <c r="B243" s="4" t="s">
         <v>479</v>
       </c>
       <c r="C243" s="14" t="s">
         <v>480</v>
       </c>
       <c r="D243" s="7">
-        <v>78430</v>
+        <v>109597</v>
       </c>
     </row>
     <row r="244" spans="1:4" outlineLevel="1">
       <c r="A244" s="9">
         <v>238</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>481</v>
       </c>
       <c r="C244" s="14" t="s">
         <v>482</v>
       </c>
       <c r="D244" s="7">
-        <v>78430</v>
+        <v>84052</v>
       </c>
     </row>
     <row r="245" spans="1:4" outlineLevel="1">
       <c r="A245" s="9">
         <v>239</v>
       </c>
       <c r="B245" s="4" t="s">
         <v>483</v>
       </c>
       <c r="C245" s="14" t="s">
         <v>484</v>
       </c>
       <c r="D245" s="7">
-        <v>203565</v>
+        <v>111752</v>
       </c>
     </row>
     <row r="246" spans="1:4" outlineLevel="1">
       <c r="A246" s="9">
         <v>240</v>
       </c>
       <c r="B246" s="4" t="s">
         <v>485</v>
       </c>
       <c r="C246" s="14" t="s">
         <v>486</v>
       </c>
       <c r="D246" s="7">
-        <v>203565</v>
+        <v>86207</v>
       </c>
     </row>
     <row r="247" spans="1:4" outlineLevel="1">
       <c r="A247" s="9">
         <v>241</v>
       </c>
       <c r="B247" s="4" t="s">
         <v>487</v>
       </c>
       <c r="C247" s="14" t="s">
         <v>488</v>
       </c>
       <c r="D247" s="7">
-        <v>203565</v>
+        <v>90281</v>
       </c>
     </row>
     <row r="248" spans="1:4" outlineLevel="1">
       <c r="A248" s="9">
         <v>242</v>
       </c>
       <c r="B248" s="4" t="s">
         <v>489</v>
       </c>
       <c r="C248" s="14" t="s">
         <v>490</v>
       </c>
       <c r="D248" s="7">
-        <v>203565</v>
+        <v>64736</v>
       </c>
     </row>
     <row r="249" spans="1:4" outlineLevel="1">
       <c r="A249" s="9">
         <v>243</v>
       </c>
       <c r="B249" s="4" t="s">
         <v>491</v>
       </c>
       <c r="C249" s="14" t="s">
         <v>492</v>
       </c>
       <c r="D249" s="7">
-        <v>203565</v>
+        <v>92072</v>
       </c>
     </row>
     <row r="250" spans="1:4" outlineLevel="1">
       <c r="A250" s="9">
         <v>244</v>
       </c>
       <c r="B250" s="4" t="s">
         <v>493</v>
       </c>
       <c r="C250" s="14" t="s">
         <v>494</v>
       </c>
       <c r="D250" s="7">
-        <v>203565</v>
+        <v>66527</v>
       </c>
     </row>
     <row r="251" spans="1:4" outlineLevel="1">
       <c r="A251" s="9">
         <v>245</v>
       </c>
       <c r="B251" s="4" t="s">
         <v>495</v>
       </c>
       <c r="C251" s="14" t="s">
         <v>496</v>
       </c>
       <c r="D251" s="7">
-        <v>215330</v>
+        <v>94519</v>
       </c>
     </row>
     <row r="252" spans="1:4" outlineLevel="1">
       <c r="A252" s="9">
         <v>246</v>
       </c>
       <c r="B252" s="4" t="s">
         <v>497</v>
       </c>
       <c r="C252" s="14" t="s">
         <v>498</v>
       </c>
       <c r="D252" s="7">
-        <v>215330</v>
+        <v>68974</v>
       </c>
     </row>
     <row r="253" spans="1:4" outlineLevel="1">
       <c r="A253" s="9">
         <v>247</v>
       </c>
       <c r="B253" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C253" s="14" t="s">
         <v>500</v>
       </c>
       <c r="D253" s="7">
-        <v>272725</v>
+        <v>83685</v>
       </c>
     </row>
     <row r="254" spans="1:4" outlineLevel="1">
       <c r="A254" s="9">
         <v>248</v>
       </c>
       <c r="B254" s="4" t="s">
         <v>501</v>
       </c>
       <c r="C254" s="14" t="s">
         <v>502</v>
       </c>
       <c r="D254" s="7">
-        <v>279855</v>
+        <v>58140</v>
       </c>
     </row>
     <row r="255" spans="1:4" outlineLevel="1">
       <c r="A255" s="9">
         <v>249</v>
       </c>
       <c r="B255" s="4" t="s">
         <v>503</v>
       </c>
       <c r="C255" s="14" t="s">
         <v>504</v>
       </c>
       <c r="D255" s="7">
-        <v>303030</v>
+        <v>85464</v>
       </c>
     </row>
     <row r="256" spans="1:4" outlineLevel="1">
       <c r="A256" s="9">
         <v>250</v>
       </c>
       <c r="B256" s="4" t="s">
         <v>505</v>
       </c>
       <c r="C256" s="14" t="s">
         <v>506</v>
       </c>
       <c r="D256" s="7">
-        <v>303025</v>
+        <v>59919</v>
       </c>
     </row>
     <row r="257" spans="1:4" outlineLevel="1">
       <c r="A257" s="9">
         <v>251</v>
       </c>
       <c r="B257" s="4" t="s">
         <v>507</v>
       </c>
       <c r="C257" s="14" t="s">
         <v>508</v>
       </c>
       <c r="D257" s="7">
-        <v>107608</v>
+        <v>145354</v>
       </c>
     </row>
     <row r="258" spans="1:4" outlineLevel="1">
       <c r="A258" s="9">
         <v>252</v>
       </c>
       <c r="B258" s="4" t="s">
         <v>509</v>
       </c>
       <c r="C258" s="14" t="s">
         <v>510</v>
       </c>
       <c r="D258" s="7">
-        <v>82063</v>
+        <v>159707</v>
       </c>
     </row>
     <row r="259" spans="1:4" outlineLevel="1">
       <c r="A259" s="9">
         <v>253</v>
       </c>
       <c r="B259" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C259" s="14" t="s">
         <v>512</v>
       </c>
       <c r="D259" s="7">
-        <v>109597</v>
+        <v>161834</v>
       </c>
     </row>
     <row r="260" spans="1:4" outlineLevel="1">
       <c r="A260" s="9">
         <v>254</v>
       </c>
       <c r="B260" s="4" t="s">
         <v>513</v>
       </c>
       <c r="C260" s="14" t="s">
         <v>514</v>
       </c>
       <c r="D260" s="7">
-        <v>84052</v>
+        <v>137887</v>
       </c>
     </row>
     <row r="261" spans="1:4" outlineLevel="1">
       <c r="A261" s="9">
         <v>255</v>
       </c>
       <c r="B261" s="4" t="s">
         <v>515</v>
       </c>
       <c r="C261" s="14" t="s">
         <v>516</v>
       </c>
       <c r="D261" s="7">
-        <v>111752</v>
+        <v>140054</v>
       </c>
     </row>
     <row r="262" spans="1:4" outlineLevel="1">
       <c r="A262" s="9">
         <v>256</v>
       </c>
       <c r="B262" s="4" t="s">
         <v>517</v>
       </c>
       <c r="C262" s="14" t="s">
         <v>518</v>
       </c>
       <c r="D262" s="7">
-        <v>86207</v>
+        <v>142614</v>
       </c>
     </row>
     <row r="263" spans="1:4" outlineLevel="1">
       <c r="A263" s="9">
         <v>257</v>
       </c>
       <c r="B263" s="4" t="s">
         <v>519</v>
       </c>
       <c r="C263" s="14" t="s">
         <v>520</v>
       </c>
       <c r="D263" s="7">
-        <v>90281</v>
+        <v>144742</v>
       </c>
     </row>
     <row r="264" spans="1:4" outlineLevel="1">
       <c r="A264" s="9">
         <v>258</v>
       </c>
       <c r="B264" s="4" t="s">
         <v>521</v>
       </c>
       <c r="C264" s="14" t="s">
         <v>522</v>
       </c>
       <c r="D264" s="7">
-        <v>64736</v>
+        <v>157908</v>
       </c>
     </row>
     <row r="265" spans="1:4" outlineLevel="1">
       <c r="A265" s="9">
         <v>259</v>
       </c>
       <c r="B265" s="4" t="s">
         <v>523</v>
       </c>
       <c r="C265" s="14" t="s">
         <v>524</v>
       </c>
       <c r="D265" s="7">
-        <v>92072</v>
+        <v>130641</v>
       </c>
     </row>
     <row r="266" spans="1:4" outlineLevel="1">
       <c r="A266" s="9">
         <v>260</v>
       </c>
       <c r="B266" s="4" t="s">
         <v>525</v>
       </c>
       <c r="C266" s="14" t="s">
         <v>526</v>
       </c>
       <c r="D266" s="7">
-        <v>66527</v>
+        <v>132768</v>
       </c>
     </row>
     <row r="267" spans="1:4" outlineLevel="1">
       <c r="A267" s="9">
         <v>261</v>
       </c>
       <c r="B267" s="4" t="s">
         <v>527</v>
       </c>
       <c r="C267" s="14" t="s">
         <v>528</v>
       </c>
       <c r="D267" s="7">
-        <v>94519</v>
+        <v>108821</v>
       </c>
     </row>
     <row r="268" spans="1:4" outlineLevel="1">
       <c r="A268" s="9">
         <v>262</v>
       </c>
       <c r="B268" s="4" t="s">
         <v>529</v>
       </c>
       <c r="C268" s="14" t="s">
         <v>530</v>
       </c>
       <c r="D268" s="7">
-        <v>68974</v>
+        <v>110988</v>
       </c>
     </row>
     <row r="269" spans="1:4" outlineLevel="1">
       <c r="A269" s="9">
         <v>263</v>
       </c>
       <c r="B269" s="4" t="s">
         <v>531</v>
       </c>
       <c r="C269" s="14" t="s">
         <v>532</v>
       </c>
       <c r="D269" s="7">
-        <v>83685</v>
+        <v>113548</v>
       </c>
     </row>
     <row r="270" spans="1:4" outlineLevel="1">
       <c r="A270" s="9">
         <v>264</v>
       </c>
       <c r="B270" s="4" t="s">
         <v>533</v>
       </c>
       <c r="C270" s="14" t="s">
         <v>534</v>
       </c>
       <c r="D270" s="7">
-        <v>58140</v>
+        <v>115676</v>
       </c>
     </row>
     <row r="271" spans="1:4" outlineLevel="1">
       <c r="A271" s="9">
         <v>265</v>
       </c>
       <c r="B271" s="4" t="s">
         <v>535</v>
       </c>
       <c r="C271" s="14" t="s">
         <v>536</v>
       </c>
       <c r="D271" s="7">
-        <v>85464</v>
+        <v>194069</v>
       </c>
     </row>
     <row r="272" spans="1:4" outlineLevel="1">
       <c r="A272" s="9">
         <v>266</v>
       </c>
       <c r="B272" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C272" s="14" t="s">
         <v>538</v>
       </c>
       <c r="D272" s="7">
-        <v>59919</v>
+        <v>196237</v>
       </c>
     </row>
     <row r="273" spans="1:4" outlineLevel="1">
       <c r="A273" s="9">
         <v>267</v>
       </c>
       <c r="B273" s="4" t="s">
         <v>539</v>
       </c>
       <c r="C273" s="14" t="s">
         <v>540</v>
       </c>
       <c r="D273" s="7">
-        <v>145354</v>
+        <v>130997</v>
       </c>
     </row>
     <row r="274" spans="1:4" outlineLevel="1">
-      <c r="A274" s="9">
-[...2 lines deleted...]
-      <c r="B274" s="4" t="s">
+      <c r="A274" s="10" t="s">
         <v>541</v>
       </c>
-      <c r="C274" s="14" t="s">
+      <c r="B274" s="0"/>
+      <c r="C274" s="12"/>
+      <c r="D274" s="5"/>
+    </row>
+    <row r="275" spans="1:4" outlineLevel="2">
+      <c r="A275" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B275" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C275" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D275" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4" outlineLevel="2">
+      <c r="A276" s="9">
+        <v>1</v>
+      </c>
+      <c r="B276" s="4" t="s">
         <v>542</v>
       </c>
-      <c r="D274" s="7">
-[...7 lines deleted...]
-      <c r="B275" s="4" t="s">
+      <c r="C276" s="14" t="s">
         <v>543</v>
       </c>
-      <c r="C275" s="14" t="s">
+      <c r="D276" s="7">
+        <v>71100</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4" outlineLevel="2">
+      <c r="A277" s="9">
+        <v>2</v>
+      </c>
+      <c r="B277" s="4" t="s">
         <v>544</v>
       </c>
-      <c r="D275" s="7">
-[...7 lines deleted...]
-      <c r="B276" s="4" t="s">
+      <c r="C277" s="14" t="s">
         <v>545</v>
       </c>
-      <c r="C276" s="14" t="s">
+      <c r="D277" s="7">
+        <v>44300</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4" outlineLevel="2">
+      <c r="A278" s="9">
+        <v>3</v>
+      </c>
+      <c r="B278" s="4" t="s">
         <v>546</v>
       </c>
-      <c r="D276" s="7">
-[...7 lines deleted...]
-      <c r="B277" s="4" t="s">
+      <c r="C278" s="14" t="s">
         <v>547</v>
       </c>
-      <c r="C277" s="14" t="s">
+      <c r="D278" s="7">
+        <v>44300</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4" outlineLevel="2">
+      <c r="A279" s="9">
+        <v>4</v>
+      </c>
+      <c r="B279" s="4" t="s">
         <v>548</v>
       </c>
-      <c r="D277" s="7">
-[...7 lines deleted...]
-      <c r="B278" s="4" t="s">
+      <c r="C279" s="14" t="s">
         <v>549</v>
       </c>
-      <c r="C278" s="14" t="s">
+      <c r="D279" s="7">
+        <v>55200</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4" outlineLevel="2">
+      <c r="A280" s="9">
+        <v>5</v>
+      </c>
+      <c r="B280" s="4" t="s">
         <v>550</v>
       </c>
-      <c r="D278" s="7">
-[...7 lines deleted...]
-      <c r="B279" s="4" t="s">
+      <c r="C280" s="14" t="s">
         <v>551</v>
       </c>
-      <c r="C279" s="14" t="s">
+      <c r="D280" s="7">
+        <v>55200</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4" outlineLevel="2">
+      <c r="A281" s="9">
+        <v>6</v>
+      </c>
+      <c r="B281" s="4" t="s">
         <v>552</v>
       </c>
-      <c r="D279" s="7">
-[...7 lines deleted...]
-      <c r="B280" s="4" t="s">
+      <c r="C281" s="14" t="s">
         <v>553</v>
       </c>
-      <c r="C280" s="14" t="s">
+      <c r="D281" s="7">
+        <v>963900</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4" outlineLevel="2">
+      <c r="A282" s="9">
+        <v>7</v>
+      </c>
+      <c r="B282" s="4" t="s">
         <v>554</v>
       </c>
-      <c r="D280" s="7">
-[...7 lines deleted...]
-      <c r="B281" s="4" t="s">
+      <c r="C282" s="14" t="s">
         <v>555</v>
       </c>
-      <c r="C281" s="14" t="s">
+      <c r="D282" s="7">
+        <v>107100</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4" outlineLevel="2">
+      <c r="A283" s="9">
+        <v>8</v>
+      </c>
+      <c r="B283" s="4" t="s">
         <v>556</v>
       </c>
-      <c r="D281" s="7">
-[...7 lines deleted...]
-      <c r="B282" s="4" t="s">
+      <c r="C283" s="14" t="s">
         <v>557</v>
       </c>
-      <c r="C282" s="14" t="s">
+      <c r="D283" s="7">
+        <v>107100</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4" outlineLevel="2">
+      <c r="A284" s="9">
+        <v>9</v>
+      </c>
+      <c r="B284" s="4" t="s">
         <v>558</v>
       </c>
-      <c r="D282" s="7">
-[...7 lines deleted...]
-      <c r="B283" s="4" t="s">
+      <c r="C284" s="14" t="s">
         <v>559</v>
       </c>
-      <c r="C283" s="14" t="s">
+      <c r="D284" s="7">
+        <v>120000</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4" outlineLevel="2">
+      <c r="A285" s="9">
+        <v>10</v>
+      </c>
+      <c r="B285" s="4" t="s">
         <v>560</v>
       </c>
-      <c r="D283" s="7">
-[...7 lines deleted...]
-      <c r="B284" s="4" t="s">
+      <c r="C285" s="14" t="s">
         <v>561</v>
       </c>
-      <c r="C284" s="14" t="s">
+      <c r="D285" s="7">
+        <v>111200</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4" outlineLevel="2">
+      <c r="A286" s="9">
+        <v>11</v>
+      </c>
+      <c r="B286" s="4" t="s">
         <v>562</v>
       </c>
-      <c r="D284" s="7">
-[...7 lines deleted...]
-      <c r="B285" s="4" t="s">
+      <c r="C286" s="14" t="s">
         <v>563</v>
       </c>
-      <c r="C285" s="14" t="s">
+      <c r="D286" s="7">
+        <v>94900</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4" outlineLevel="2">
+      <c r="A287" s="9">
+        <v>12</v>
+      </c>
+      <c r="B287" s="4" t="s">
         <v>564</v>
       </c>
-      <c r="D285" s="7">
-[...7 lines deleted...]
-      <c r="B286" s="4" t="s">
+      <c r="C287" s="14" t="s">
         <v>565</v>
       </c>
-      <c r="C286" s="14" t="s">
+      <c r="D287" s="7">
+        <v>111200</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4" outlineLevel="2">
+      <c r="A288" s="9">
+        <v>13</v>
+      </c>
+      <c r="B288" s="4" t="s">
         <v>566</v>
       </c>
-      <c r="D286" s="7">
-[...7 lines deleted...]
-      <c r="B287" s="4" t="s">
+      <c r="C288" s="14" t="s">
         <v>567</v>
       </c>
-      <c r="C287" s="14" t="s">
+      <c r="D288" s="7">
+        <v>193000</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4" outlineLevel="2">
+      <c r="A289" s="9">
+        <v>14</v>
+      </c>
+      <c r="B289" s="4" t="s">
         <v>568</v>
       </c>
-      <c r="D287" s="7">
-[...7 lines deleted...]
-      <c r="B288" s="4" t="s">
+      <c r="C289" s="14" t="s">
         <v>569</v>
       </c>
-      <c r="C288" s="14" t="s">
+      <c r="D289" s="7">
+        <v>193000</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4" outlineLevel="2">
+      <c r="A290" s="9">
+        <v>15</v>
+      </c>
+      <c r="B290" s="4" t="s">
         <v>570</v>
       </c>
-      <c r="D288" s="7">
-[...7 lines deleted...]
-      <c r="B289" s="4" t="s">
+      <c r="C290" s="14" t="s">
         <v>571</v>
       </c>
-      <c r="C289" s="14" t="s">
+      <c r="D290" s="7">
+        <v>185000</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4" outlineLevel="2">
+      <c r="A291" s="9">
+        <v>16</v>
+      </c>
+      <c r="B291" s="4" t="s">
         <v>572</v>
       </c>
-      <c r="D289" s="7">
-[...4 lines deleted...]
-      <c r="A290" s="10" t="s">
+      <c r="C291" s="14" t="s">
         <v>573</v>
       </c>
-      <c r="B290"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="D291" s="7">
+        <v>188000</v>
       </c>
     </row>
     <row r="292" spans="1:4" outlineLevel="2">
       <c r="A292" s="9">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B292" s="4" t="s">
         <v>574</v>
       </c>
       <c r="C292" s="14" t="s">
         <v>575</v>
       </c>
       <c r="D292" s="7">
-        <v>71100</v>
+        <v>215000</v>
       </c>
     </row>
     <row r="293" spans="1:4" outlineLevel="2">
       <c r="A293" s="9">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="B293" s="4" t="s">
         <v>576</v>
       </c>
       <c r="C293" s="14" t="s">
         <v>577</v>
       </c>
       <c r="D293" s="7">
-        <v>44300</v>
+        <v>160000</v>
       </c>
     </row>
     <row r="294" spans="1:4" outlineLevel="2">
       <c r="A294" s="9">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="B294" s="4" t="s">
         <v>578</v>
       </c>
       <c r="C294" s="14" t="s">
         <v>579</v>
       </c>
       <c r="D294" s="7">
-        <v>44300</v>
+        <v>208000</v>
       </c>
     </row>
     <row r="295" spans="1:4" outlineLevel="2">
       <c r="A295" s="9">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="B295" s="4" t="s">
         <v>580</v>
       </c>
       <c r="C295" s="14" t="s">
         <v>581</v>
       </c>
       <c r="D295" s="7">
-        <v>55200</v>
+        <v>156000</v>
       </c>
     </row>
     <row r="296" spans="1:4" outlineLevel="2">
       <c r="A296" s="9">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="B296" s="4" t="s">
         <v>582</v>
       </c>
       <c r="C296" s="14" t="s">
         <v>583</v>
       </c>
       <c r="D296" s="7">
-        <v>55200</v>
+        <v>204000</v>
       </c>
     </row>
     <row r="297" spans="1:4" outlineLevel="2">
       <c r="A297" s="9">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="B297" s="4" t="s">
         <v>584</v>
       </c>
       <c r="C297" s="14" t="s">
         <v>585</v>
       </c>
       <c r="D297" s="7">
-        <v>963900</v>
+        <v>340000</v>
       </c>
     </row>
     <row r="298" spans="1:4" outlineLevel="2">
       <c r="A298" s="9">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="B298" s="4" t="s">
         <v>586</v>
       </c>
       <c r="C298" s="14" t="s">
         <v>587</v>
       </c>
       <c r="D298" s="7">
-        <v>107100</v>
+        <v>59980</v>
       </c>
     </row>
     <row r="299" spans="1:4" outlineLevel="2">
       <c r="A299" s="9">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="B299" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C299" s="14" t="s">
         <v>589</v>
       </c>
       <c r="D299" s="7">
-        <v>107100</v>
+        <v>59980</v>
       </c>
     </row>
     <row r="300" spans="1:4" outlineLevel="2">
       <c r="A300" s="9">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="B300" s="4" t="s">
         <v>590</v>
       </c>
       <c r="C300" s="14" t="s">
         <v>591</v>
       </c>
       <c r="D300" s="7">
-        <v>120000</v>
+        <v>62400</v>
       </c>
     </row>
     <row r="301" spans="1:4" outlineLevel="2">
       <c r="A301" s="9">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="B301" s="4" t="s">
         <v>592</v>
       </c>
       <c r="C301" s="14" t="s">
         <v>593</v>
       </c>
       <c r="D301" s="7">
-        <v>111200</v>
+        <v>47500</v>
       </c>
     </row>
     <row r="302" spans="1:4" outlineLevel="2">
       <c r="A302" s="9">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="B302" s="4" t="s">
         <v>594</v>
       </c>
       <c r="C302" s="14" t="s">
         <v>595</v>
       </c>
       <c r="D302" s="7">
-        <v>94900</v>
+        <v>47500</v>
       </c>
     </row>
     <row r="303" spans="1:4" outlineLevel="2">
       <c r="A303" s="9">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="B303" s="4" t="s">
         <v>596</v>
       </c>
       <c r="C303" s="14" t="s">
         <v>597</v>
       </c>
       <c r="D303" s="7">
-        <v>111200</v>
+        <v>55600</v>
       </c>
     </row>
     <row r="304" spans="1:4" outlineLevel="2">
       <c r="A304" s="9">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="B304" s="4" t="s">
         <v>598</v>
       </c>
       <c r="C304" s="14" t="s">
         <v>599</v>
       </c>
       <c r="D304" s="7">
-        <v>193000</v>
+        <v>154300</v>
       </c>
     </row>
     <row r="305" spans="1:4" outlineLevel="2">
       <c r="A305" s="9">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="B305" s="4" t="s">
         <v>600</v>
       </c>
       <c r="C305" s="14" t="s">
         <v>601</v>
       </c>
       <c r="D305" s="7">
-        <v>185000</v>
+        <v>209018</v>
       </c>
     </row>
     <row r="306" spans="1:4" outlineLevel="2">
       <c r="A306" s="9">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="B306" s="4" t="s">
         <v>602</v>
       </c>
       <c r="C306" s="14" t="s">
         <v>603</v>
       </c>
       <c r="D306" s="7">
-        <v>188000</v>
+        <v>376023</v>
       </c>
     </row>
     <row r="307" spans="1:4" outlineLevel="2">
       <c r="A307" s="9">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="B307" s="4" t="s">
         <v>604</v>
       </c>
       <c r="C307" s="14" t="s">
         <v>605</v>
       </c>
       <c r="D307" s="7">
-        <v>215000</v>
+        <v>347422</v>
       </c>
     </row>
     <row r="308" spans="1:4" outlineLevel="2">
       <c r="A308" s="9">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="B308" s="4" t="s">
         <v>606</v>
       </c>
       <c r="C308" s="14" t="s">
         <v>607</v>
       </c>
       <c r="D308" s="7">
-        <v>160000</v>
+        <v>211018</v>
       </c>
     </row>
     <row r="309" spans="1:4" outlineLevel="2">
       <c r="A309" s="9">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="B309" s="4" t="s">
         <v>608</v>
       </c>
       <c r="C309" s="14" t="s">
         <v>609</v>
       </c>
       <c r="D309" s="7">
-        <v>208000</v>
+        <v>338956</v>
       </c>
     </row>
     <row r="310" spans="1:4" outlineLevel="2">
       <c r="A310" s="9">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="B310" s="4" t="s">
         <v>610</v>
       </c>
       <c r="C310" s="14" t="s">
         <v>611</v>
       </c>
       <c r="D310" s="7">
-        <v>156000</v>
+        <v>48500</v>
       </c>
     </row>
     <row r="311" spans="1:4" outlineLevel="2">
       <c r="A311" s="9">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="B311" s="4" t="s">
         <v>612</v>
       </c>
       <c r="C311" s="14" t="s">
         <v>613</v>
       </c>
       <c r="D311" s="7">
-        <v>204000</v>
+        <v>170093</v>
       </c>
     </row>
     <row r="312" spans="1:4" outlineLevel="2">
       <c r="A312" s="9">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="B312" s="4" t="s">
         <v>614</v>
       </c>
       <c r="C312" s="14" t="s">
         <v>615</v>
       </c>
       <c r="D312" s="7">
-        <v>340000</v>
+        <v>108493</v>
       </c>
     </row>
     <row r="313" spans="1:4" outlineLevel="2">
       <c r="A313" s="9">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="B313" s="4" t="s">
         <v>616</v>
       </c>
       <c r="C313" s="14" t="s">
         <v>617</v>
       </c>
       <c r="D313" s="7">
-        <v>70810</v>
+        <v>123893</v>
       </c>
     </row>
     <row r="314" spans="1:4" outlineLevel="2">
       <c r="A314" s="9">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="B314" s="4" t="s">
         <v>618</v>
       </c>
       <c r="C314" s="14" t="s">
         <v>619</v>
       </c>
       <c r="D314" s="7">
-        <v>70810</v>
+        <v>154693</v>
       </c>
     </row>
     <row r="315" spans="1:4" outlineLevel="2">
       <c r="A315" s="9">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="B315" s="4" t="s">
         <v>620</v>
       </c>
       <c r="C315" s="14" t="s">
         <v>621</v>
       </c>
       <c r="D315" s="7">
-        <v>81750</v>
+        <v>108493</v>
       </c>
     </row>
     <row r="316" spans="1:4" outlineLevel="2">
       <c r="A316" s="9">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="B316" s="4" t="s">
         <v>622</v>
       </c>
       <c r="C316" s="14" t="s">
         <v>623</v>
       </c>
       <c r="D316" s="7">
-        <v>81750</v>
+        <v>69993</v>
       </c>
     </row>
     <row r="317" spans="1:4" outlineLevel="2">
       <c r="A317" s="9">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="B317" s="4" t="s">
         <v>624</v>
       </c>
       <c r="C317" s="14" t="s">
         <v>625</v>
       </c>
       <c r="D317" s="7">
-        <v>62400</v>
+        <v>62293</v>
       </c>
     </row>
     <row r="318" spans="1:4" outlineLevel="2">
       <c r="A318" s="9">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="B318" s="4" t="s">
         <v>626</v>
       </c>
       <c r="C318" s="14" t="s">
         <v>627</v>
       </c>
       <c r="D318" s="7">
-        <v>47500</v>
+        <v>124575</v>
       </c>
     </row>
     <row r="319" spans="1:4" outlineLevel="2">
       <c r="A319" s="9">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="B319" s="4" t="s">
         <v>628</v>
       </c>
       <c r="C319" s="14" t="s">
         <v>629</v>
       </c>
       <c r="D319" s="7">
-        <v>47500</v>
+        <v>124492</v>
       </c>
     </row>
     <row r="320" spans="1:4" outlineLevel="2">
       <c r="A320" s="9">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="B320" s="4" t="s">
         <v>630</v>
       </c>
       <c r="C320" s="14" t="s">
         <v>631</v>
       </c>
       <c r="D320" s="7">
-        <v>55600</v>
+        <v>139343</v>
       </c>
     </row>
     <row r="321" spans="1:4" outlineLevel="2">
       <c r="A321" s="9">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="B321" s="4" t="s">
         <v>632</v>
       </c>
       <c r="C321" s="14" t="s">
         <v>633</v>
       </c>
       <c r="D321" s="7">
-        <v>154300</v>
+        <v>95426</v>
       </c>
     </row>
     <row r="322" spans="1:4" outlineLevel="2">
       <c r="A322" s="9">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="B322" s="4" t="s">
         <v>634</v>
       </c>
       <c r="C322" s="14" t="s">
         <v>635</v>
       </c>
       <c r="D322" s="7">
-        <v>209018</v>
+        <v>180675</v>
       </c>
     </row>
     <row r="323" spans="1:4" outlineLevel="2">
       <c r="A323" s="9">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="B323" s="4" t="s">
         <v>636</v>
       </c>
       <c r="C323" s="14" t="s">
         <v>637</v>
       </c>
       <c r="D323" s="7">
-        <v>376023</v>
+        <v>112432</v>
       </c>
     </row>
     <row r="324" spans="1:4" outlineLevel="2">
       <c r="A324" s="9">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="B324" s="4" t="s">
         <v>638</v>
       </c>
       <c r="C324" s="14" t="s">
         <v>639</v>
       </c>
       <c r="D324" s="7">
-        <v>347422</v>
+        <v>46500</v>
       </c>
     </row>
     <row r="325" spans="1:4" outlineLevel="2">
       <c r="A325" s="9">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="B325" s="4" t="s">
         <v>640</v>
       </c>
       <c r="C325" s="14" t="s">
         <v>641</v>
       </c>
       <c r="D325" s="7">
-        <v>211018</v>
+        <v>46500</v>
       </c>
     </row>
     <row r="326" spans="1:4" outlineLevel="2">
       <c r="A326" s="9">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="B326" s="4" t="s">
         <v>642</v>
       </c>
       <c r="C326" s="14" t="s">
         <v>643</v>
       </c>
       <c r="D326" s="7">
-        <v>338956</v>
+        <v>46500</v>
       </c>
     </row>
     <row r="327" spans="1:4" outlineLevel="2">
       <c r="A327" s="9">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="B327" s="4" t="s">
         <v>644</v>
       </c>
       <c r="C327" s="14" t="s">
         <v>645</v>
       </c>
       <c r="D327" s="7">
-        <v>48500</v>
+        <v>46500</v>
       </c>
     </row>
     <row r="328" spans="1:4" outlineLevel="2">
       <c r="A328" s="9">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="B328" s="4" t="s">
         <v>646</v>
       </c>
       <c r="C328" s="14" t="s">
         <v>647</v>
       </c>
       <c r="D328" s="7">
-        <v>170093</v>
+        <v>46500</v>
       </c>
     </row>
     <row r="329" spans="1:4" outlineLevel="2">
       <c r="A329" s="9">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="B329" s="4" t="s">
         <v>648</v>
       </c>
       <c r="C329" s="14" t="s">
         <v>649</v>
       </c>
       <c r="D329" s="7">
-        <v>108493</v>
+        <v>46500</v>
       </c>
     </row>
     <row r="330" spans="1:4" outlineLevel="2">
       <c r="A330" s="9">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="B330" s="4" t="s">
         <v>650</v>
       </c>
       <c r="C330" s="14" t="s">
         <v>651</v>
       </c>
       <c r="D330" s="7">
-        <v>123893</v>
+        <v>61000</v>
       </c>
     </row>
     <row r="331" spans="1:4" outlineLevel="2">
       <c r="A331" s="9">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="B331" s="4" t="s">
         <v>652</v>
       </c>
       <c r="C331" s="14" t="s">
         <v>653</v>
       </c>
       <c r="D331" s="7">
-        <v>154693</v>
+        <v>61000</v>
       </c>
     </row>
     <row r="332" spans="1:4" outlineLevel="2">
       <c r="A332" s="9">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="B332" s="4" t="s">
         <v>654</v>
       </c>
       <c r="C332" s="14" t="s">
         <v>655</v>
       </c>
       <c r="D332" s="7">
-        <v>108493</v>
+        <v>61000</v>
       </c>
     </row>
     <row r="333" spans="1:4" outlineLevel="2">
       <c r="A333" s="9">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="B333" s="4" t="s">
         <v>656</v>
       </c>
       <c r="C333" s="14" t="s">
         <v>657</v>
       </c>
       <c r="D333" s="7">
-        <v>69993</v>
+        <v>114000</v>
       </c>
     </row>
     <row r="334" spans="1:4" outlineLevel="2">
       <c r="A334" s="9">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="B334" s="4" t="s">
         <v>658</v>
       </c>
       <c r="C334" s="14" t="s">
         <v>659</v>
       </c>
       <c r="D334" s="7">
-        <v>62293</v>
+        <v>114000</v>
       </c>
     </row>
     <row r="335" spans="1:4" outlineLevel="2">
       <c r="A335" s="9">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="B335" s="4" t="s">
         <v>660</v>
       </c>
       <c r="C335" s="14" t="s">
         <v>661</v>
       </c>
       <c r="D335" s="7">
-        <v>124575</v>
+        <v>114000</v>
       </c>
     </row>
     <row r="336" spans="1:4" outlineLevel="2">
       <c r="A336" s="9">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="B336" s="4" t="s">
         <v>662</v>
       </c>
       <c r="C336" s="14" t="s">
         <v>663</v>
       </c>
       <c r="D336" s="7">
-        <v>124492</v>
+        <v>75000</v>
       </c>
     </row>
     <row r="337" spans="1:4" outlineLevel="2">
       <c r="A337" s="9">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="B337" s="4" t="s">
         <v>664</v>
       </c>
       <c r="C337" s="14" t="s">
         <v>665</v>
       </c>
       <c r="D337" s="7">
-        <v>139343</v>
+        <v>75000</v>
       </c>
     </row>
     <row r="338" spans="1:4" outlineLevel="2">
       <c r="A338" s="9">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="B338" s="4" t="s">
         <v>666</v>
       </c>
       <c r="C338" s="14" t="s">
         <v>667</v>
       </c>
       <c r="D338" s="7">
-        <v>95426</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="339" spans="1:4" outlineLevel="2">
       <c r="A339" s="9">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="B339" s="4" t="s">
         <v>668</v>
       </c>
       <c r="C339" s="14" t="s">
         <v>669</v>
       </c>
       <c r="D339" s="7">
-        <v>180675</v>
+        <v>48405</v>
       </c>
     </row>
     <row r="340" spans="1:4" outlineLevel="2">
       <c r="A340" s="9">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="B340" s="4" t="s">
         <v>670</v>
       </c>
       <c r="C340" s="14" t="s">
         <v>671</v>
       </c>
       <c r="D340" s="7">
-        <v>112432</v>
+        <v>41145</v>
       </c>
     </row>
     <row r="341" spans="1:4" outlineLevel="2">
       <c r="A341" s="9">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="B341" s="4" t="s">
         <v>672</v>
       </c>
       <c r="C341" s="14" t="s">
         <v>673</v>
       </c>
       <c r="D341" s="7">
-        <v>46500</v>
+        <v>39531</v>
       </c>
     </row>
     <row r="342" spans="1:4" outlineLevel="2">
       <c r="A342" s="9">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="B342" s="4" t="s">
         <v>674</v>
       </c>
       <c r="C342" s="14" t="s">
         <v>675</v>
       </c>
       <c r="D342" s="7">
-        <v>46500</v>
+        <v>32272</v>
       </c>
     </row>
     <row r="343" spans="1:4" outlineLevel="2">
       <c r="A343" s="9">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="B343" s="4" t="s">
         <v>676</v>
       </c>
       <c r="C343" s="14" t="s">
         <v>677</v>
       </c>
       <c r="D343" s="7">
-        <v>46500</v>
+        <v>36487</v>
       </c>
     </row>
     <row r="344" spans="1:4" outlineLevel="2">
       <c r="A344" s="9">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="B344" s="4" t="s">
         <v>678</v>
       </c>
       <c r="C344" s="14" t="s">
         <v>679</v>
       </c>
       <c r="D344" s="7">
-        <v>46500</v>
-[...6 lines deleted...]
-      <c r="B345" s="4" t="s">
+        <v>29283</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4" outlineLevel="1">
+      <c r="A345" s="10" t="s">
         <v>680</v>
       </c>
-      <c r="C345" s="14" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B345" s="0"/>
+      <c r="C345" s="12"/>
+      <c r="D345" s="5"/>
     </row>
     <row r="346" spans="1:4" outlineLevel="2">
-      <c r="A346" s="9">
-[...9 lines deleted...]
-        <v>46500</v>
+      <c r="A346" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B346" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C346" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D346" s="6" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="347" spans="1:4" outlineLevel="2">
       <c r="A347" s="9">
-        <v>56</v>
+        <v>1</v>
       </c>
       <c r="B347" s="4" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="C347" s="14" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
       <c r="D347" s="7">
-        <v>61000</v>
+        <v>7546</v>
       </c>
     </row>
     <row r="348" spans="1:4" outlineLevel="2">
       <c r="A348" s="9">
-        <v>57</v>
+        <v>2</v>
       </c>
       <c r="B348" s="4" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="C348" s="14" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="D348" s="7">
-        <v>61000</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="349" spans="1:4" outlineLevel="2">
       <c r="A349" s="9">
-        <v>58</v>
+        <v>3</v>
       </c>
       <c r="B349" s="4" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="C349" s="14" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="D349" s="7">
-        <v>61000</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="350" spans="1:4" outlineLevel="2">
       <c r="A350" s="9">
-        <v>59</v>
+        <v>4</v>
       </c>
       <c r="B350" s="4" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="C350" s="14" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="D350" s="7">
-        <v>114000</v>
+        <v>8528</v>
       </c>
     </row>
     <row r="351" spans="1:4" outlineLevel="2">
       <c r="A351" s="9">
-        <v>60</v>
+        <v>5</v>
       </c>
       <c r="B351" s="4" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="C351" s="14" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="D351" s="7">
-        <v>114000</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="352" spans="1:4" outlineLevel="2">
       <c r="A352" s="9">
-        <v>61</v>
+        <v>6</v>
       </c>
       <c r="B352" s="4" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="C352" s="14" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="D352" s="7">
-        <v>114000</v>
+        <v>225</v>
       </c>
     </row>
     <row r="353" spans="1:4" outlineLevel="2">
       <c r="A353" s="9">
-        <v>62</v>
+        <v>7</v>
       </c>
       <c r="B353" s="4" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="C353" s="14" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="D353" s="7">
-        <v>48405</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="354" spans="1:4" outlineLevel="2">
       <c r="A354" s="9">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="B354" s="4" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="C354" s="14" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="D354" s="7">
-        <v>41145</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="355" spans="1:4" outlineLevel="2">
       <c r="A355" s="9">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="B355" s="4" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="C355" s="14" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="D355" s="7">
-        <v>39531</v>
+        <v>339</v>
       </c>
     </row>
     <row r="356" spans="1:4" outlineLevel="2">
       <c r="A356" s="9">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="B356" s="4" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="C356" s="14" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="D356" s="7">
-        <v>32272</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="357" spans="1:4" outlineLevel="2">
       <c r="A357" s="9">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="B357" s="4" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="C357" s="14" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="D357" s="7">
-        <v>36487</v>
+        <v>6081</v>
       </c>
     </row>
     <row r="358" spans="1:4" outlineLevel="2">
       <c r="A358" s="9">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="B358" s="4" t="s">
+        <v>703</v>
+      </c>
+      <c r="C358" s="14" t="s">
+        <v>704</v>
+      </c>
+      <c r="D358" s="7">
+        <v>7495</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4" outlineLevel="2">
+      <c r="A359" s="9">
+        <v>13</v>
+      </c>
+      <c r="B359" s="4" t="s">
+        <v>705</v>
+      </c>
+      <c r="C359" s="14" t="s">
         <v>706</v>
       </c>
-      <c r="C358" s="14" t="s">
+      <c r="D359" s="7">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4" outlineLevel="2">
+      <c r="A360" s="9">
+        <v>14</v>
+      </c>
+      <c r="B360" s="4" t="s">
         <v>707</v>
       </c>
-      <c r="D358" s="7">
-[...4 lines deleted...]
-      <c r="A359" s="10" t="s">
+      <c r="C360" s="14" t="s">
         <v>708</v>
       </c>
-      <c r="B359"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="D360" s="7">
+        <v>119</v>
       </c>
     </row>
     <row r="361" spans="1:4" outlineLevel="2">
       <c r="A361" s="9">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B361" s="4" t="s">
         <v>709</v>
       </c>
       <c r="C361" s="14" t="s">
         <v>710</v>
       </c>
       <c r="D361" s="7">
-        <v>7546</v>
+        <v>310</v>
       </c>
     </row>
     <row r="362" spans="1:4" outlineLevel="2">
       <c r="A362" s="9">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B362" s="4" t="s">
         <v>711</v>
       </c>
       <c r="C362" s="14" t="s">
         <v>712</v>
       </c>
       <c r="D362" s="7">
-        <v>2733</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="363" spans="1:4" outlineLevel="2">
       <c r="A363" s="9">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B363" s="4" t="s">
         <v>713</v>
       </c>
       <c r="C363" s="14" t="s">
         <v>714</v>
       </c>
       <c r="D363" s="7">
-        <v>1465</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="364" spans="1:4" outlineLevel="2">
       <c r="A364" s="9">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="B364" s="4" t="s">
         <v>715</v>
       </c>
       <c r="C364" s="14" t="s">
         <v>716</v>
       </c>
       <c r="D364" s="7">
-        <v>8528</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="365" spans="1:4" outlineLevel="2">
       <c r="A365" s="9">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="B365" s="4" t="s">
         <v>717</v>
       </c>
       <c r="C365" s="14" t="s">
         <v>718</v>
       </c>
       <c r="D365" s="7">
-        <v>1694</v>
+        <v>490</v>
       </c>
     </row>
     <row r="366" spans="1:4" outlineLevel="2">
       <c r="A366" s="9">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="B366" s="4" t="s">
         <v>719</v>
       </c>
       <c r="C366" s="14" t="s">
         <v>720</v>
       </c>
       <c r="D366" s="7">
-        <v>225</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="367" spans="1:4" outlineLevel="2">
       <c r="A367" s="9">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="B367" s="4" t="s">
         <v>721</v>
       </c>
       <c r="C367" s="14" t="s">
         <v>722</v>
       </c>
       <c r="D367" s="7">
-        <v>1142</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="368" spans="1:4" outlineLevel="2">
       <c r="A368" s="9">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="B368" s="4" t="s">
         <v>723</v>
       </c>
       <c r="C368" s="14" t="s">
         <v>724</v>
       </c>
       <c r="D368" s="7">
-        <v>1370</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="369" spans="1:4" outlineLevel="2">
       <c r="A369" s="9">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="B369" s="4" t="s">
         <v>725</v>
       </c>
       <c r="C369" s="14" t="s">
         <v>726</v>
       </c>
       <c r="D369" s="7">
-        <v>339</v>
+        <v>5320</v>
       </c>
     </row>
     <row r="370" spans="1:4" outlineLevel="2">
       <c r="A370" s="9">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="B370" s="4" t="s">
         <v>727</v>
       </c>
       <c r="C370" s="14" t="s">
         <v>728</v>
       </c>
       <c r="D370" s="7">
-        <v>1296</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="371" spans="1:4" outlineLevel="2">
       <c r="A371" s="9">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="B371" s="4" t="s">
         <v>729</v>
       </c>
       <c r="C371" s="14" t="s">
         <v>730</v>
       </c>
       <c r="D371" s="7">
-        <v>6081</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="372" spans="1:4" outlineLevel="2">
       <c r="A372" s="9">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="B372" s="4" t="s">
         <v>731</v>
       </c>
       <c r="C372" s="14" t="s">
         <v>732</v>
       </c>
       <c r="D372" s="7">
-        <v>7495</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="373" spans="1:4" outlineLevel="2">
       <c r="A373" s="9">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="B373" s="4" t="s">
         <v>733</v>
       </c>
       <c r="C373" s="14" t="s">
         <v>734</v>
       </c>
       <c r="D373" s="7">
-        <v>125</v>
+        <v>5320</v>
       </c>
     </row>
     <row r="374" spans="1:4" outlineLevel="2">
       <c r="A374" s="9">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B374" s="4" t="s">
         <v>735</v>
       </c>
       <c r="C374" s="14" t="s">
         <v>736</v>
       </c>
       <c r="D374" s="7">
-        <v>119</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="375" spans="1:4" outlineLevel="2">
       <c r="A375" s="9">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="B375" s="4" t="s">
         <v>737</v>
       </c>
       <c r="C375" s="14" t="s">
         <v>738</v>
       </c>
       <c r="D375" s="7">
-        <v>310</v>
+        <v>160</v>
       </c>
     </row>
     <row r="376" spans="1:4" outlineLevel="2">
       <c r="A376" s="9">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="B376" s="4" t="s">
         <v>739</v>
       </c>
       <c r="C376" s="14" t="s">
         <v>740</v>
       </c>
       <c r="D376" s="7">
-        <v>1310</v>
+        <v>150</v>
       </c>
     </row>
     <row r="377" spans="1:4" outlineLevel="2">
       <c r="A377" s="9">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="B377" s="4" t="s">
         <v>741</v>
       </c>
       <c r="C377" s="14" t="s">
         <v>742</v>
       </c>
       <c r="D377" s="7">
-        <v>1610</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="378" spans="1:4" outlineLevel="2">
       <c r="A378" s="9">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="B378" s="4" t="s">
         <v>743</v>
       </c>
       <c r="C378" s="14" t="s">
         <v>744</v>
       </c>
       <c r="D378" s="7">
-        <v>1920</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="379" spans="1:4" outlineLevel="2">
       <c r="A379" s="9">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="B379" s="4" t="s">
         <v>745</v>
       </c>
       <c r="C379" s="14" t="s">
         <v>746</v>
       </c>
       <c r="D379" s="7">
-        <v>490</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="380" spans="1:4" outlineLevel="2">
       <c r="A380" s="9">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="B380" s="4" t="s">
         <v>747</v>
       </c>
       <c r="C380" s="14" t="s">
         <v>748</v>
       </c>
       <c r="D380" s="7">
-        <v>1210</v>
+        <v>7150</v>
       </c>
     </row>
     <row r="381" spans="1:4" outlineLevel="2">
       <c r="A381" s="9">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="B381" s="4" t="s">
         <v>749</v>
       </c>
       <c r="C381" s="14" t="s">
         <v>750</v>
       </c>
       <c r="D381" s="7">
-        <v>1490</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="382" spans="1:4" outlineLevel="2">
       <c r="A382" s="9">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="B382" s="4" t="s">
         <v>751</v>
       </c>
       <c r="C382" s="14" t="s">
         <v>752</v>
       </c>
       <c r="D382" s="7">
-        <v>1770</v>
+        <v>23450</v>
       </c>
     </row>
     <row r="383" spans="1:4" outlineLevel="2">
       <c r="A383" s="9">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="B383" s="4" t="s">
         <v>753</v>
       </c>
       <c r="C383" s="14" t="s">
         <v>754</v>
       </c>
       <c r="D383" s="7">
-        <v>5320</v>
+        <v>18750</v>
       </c>
     </row>
     <row r="384" spans="1:4" outlineLevel="2">
       <c r="A384" s="9">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="B384" s="4" t="s">
         <v>755</v>
       </c>
       <c r="C384" s="14" t="s">
         <v>756</v>
       </c>
       <c r="D384" s="7">
-        <v>6600</v>
+        <v>23650</v>
       </c>
     </row>
     <row r="385" spans="1:4" outlineLevel="2">
       <c r="A385" s="9">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="B385" s="4" t="s">
         <v>757</v>
       </c>
       <c r="C385" s="14" t="s">
         <v>758</v>
       </c>
       <c r="D385" s="7">
-        <v>7800</v>
+        <v>47500</v>
       </c>
     </row>
     <row r="386" spans="1:4" outlineLevel="2">
       <c r="A386" s="9">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="B386" s="4" t="s">
         <v>759</v>
       </c>
       <c r="C386" s="14" t="s">
         <v>760</v>
       </c>
       <c r="D386" s="7">
-        <v>7800</v>
+        <v>53800</v>
       </c>
     </row>
     <row r="387" spans="1:4" outlineLevel="2">
       <c r="A387" s="9">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="B387" s="4" t="s">
         <v>761</v>
       </c>
       <c r="C387" s="14" t="s">
         <v>762</v>
       </c>
       <c r="D387" s="7">
-        <v>5320</v>
+        <v>24650</v>
       </c>
     </row>
     <row r="388" spans="1:4" outlineLevel="2">
       <c r="A388" s="9">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="B388" s="4" t="s">
         <v>763</v>
       </c>
       <c r="C388" s="14" t="s">
         <v>764</v>
       </c>
       <c r="D388" s="7">
-        <v>6600</v>
+        <v>57800</v>
       </c>
     </row>
     <row r="389" spans="1:4" outlineLevel="2">
       <c r="A389" s="9">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="B389" s="4" t="s">
         <v>765</v>
       </c>
       <c r="C389" s="14" t="s">
         <v>766</v>
       </c>
       <c r="D389" s="7">
-        <v>160</v>
+        <v>60450</v>
       </c>
     </row>
     <row r="390" spans="1:4" outlineLevel="2">
       <c r="A390" s="9">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="B390" s="4" t="s">
         <v>767</v>
       </c>
       <c r="C390" s="14" t="s">
         <v>768</v>
       </c>
       <c r="D390" s="7">
-        <v>150</v>
+        <v>14200</v>
       </c>
     </row>
     <row r="391" spans="1:4" outlineLevel="2">
       <c r="A391" s="9">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="B391" s="4" t="s">
         <v>769</v>
       </c>
       <c r="C391" s="14" t="s">
         <v>770</v>
       </c>
       <c r="D391" s="7">
-        <v>1860</v>
+        <v>20400</v>
       </c>
     </row>
     <row r="392" spans="1:4" outlineLevel="2">
       <c r="A392" s="9">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="B392" s="4" t="s">
         <v>771</v>
       </c>
       <c r="C392" s="14" t="s">
         <v>772</v>
       </c>
       <c r="D392" s="7">
-        <v>1690</v>
+        <v>33750</v>
       </c>
     </row>
     <row r="393" spans="1:4" outlineLevel="2">
       <c r="A393" s="9">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="B393" s="4" t="s">
         <v>773</v>
       </c>
       <c r="C393" s="14" t="s">
         <v>774</v>
       </c>
       <c r="D393" s="7">
-        <v>6000</v>
+        <v>100000</v>
       </c>
     </row>
     <row r="394" spans="1:4" outlineLevel="2">
       <c r="A394" s="9">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="B394" s="4" t="s">
         <v>775</v>
       </c>
       <c r="C394" s="14" t="s">
         <v>776</v>
       </c>
       <c r="D394" s="7">
-        <v>7150</v>
+        <v>29200</v>
       </c>
     </row>
     <row r="395" spans="1:4" outlineLevel="2">
       <c r="A395" s="9">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="B395" s="4" t="s">
         <v>777</v>
       </c>
       <c r="C395" s="14" t="s">
         <v>778</v>
       </c>
       <c r="D395" s="7">
-        <v>4250</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="396" spans="1:4" outlineLevel="2">
       <c r="A396" s="9">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="B396" s="4" t="s">
         <v>779</v>
       </c>
       <c r="C396" s="14" t="s">
         <v>780</v>
       </c>
       <c r="D396" s="7">
-        <v>23450</v>
+        <v>52350</v>
       </c>
     </row>
     <row r="397" spans="1:4" outlineLevel="2">
       <c r="A397" s="9">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="B397" s="4" t="s">
         <v>781</v>
       </c>
       <c r="C397" s="14" t="s">
         <v>782</v>
       </c>
       <c r="D397" s="7">
-        <v>18750</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="398" spans="1:4" outlineLevel="2">
       <c r="A398" s="9">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="B398" s="4" t="s">
         <v>783</v>
       </c>
       <c r="C398" s="14" t="s">
         <v>784</v>
       </c>
       <c r="D398" s="7">
-        <v>23650</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="399" spans="1:4" outlineLevel="2">
       <c r="A399" s="9">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="B399" s="4" t="s">
         <v>785</v>
       </c>
       <c r="C399" s="14" t="s">
         <v>786</v>
       </c>
       <c r="D399" s="7">
-        <v>47500</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="400" spans="1:4" outlineLevel="2">
       <c r="A400" s="9">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="B400" s="4" t="s">
         <v>787</v>
       </c>
       <c r="C400" s="14" t="s">
         <v>788</v>
       </c>
       <c r="D400" s="7">
-        <v>53800</v>
+        <v>192800</v>
       </c>
     </row>
     <row r="401" spans="1:4" outlineLevel="2">
       <c r="A401" s="9">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="B401" s="4" t="s">
         <v>789</v>
       </c>
       <c r="C401" s="14" t="s">
         <v>790</v>
       </c>
       <c r="D401" s="7">
-        <v>24650</v>
+        <v>7950</v>
       </c>
     </row>
     <row r="402" spans="1:4" outlineLevel="2">
       <c r="A402" s="9">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="B402" s="4" t="s">
         <v>791</v>
       </c>
       <c r="C402" s="14" t="s">
         <v>792</v>
       </c>
       <c r="D402" s="7">
-        <v>57800</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="403" spans="1:4" outlineLevel="2">
       <c r="A403" s="9">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="B403" s="4" t="s">
         <v>793</v>
       </c>
       <c r="C403" s="14" t="s">
         <v>794</v>
       </c>
       <c r="D403" s="7">
-        <v>60450</v>
+        <v>56100</v>
       </c>
     </row>
     <row r="404" spans="1:4" outlineLevel="2">
       <c r="A404" s="9">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="B404" s="4" t="s">
         <v>795</v>
       </c>
       <c r="C404" s="14" t="s">
         <v>796</v>
       </c>
       <c r="D404" s="7">
-        <v>14200</v>
+        <v>10200</v>
       </c>
     </row>
     <row r="405" spans="1:4" outlineLevel="2">
       <c r="A405" s="9">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="B405" s="4" t="s">
         <v>797</v>
       </c>
       <c r="C405" s="14" t="s">
         <v>798</v>
       </c>
       <c r="D405" s="7">
-        <v>20400</v>
+        <v>11850</v>
       </c>
     </row>
     <row r="406" spans="1:4" outlineLevel="2">
       <c r="A406" s="9">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="B406" s="4" t="s">
         <v>799</v>
       </c>
       <c r="C406" s="14" t="s">
         <v>800</v>
       </c>
       <c r="D406" s="7">
-        <v>33750</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="407" spans="1:4" outlineLevel="2">
       <c r="A407" s="9">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="B407" s="4" t="s">
         <v>801</v>
       </c>
       <c r="C407" s="14" t="s">
         <v>802</v>
       </c>
       <c r="D407" s="7">
-        <v>100000</v>
+        <v>7850</v>
       </c>
     </row>
     <row r="408" spans="1:4" outlineLevel="2">
       <c r="A408" s="9">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="B408" s="4" t="s">
         <v>803</v>
       </c>
       <c r="C408" s="14" t="s">
         <v>804</v>
       </c>
       <c r="D408" s="7">
-        <v>29200</v>
+        <v>51000</v>
       </c>
     </row>
     <row r="409" spans="1:4" outlineLevel="2">
       <c r="A409" s="9">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="B409" s="4" t="s">
         <v>805</v>
       </c>
       <c r="C409" s="14" t="s">
         <v>806</v>
       </c>
       <c r="D409" s="7">
-        <v>46300</v>
+        <v>47150</v>
       </c>
     </row>
     <row r="410" spans="1:4" outlineLevel="2">
       <c r="A410" s="9">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="B410" s="4" t="s">
         <v>807</v>
       </c>
       <c r="C410" s="14" t="s">
         <v>808</v>
       </c>
       <c r="D410" s="7">
-        <v>52350</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="411" spans="1:4" outlineLevel="2">
       <c r="A411" s="9">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="B411" s="4" t="s">
         <v>809</v>
       </c>
       <c r="C411" s="14" t="s">
         <v>810</v>
       </c>
       <c r="D411" s="7">
-        <v>4900</v>
+        <v>16100</v>
       </c>
     </row>
     <row r="412" spans="1:4" outlineLevel="2">
       <c r="A412" s="9">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="B412" s="4" t="s">
         <v>811</v>
       </c>
       <c r="C412" s="14" t="s">
         <v>812</v>
       </c>
       <c r="D412" s="7">
-        <v>192800</v>
+        <v>14150</v>
       </c>
     </row>
     <row r="413" spans="1:4" outlineLevel="2">
       <c r="A413" s="9">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="B413" s="4" t="s">
         <v>813</v>
       </c>
       <c r="C413" s="14" t="s">
         <v>814</v>
       </c>
       <c r="D413" s="7">
-        <v>7950</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="414" spans="1:4" outlineLevel="2">
       <c r="A414" s="9">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="B414" s="4" t="s">
         <v>815</v>
       </c>
       <c r="C414" s="14" t="s">
         <v>816</v>
       </c>
       <c r="D414" s="7">
-        <v>5200</v>
+        <v>16100</v>
       </c>
     </row>
     <row r="415" spans="1:4" outlineLevel="2">
       <c r="A415" s="9">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="B415" s="4" t="s">
         <v>817</v>
       </c>
       <c r="C415" s="14" t="s">
         <v>818</v>
       </c>
       <c r="D415" s="7">
-        <v>56100</v>
+        <v>30600</v>
       </c>
     </row>
     <row r="416" spans="1:4" outlineLevel="2">
       <c r="A416" s="9">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="B416" s="4" t="s">
         <v>819</v>
       </c>
       <c r="C416" s="14" t="s">
         <v>820</v>
       </c>
       <c r="D416" s="7">
-        <v>10200</v>
+        <v>7300</v>
       </c>
     </row>
     <row r="417" spans="1:4" outlineLevel="2">
       <c r="A417" s="9">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="B417" s="4" t="s">
         <v>821</v>
       </c>
       <c r="C417" s="14" t="s">
         <v>822</v>
       </c>
       <c r="D417" s="7">
-        <v>11850</v>
+        <v>6650</v>
       </c>
     </row>
     <row r="418" spans="1:4" outlineLevel="2">
       <c r="A418" s="9">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="B418" s="4" t="s">
         <v>823</v>
       </c>
       <c r="C418" s="14" t="s">
         <v>824</v>
       </c>
       <c r="D418" s="7">
-        <v>1800</v>
+        <v>5750</v>
       </c>
     </row>
     <row r="419" spans="1:4" outlineLevel="2">
       <c r="A419" s="9">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="B419" s="4" t="s">
         <v>825</v>
       </c>
       <c r="C419" s="14" t="s">
         <v>826</v>
       </c>
       <c r="D419" s="7">
-        <v>7850</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="420" spans="1:4" outlineLevel="2">
       <c r="A420" s="9">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="B420" s="4" t="s">
         <v>827</v>
       </c>
       <c r="C420" s="14" t="s">
         <v>828</v>
       </c>
       <c r="D420" s="7">
-        <v>51000</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="421" spans="1:4" outlineLevel="2">
       <c r="A421" s="9">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="B421" s="4" t="s">
         <v>829</v>
       </c>
       <c r="C421" s="14" t="s">
         <v>830</v>
       </c>
       <c r="D421" s="7">
-        <v>47150</v>
+        <v>16850</v>
       </c>
     </row>
     <row r="422" spans="1:4" outlineLevel="2">
       <c r="A422" s="9">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="B422" s="4" t="s">
         <v>831</v>
       </c>
       <c r="C422" s="14" t="s">
         <v>832</v>
       </c>
       <c r="D422" s="7">
-        <v>5700</v>
+        <v>24100</v>
       </c>
     </row>
     <row r="423" spans="1:4" outlineLevel="2">
       <c r="A423" s="9">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="B423" s="4" t="s">
         <v>833</v>
       </c>
       <c r="C423" s="14" t="s">
         <v>834</v>
       </c>
       <c r="D423" s="7">
-        <v>16100</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="424" spans="1:4" outlineLevel="2">
       <c r="A424" s="9">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="B424" s="4" t="s">
         <v>835</v>
       </c>
       <c r="C424" s="14" t="s">
         <v>836</v>
       </c>
       <c r="D424" s="7">
-        <v>14150</v>
+        <v>13250</v>
       </c>
     </row>
     <row r="425" spans="1:4" outlineLevel="2">
       <c r="A425" s="9">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="B425" s="4" t="s">
         <v>837</v>
       </c>
       <c r="C425" s="14" t="s">
         <v>838</v>
       </c>
       <c r="D425" s="7">
-        <v>1750</v>
+        <v>20850</v>
       </c>
     </row>
     <row r="426" spans="1:4" outlineLevel="2">
       <c r="A426" s="9">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="B426" s="4" t="s">
         <v>839</v>
       </c>
       <c r="C426" s="14" t="s">
         <v>840</v>
       </c>
       <c r="D426" s="7">
-        <v>16100</v>
+        <v>20400</v>
       </c>
     </row>
     <row r="427" spans="1:4" outlineLevel="2">
       <c r="A427" s="9">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="B427" s="4" t="s">
         <v>841</v>
       </c>
       <c r="C427" s="14" t="s">
         <v>842</v>
       </c>
       <c r="D427" s="7">
-        <v>30600</v>
+        <v>17850</v>
       </c>
     </row>
     <row r="428" spans="1:4" outlineLevel="2">
       <c r="A428" s="9">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="B428" s="4" t="s">
         <v>843</v>
       </c>
       <c r="C428" s="14" t="s">
         <v>844</v>
       </c>
       <c r="D428" s="7">
-        <v>7300</v>
+        <v>15800</v>
       </c>
     </row>
     <row r="429" spans="1:4" outlineLevel="2">
       <c r="A429" s="9">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="B429" s="4" t="s">
         <v>845</v>
       </c>
       <c r="C429" s="14" t="s">
         <v>846</v>
       </c>
       <c r="D429" s="7">
-        <v>6650</v>
+        <v>9600</v>
       </c>
     </row>
     <row r="430" spans="1:4" outlineLevel="2">
       <c r="A430" s="9">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="B430" s="4" t="s">
         <v>847</v>
       </c>
       <c r="C430" s="14" t="s">
         <v>848</v>
       </c>
       <c r="D430" s="7">
-        <v>5750</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="431" spans="1:4" outlineLevel="2">
       <c r="A431" s="9">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="B431" s="4" t="s">
         <v>849</v>
       </c>
       <c r="C431" s="14" t="s">
         <v>850</v>
       </c>
       <c r="D431" s="7">
-        <v>4100</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="432" spans="1:4" outlineLevel="2">
       <c r="A432" s="9">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="B432" s="4" t="s">
         <v>851</v>
       </c>
       <c r="C432" s="14" t="s">
         <v>852</v>
       </c>
       <c r="D432" s="7">
-        <v>1750</v>
+        <v>8450</v>
       </c>
     </row>
     <row r="433" spans="1:4" outlineLevel="2">
       <c r="A433" s="9">
-        <v>73</v>
+        <v>87</v>
       </c>
       <c r="B433" s="4" t="s">
         <v>853</v>
       </c>
       <c r="C433" s="14" t="s">
         <v>854</v>
       </c>
       <c r="D433" s="7">
-        <v>16850</v>
+        <v>26450</v>
       </c>
     </row>
     <row r="434" spans="1:4" outlineLevel="2">
       <c r="A434" s="9">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="B434" s="4" t="s">
         <v>855</v>
       </c>
       <c r="C434" s="14" t="s">
         <v>856</v>
       </c>
       <c r="D434" s="7">
-        <v>24100</v>
+        <v>8530</v>
       </c>
     </row>
     <row r="435" spans="1:4" outlineLevel="2">
       <c r="A435" s="9">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="B435" s="4" t="s">
         <v>857</v>
       </c>
       <c r="C435" s="14" t="s">
         <v>858</v>
       </c>
       <c r="D435" s="7">
-        <v>2600</v>
+        <v>9410</v>
       </c>
     </row>
     <row r="436" spans="1:4" outlineLevel="2">
       <c r="A436" s="9">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="B436" s="4" t="s">
         <v>859</v>
       </c>
       <c r="C436" s="14" t="s">
         <v>860</v>
       </c>
       <c r="D436" s="7">
-        <v>13250</v>
+        <v>13050</v>
       </c>
     </row>
     <row r="437" spans="1:4" outlineLevel="2">
       <c r="A437" s="9">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="B437" s="4" t="s">
         <v>861</v>
       </c>
       <c r="C437" s="14" t="s">
         <v>862</v>
       </c>
       <c r="D437" s="7">
-        <v>20850</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="438" spans="1:4" outlineLevel="2">
       <c r="A438" s="9">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="B438" s="4" t="s">
         <v>863</v>
       </c>
       <c r="C438" s="14" t="s">
         <v>864</v>
       </c>
       <c r="D438" s="7">
-        <v>20400</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="439" spans="1:4" outlineLevel="2">
       <c r="A439" s="9">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="B439" s="4" t="s">
         <v>865</v>
       </c>
       <c r="C439" s="14" t="s">
         <v>866</v>
       </c>
       <c r="D439" s="7">
-        <v>17850</v>
+        <v>0</v>
       </c>
     </row>
     <row r="440" spans="1:4" outlineLevel="2">
       <c r="A440" s="9">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="B440" s="4" t="s">
         <v>867</v>
       </c>
       <c r="C440" s="14" t="s">
         <v>868</v>
       </c>
       <c r="D440" s="7">
-        <v>15800</v>
+        <v>110</v>
       </c>
     </row>
     <row r="441" spans="1:4" outlineLevel="2">
       <c r="A441" s="9">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="B441" s="4" t="s">
         <v>869</v>
       </c>
       <c r="C441" s="14" t="s">
         <v>870</v>
       </c>
       <c r="D441" s="7">
-        <v>9600</v>
+        <v>13850</v>
       </c>
     </row>
     <row r="442" spans="1:4" outlineLevel="2">
       <c r="A442" s="9">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="B442" s="4" t="s">
         <v>871</v>
       </c>
       <c r="C442" s="14" t="s">
         <v>872</v>
       </c>
       <c r="D442" s="7">
-        <v>8200</v>
+        <v>945</v>
       </c>
     </row>
     <row r="443" spans="1:4" outlineLevel="2">
       <c r="A443" s="9">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B443" s="4" t="s">
         <v>873</v>
       </c>
       <c r="C443" s="14" t="s">
         <v>874</v>
       </c>
       <c r="D443" s="7">
-        <v>2550</v>
+        <v>72495</v>
       </c>
     </row>
     <row r="444" spans="1:4" outlineLevel="2">
       <c r="A444" s="9">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="B444" s="4" t="s">
         <v>875</v>
       </c>
       <c r="C444" s="14" t="s">
         <v>876</v>
       </c>
       <c r="D444" s="7">
-        <v>8450</v>
+        <v>7650</v>
       </c>
     </row>
     <row r="445" spans="1:4" outlineLevel="2">
       <c r="A445" s="9">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="B445" s="4" t="s">
         <v>877</v>
       </c>
       <c r="C445" s="14" t="s">
         <v>878</v>
       </c>
       <c r="D445" s="7">
-        <v>26450</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="446" spans="1:4" outlineLevel="2">
       <c r="A446" s="9">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="B446" s="4" t="s">
         <v>879</v>
       </c>
       <c r="C446" s="14" t="s">
         <v>880</v>
       </c>
       <c r="D446" s="7">
-        <v>8530</v>
+        <v>8730</v>
       </c>
     </row>
     <row r="447" spans="1:4" outlineLevel="2">
       <c r="A447" s="9">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="B447" s="4" t="s">
         <v>881</v>
       </c>
       <c r="C447" s="14" t="s">
         <v>882</v>
       </c>
       <c r="D447" s="7">
-        <v>9410</v>
+        <v>33750</v>
       </c>
     </row>
     <row r="448" spans="1:4" outlineLevel="2">
       <c r="A448" s="9">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="B448" s="4" t="s">
         <v>883</v>
       </c>
       <c r="C448" s="14" t="s">
         <v>884</v>
       </c>
       <c r="D448" s="7">
-        <v>2090</v>
+        <v>10800</v>
       </c>
     </row>
     <row r="449" spans="1:4" outlineLevel="2">
       <c r="A449" s="9">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="B449" s="4" t="s">
         <v>885</v>
       </c>
       <c r="C449" s="14" t="s">
         <v>886</v>
       </c>
       <c r="D449" s="7">
-        <v>6600</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="450" spans="1:4" outlineLevel="2">
       <c r="A450" s="9">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="B450" s="4" t="s">
         <v>887</v>
       </c>
       <c r="C450" s="14" t="s">
         <v>888</v>
       </c>
       <c r="D450" s="7">
-        <v>110</v>
+        <v>13050</v>
       </c>
     </row>
     <row r="451" spans="1:4" outlineLevel="2">
       <c r="A451" s="9">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="B451" s="4" t="s">
         <v>889</v>
       </c>
       <c r="C451" s="14" t="s">
         <v>890</v>
       </c>
       <c r="D451" s="7">
-        <v>940</v>
+        <v>19350</v>
       </c>
     </row>
     <row r="452" spans="1:4" outlineLevel="2">
       <c r="A452" s="9">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="B452" s="4" t="s">
         <v>891</v>
       </c>
       <c r="C452" s="14" t="s">
         <v>892</v>
       </c>
       <c r="D452" s="7">
-        <v>945</v>
+        <v>20655</v>
       </c>
     </row>
     <row r="453" spans="1:4" outlineLevel="2">
       <c r="A453" s="9">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="B453" s="4" t="s">
         <v>893</v>
       </c>
       <c r="C453" s="14" t="s">
         <v>894</v>
       </c>
       <c r="D453" s="7">
-        <v>72495</v>
+        <v>28890</v>
       </c>
     </row>
     <row r="454" spans="1:4" outlineLevel="2">
       <c r="A454" s="9">
-        <v>94</v>
+        <v>108</v>
       </c>
       <c r="B454" s="4" t="s">
         <v>895</v>
       </c>
       <c r="C454" s="14" t="s">
         <v>896</v>
       </c>
       <c r="D454" s="7">
-        <v>7650</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="455" spans="1:4" outlineLevel="2">
       <c r="A455" s="9">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="B455" s="4" t="s">
         <v>897</v>
       </c>
       <c r="C455" s="14" t="s">
         <v>898</v>
       </c>
       <c r="D455" s="7">
-        <v>2340</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="456" spans="1:4" outlineLevel="2">
       <c r="A456" s="9">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="B456" s="4" t="s">
         <v>899</v>
       </c>
       <c r="C456" s="14" t="s">
         <v>900</v>
       </c>
       <c r="D456" s="7">
-        <v>8730</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="457" spans="1:4" outlineLevel="2">
       <c r="A457" s="9">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="B457" s="4" t="s">
         <v>901</v>
       </c>
       <c r="C457" s="14" t="s">
         <v>902</v>
       </c>
       <c r="D457" s="7">
-        <v>33750</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="458" spans="1:4" outlineLevel="2">
       <c r="A458" s="9">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="B458" s="4" t="s">
         <v>903</v>
       </c>
       <c r="C458" s="14" t="s">
         <v>904</v>
       </c>
       <c r="D458" s="7">
-        <v>10800</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="459" spans="1:4" outlineLevel="2">
       <c r="A459" s="9">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B459" s="4" t="s">
         <v>905</v>
       </c>
       <c r="C459" s="14" t="s">
         <v>906</v>
       </c>
       <c r="D459" s="7">
-        <v>4950</v>
+        <v>10400</v>
       </c>
     </row>
     <row r="460" spans="1:4" outlineLevel="2">
       <c r="A460" s="9">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="B460" s="4" t="s">
         <v>907</v>
       </c>
       <c r="C460" s="14" t="s">
         <v>908</v>
       </c>
       <c r="D460" s="7">
-        <v>13050</v>
+        <v>7900</v>
       </c>
     </row>
     <row r="461" spans="1:4" outlineLevel="2">
       <c r="A461" s="9">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="B461" s="4" t="s">
         <v>909</v>
       </c>
       <c r="C461" s="14" t="s">
         <v>910</v>
       </c>
       <c r="D461" s="7">
-        <v>19350</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="462" spans="1:4" outlineLevel="2">
       <c r="A462" s="9">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="B462" s="4" t="s">
         <v>911</v>
       </c>
       <c r="C462" s="14" t="s">
         <v>912</v>
       </c>
       <c r="D462" s="7">
-        <v>20655</v>
+        <v>12400</v>
       </c>
     </row>
     <row r="463" spans="1:4" outlineLevel="2">
       <c r="A463" s="9">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="B463" s="4" t="s">
         <v>913</v>
       </c>
       <c r="C463" s="14" t="s">
         <v>914</v>
       </c>
       <c r="D463" s="7">
-        <v>28890</v>
+        <v>9500</v>
       </c>
     </row>
     <row r="464" spans="1:4" outlineLevel="2">
       <c r="A464" s="9">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="B464" s="4" t="s">
         <v>915</v>
       </c>
       <c r="C464" s="14" t="s">
         <v>916</v>
       </c>
       <c r="D464" s="7">
-        <v>18000</v>
+        <v>10600</v>
       </c>
     </row>
     <row r="465" spans="1:4" outlineLevel="2">
       <c r="A465" s="9">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="B465" s="4" t="s">
         <v>917</v>
       </c>
       <c r="C465" s="14" t="s">
         <v>918</v>
       </c>
       <c r="D465" s="7">
-        <v>6000</v>
+        <v>14600</v>
       </c>
     </row>
     <row r="466" spans="1:4" outlineLevel="2">
       <c r="A466" s="9">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="B466" s="4" t="s">
         <v>919</v>
       </c>
       <c r="C466" s="14" t="s">
         <v>920</v>
       </c>
       <c r="D466" s="7">
-        <v>9000</v>
+        <v>11200</v>
       </c>
     </row>
     <row r="467" spans="1:4" outlineLevel="2">
       <c r="A467" s="9">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="B467" s="4" t="s">
         <v>921</v>
       </c>
       <c r="C467" s="14" t="s">
         <v>922</v>
       </c>
       <c r="D467" s="7">
-        <v>6400</v>
+        <v>8800</v>
       </c>
     </row>
     <row r="468" spans="1:4" outlineLevel="2">
       <c r="A468" s="9">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="B468" s="4" t="s">
         <v>923</v>
       </c>
       <c r="C468" s="14" t="s">
         <v>924</v>
       </c>
       <c r="D468" s="7">
-        <v>7500</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="469" spans="1:4" outlineLevel="2">
       <c r="A469" s="9">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="B469" s="4" t="s">
         <v>925</v>
       </c>
       <c r="C469" s="14" t="s">
         <v>926</v>
       </c>
       <c r="D469" s="7">
-        <v>10400</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="470" spans="1:4" outlineLevel="2">
       <c r="A470" s="9">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="B470" s="4" t="s">
         <v>927</v>
       </c>
       <c r="C470" s="14" t="s">
         <v>928</v>
       </c>
       <c r="D470" s="7">
-        <v>7900</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="471" spans="1:4" outlineLevel="2">
       <c r="A471" s="9">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="B471" s="4" t="s">
         <v>929</v>
       </c>
       <c r="C471" s="14" t="s">
         <v>930</v>
       </c>
       <c r="D471" s="7">
-        <v>9000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="472" spans="1:4" outlineLevel="2">
       <c r="A472" s="9">
-        <v>112</v>
+        <v>126</v>
       </c>
       <c r="B472" s="4" t="s">
         <v>931</v>
       </c>
       <c r="C472" s="14" t="s">
         <v>932</v>
       </c>
       <c r="D472" s="7">
-        <v>12400</v>
+        <v>8400</v>
       </c>
     </row>
     <row r="473" spans="1:4" outlineLevel="2">
       <c r="A473" s="9">
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="B473" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C473" s="14" t="s">
         <v>934</v>
       </c>
       <c r="D473" s="7">
-        <v>9500</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="474" spans="1:4" outlineLevel="2">
       <c r="A474" s="9">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="B474" s="4" t="s">
         <v>935</v>
       </c>
       <c r="C474" s="14" t="s">
         <v>936</v>
       </c>
       <c r="D474" s="7">
-        <v>10600</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="475" spans="1:4" outlineLevel="2">
       <c r="A475" s="9">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="B475" s="4" t="s">
         <v>937</v>
       </c>
       <c r="C475" s="14" t="s">
         <v>938</v>
       </c>
       <c r="D475" s="7">
-        <v>14600</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="476" spans="1:4" outlineLevel="2">
       <c r="A476" s="9">
-        <v>116</v>
+        <v>130</v>
       </c>
       <c r="B476" s="4" t="s">
         <v>939</v>
       </c>
       <c r="C476" s="14" t="s">
         <v>940</v>
       </c>
       <c r="D476" s="7">
-        <v>11200</v>
+        <v>4916</v>
       </c>
     </row>
     <row r="477" spans="1:4" outlineLevel="2">
       <c r="A477" s="9">
-        <v>117</v>
+        <v>131</v>
       </c>
       <c r="B477" s="4" t="s">
         <v>941</v>
       </c>
       <c r="C477" s="14" t="s">
         <v>942</v>
       </c>
       <c r="D477" s="7">
-        <v>8800</v>
+        <v>18472</v>
       </c>
     </row>
     <row r="478" spans="1:4" outlineLevel="2">
       <c r="A478" s="9">
-        <v>118</v>
+        <v>132</v>
       </c>
       <c r="B478" s="4" t="s">
         <v>943</v>
       </c>
       <c r="C478" s="14" t="s">
         <v>944</v>
       </c>
       <c r="D478" s="7">
-        <v>2700</v>
+        <v>75929</v>
       </c>
     </row>
     <row r="479" spans="1:4" outlineLevel="2">
       <c r="A479" s="9">
-        <v>119</v>
+        <v>133</v>
       </c>
       <c r="B479" s="4" t="s">
         <v>945</v>
       </c>
       <c r="C479" s="14" t="s">
         <v>946</v>
       </c>
       <c r="D479" s="7">
-        <v>6300</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="480" spans="1:4" outlineLevel="2">
       <c r="A480" s="9">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="B480" s="4" t="s">
         <v>947</v>
       </c>
       <c r="C480" s="14" t="s">
         <v>948</v>
       </c>
       <c r="D480" s="7">
-        <v>1800</v>
+        <v>9955</v>
       </c>
     </row>
     <row r="481" spans="1:4" outlineLevel="2">
       <c r="A481" s="9">
-        <v>121</v>
+        <v>135</v>
       </c>
       <c r="B481" s="4" t="s">
         <v>949</v>
       </c>
       <c r="C481" s="14" t="s">
         <v>950</v>
       </c>
       <c r="D481" s="7">
-        <v>1800</v>
+        <v>33262</v>
       </c>
     </row>
     <row r="482" spans="1:4" outlineLevel="2">
       <c r="A482" s="9">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="B482" s="4" t="s">
         <v>951</v>
       </c>
       <c r="C482" s="14" t="s">
         <v>952</v>
       </c>
       <c r="D482" s="7">
-        <v>8400</v>
+        <v>67483</v>
       </c>
     </row>
     <row r="483" spans="1:4" outlineLevel="2">
       <c r="A483" s="9">
-        <v>123</v>
+        <v>137</v>
       </c>
       <c r="B483" s="4" t="s">
         <v>953</v>
       </c>
       <c r="C483" s="14" t="s">
         <v>954</v>
       </c>
       <c r="D483" s="7">
-        <v>2600</v>
+        <v>20584</v>
       </c>
     </row>
     <row r="484" spans="1:4" outlineLevel="2">
       <c r="A484" s="9">
-        <v>124</v>
+        <v>138</v>
       </c>
       <c r="B484" s="4" t="s">
         <v>955</v>
       </c>
       <c r="C484" s="14" t="s">
         <v>956</v>
       </c>
       <c r="D484" s="7">
-        <v>2300</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="485" spans="1:4" outlineLevel="2">
       <c r="A485" s="9">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="B485" s="4" t="s">
         <v>957</v>
       </c>
       <c r="C485" s="14" t="s">
         <v>958</v>
       </c>
       <c r="D485" s="7">
-        <v>2600</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="486" spans="1:4" outlineLevel="2">
       <c r="A486" s="9">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="B486" s="4" t="s">
         <v>959</v>
       </c>
       <c r="C486" s="14" t="s">
         <v>960</v>
       </c>
       <c r="D486" s="7">
-        <v>4916</v>
+        <v>15677</v>
       </c>
     </row>
     <row r="487" spans="1:4" outlineLevel="2">
       <c r="A487" s="9">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="B487" s="4" t="s">
         <v>961</v>
       </c>
       <c r="C487" s="14" t="s">
         <v>962</v>
       </c>
       <c r="D487" s="7">
-        <v>18472</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="488" spans="1:4" outlineLevel="2">
       <c r="A488" s="9">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="B488" s="4" t="s">
         <v>963</v>
       </c>
       <c r="C488" s="14" t="s">
         <v>964</v>
       </c>
       <c r="D488" s="7">
-        <v>75929</v>
+        <v>24470</v>
       </c>
     </row>
     <row r="489" spans="1:4" outlineLevel="2">
       <c r="A489" s="9">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="B489" s="4" t="s">
         <v>965</v>
       </c>
       <c r="C489" s="14" t="s">
         <v>966</v>
       </c>
       <c r="D489" s="7">
-        <v>8119</v>
+        <v>36128</v>
       </c>
     </row>
     <row r="490" spans="1:4" outlineLevel="2">
       <c r="A490" s="9">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="B490" s="4" t="s">
         <v>967</v>
       </c>
       <c r="C490" s="14" t="s">
         <v>968</v>
       </c>
       <c r="D490" s="7">
-        <v>9955</v>
+        <v>33466</v>
       </c>
     </row>
     <row r="491" spans="1:4" outlineLevel="2">
       <c r="A491" s="9">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="B491" s="4" t="s">
         <v>969</v>
       </c>
       <c r="C491" s="14" t="s">
         <v>970</v>
       </c>
       <c r="D491" s="7">
-        <v>33262</v>
+        <v>23378</v>
       </c>
     </row>
     <row r="492" spans="1:4" outlineLevel="2">
       <c r="A492" s="9">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="B492" s="4" t="s">
         <v>971</v>
       </c>
       <c r="C492" s="14" t="s">
         <v>972</v>
       </c>
       <c r="D492" s="7">
-        <v>67483</v>
+        <v>28499</v>
       </c>
     </row>
     <row r="493" spans="1:4" outlineLevel="2">
       <c r="A493" s="9">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="B493" s="4" t="s">
         <v>973</v>
       </c>
       <c r="C493" s="14" t="s">
         <v>974</v>
       </c>
       <c r="D493" s="7">
-        <v>20584</v>
+        <v>34078</v>
       </c>
     </row>
     <row r="494" spans="1:4" outlineLevel="2">
       <c r="A494" s="9">
-        <v>134</v>
+        <v>148</v>
       </c>
       <c r="B494" s="4" t="s">
         <v>975</v>
       </c>
       <c r="C494" s="14" t="s">
         <v>976</v>
       </c>
       <c r="D494" s="7">
-        <v>2122</v>
+        <v>19227</v>
       </c>
     </row>
     <row r="495" spans="1:4" outlineLevel="2">
       <c r="A495" s="9">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="B495" s="4" t="s">
         <v>977</v>
       </c>
       <c r="C495" s="14" t="s">
         <v>978</v>
       </c>
       <c r="D495" s="7">
-        <v>2183</v>
+        <v>16432</v>
       </c>
     </row>
     <row r="496" spans="1:4" outlineLevel="2">
       <c r="A496" s="9">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="B496" s="4" t="s">
         <v>979</v>
       </c>
       <c r="C496" s="14" t="s">
         <v>980</v>
       </c>
       <c r="D496" s="7">
-        <v>15677</v>
+        <v>42942</v>
       </c>
     </row>
     <row r="497" spans="1:4" outlineLevel="2">
       <c r="A497" s="9">
-        <v>137</v>
+        <v>151</v>
       </c>
       <c r="B497" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C497" s="14" t="s">
         <v>982</v>
       </c>
       <c r="D497" s="7">
-        <v>25500</v>
+        <v>37832</v>
       </c>
     </row>
     <row r="498" spans="1:4" outlineLevel="2">
       <c r="A498" s="9">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="B498" s="4" t="s">
         <v>983</v>
       </c>
       <c r="C498" s="14" t="s">
         <v>984</v>
       </c>
       <c r="D498" s="7">
-        <v>24470</v>
+        <v>42667</v>
       </c>
     </row>
     <row r="499" spans="1:4" outlineLevel="2">
       <c r="A499" s="9">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="B499" s="4" t="s">
         <v>985</v>
       </c>
       <c r="C499" s="14" t="s">
         <v>986</v>
       </c>
       <c r="D499" s="7">
-        <v>36128</v>
+        <v>50918</v>
       </c>
     </row>
     <row r="500" spans="1:4" outlineLevel="2">
       <c r="A500" s="9">
-        <v>140</v>
+        <v>154</v>
       </c>
       <c r="B500" s="4" t="s">
         <v>987</v>
       </c>
       <c r="C500" s="14" t="s">
         <v>988</v>
       </c>
       <c r="D500" s="7">
-        <v>33466</v>
+        <v>59160</v>
       </c>
     </row>
     <row r="501" spans="1:4" outlineLevel="2">
       <c r="A501" s="9">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="B501" s="4" t="s">
         <v>989</v>
       </c>
       <c r="C501" s="14" t="s">
         <v>990</v>
       </c>
       <c r="D501" s="7">
-        <v>23378</v>
+        <v>19227</v>
       </c>
     </row>
     <row r="502" spans="1:4" outlineLevel="2">
       <c r="A502" s="9">
-        <v>142</v>
+        <v>156</v>
       </c>
       <c r="B502" s="4" t="s">
         <v>991</v>
       </c>
       <c r="C502" s="14" t="s">
         <v>992</v>
       </c>
       <c r="D502" s="7">
-        <v>28499</v>
+        <v>21002</v>
       </c>
     </row>
     <row r="503" spans="1:4" outlineLevel="2">
       <c r="A503" s="9">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="B503" s="4" t="s">
         <v>993</v>
       </c>
       <c r="C503" s="14" t="s">
         <v>994</v>
       </c>
       <c r="D503" s="7">
-        <v>34078</v>
+        <v>23378</v>
       </c>
     </row>
     <row r="504" spans="1:4" outlineLevel="2">
       <c r="A504" s="9">
-        <v>144</v>
+        <v>158</v>
       </c>
       <c r="B504" s="4" t="s">
         <v>995</v>
       </c>
       <c r="C504" s="14" t="s">
         <v>996</v>
       </c>
       <c r="D504" s="7">
-        <v>19227</v>
+        <v>25225</v>
       </c>
     </row>
     <row r="505" spans="1:4" outlineLevel="2">
       <c r="A505" s="9">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="B505" s="4" t="s">
         <v>997</v>
       </c>
       <c r="C505" s="14" t="s">
         <v>998</v>
       </c>
       <c r="D505" s="7">
-        <v>16432</v>
+        <v>39464</v>
       </c>
     </row>
     <row r="506" spans="1:4" outlineLevel="2">
       <c r="A506" s="9">
-        <v>146</v>
+        <v>160</v>
       </c>
       <c r="B506" s="4" t="s">
         <v>999</v>
       </c>
       <c r="C506" s="14" t="s">
         <v>1000</v>
       </c>
       <c r="D506" s="7">
-        <v>42942</v>
+        <v>26653</v>
       </c>
     </row>
     <row r="507" spans="1:4" outlineLevel="2">
       <c r="A507" s="9">
-        <v>147</v>
+        <v>161</v>
       </c>
       <c r="B507" s="4" t="s">
         <v>1001</v>
       </c>
       <c r="C507" s="14" t="s">
         <v>1002</v>
       </c>
       <c r="D507" s="7">
-        <v>37832</v>
+        <v>34078</v>
       </c>
     </row>
     <row r="508" spans="1:4" outlineLevel="2">
       <c r="A508" s="9">
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="B508" s="4" t="s">
         <v>1003</v>
       </c>
       <c r="C508" s="14" t="s">
         <v>1004</v>
       </c>
       <c r="D508" s="7">
-        <v>42667</v>
+        <v>40147</v>
       </c>
     </row>
     <row r="509" spans="1:4" outlineLevel="2">
       <c r="A509" s="9">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="B509" s="4" t="s">
         <v>1005</v>
       </c>
       <c r="C509" s="14" t="s">
         <v>1006</v>
       </c>
       <c r="D509" s="7">
-        <v>50918</v>
+        <v>80906</v>
       </c>
     </row>
     <row r="510" spans="1:4" outlineLevel="2">
       <c r="A510" s="9">
-        <v>150</v>
+        <v>164</v>
       </c>
       <c r="B510" s="4" t="s">
         <v>1007</v>
       </c>
       <c r="C510" s="14" t="s">
         <v>1008</v>
       </c>
       <c r="D510" s="7">
-        <v>59160</v>
+        <v>44033</v>
       </c>
     </row>
     <row r="511" spans="1:4" outlineLevel="2">
       <c r="A511" s="9">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="B511" s="4" t="s">
         <v>1009</v>
       </c>
       <c r="C511" s="14" t="s">
         <v>1010</v>
       </c>
       <c r="D511" s="7">
-        <v>19227</v>
+        <v>6416</v>
       </c>
     </row>
     <row r="512" spans="1:4" outlineLevel="2">
       <c r="A512" s="9">
-        <v>152</v>
+        <v>166</v>
       </c>
       <c r="B512" s="4" t="s">
         <v>1011</v>
       </c>
       <c r="C512" s="14" t="s">
         <v>1012</v>
       </c>
       <c r="D512" s="7">
-        <v>21002</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="513" spans="1:4" outlineLevel="2">
       <c r="A513" s="9">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="B513" s="4" t="s">
         <v>1013</v>
       </c>
       <c r="C513" s="14" t="s">
         <v>1014</v>
       </c>
       <c r="D513" s="7">
-        <v>23378</v>
+        <v>4139</v>
       </c>
     </row>
     <row r="514" spans="1:4" outlineLevel="2">
       <c r="A514" s="9">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="B514" s="4" t="s">
         <v>1015</v>
       </c>
       <c r="C514" s="14" t="s">
         <v>1016</v>
       </c>
       <c r="D514" s="7">
-        <v>25225</v>
+        <v>4090</v>
       </c>
     </row>
     <row r="515" spans="1:4" outlineLevel="2">
       <c r="A515" s="9">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="B515" s="4" t="s">
         <v>1017</v>
       </c>
       <c r="C515" s="14" t="s">
         <v>1018</v>
       </c>
       <c r="D515" s="7">
-        <v>39464</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="516" spans="1:4" outlineLevel="2">
       <c r="A516" s="9">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="B516" s="4" t="s">
         <v>1019</v>
       </c>
       <c r="C516" s="14" t="s">
         <v>1020</v>
       </c>
       <c r="D516" s="7">
-        <v>26653</v>
+        <v>6878</v>
       </c>
     </row>
     <row r="517" spans="1:4" outlineLevel="2">
       <c r="A517" s="9">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="B517" s="4" t="s">
         <v>1021</v>
       </c>
       <c r="C517" s="14" t="s">
         <v>1022</v>
       </c>
       <c r="D517" s="7">
-        <v>34078</v>
+        <v>10278</v>
       </c>
     </row>
     <row r="518" spans="1:4" outlineLevel="2">
       <c r="A518" s="9">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="B518" s="4" t="s">
         <v>1023</v>
       </c>
       <c r="C518" s="14" t="s">
         <v>1024</v>
       </c>
       <c r="D518" s="7">
-        <v>40147</v>
+        <v>10278</v>
       </c>
     </row>
     <row r="519" spans="1:4" outlineLevel="2">
       <c r="A519" s="9">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="B519" s="4" t="s">
         <v>1025</v>
       </c>
       <c r="C519" s="14" t="s">
         <v>1026</v>
       </c>
       <c r="D519" s="7">
-        <v>80906</v>
+        <v>14544</v>
       </c>
     </row>
     <row r="520" spans="1:4" outlineLevel="2">
       <c r="A520" s="9">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="B520" s="4" t="s">
         <v>1027</v>
       </c>
       <c r="C520" s="14" t="s">
         <v>1028</v>
       </c>
       <c r="D520" s="7">
-        <v>44033</v>
+        <v>26738</v>
       </c>
     </row>
     <row r="521" spans="1:4" outlineLevel="2">
       <c r="A521" s="9">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="B521" s="4" t="s">
         <v>1029</v>
       </c>
       <c r="C521" s="14" t="s">
         <v>1030</v>
       </c>
       <c r="D521" s="7">
-        <v>6416</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="522" spans="1:4" outlineLevel="2">
       <c r="A522" s="9">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="B522" s="4" t="s">
         <v>1031</v>
       </c>
       <c r="C522" s="14" t="s">
         <v>1032</v>
       </c>
       <c r="D522" s="7">
-        <v>8119</v>
+        <v>4508</v>
       </c>
     </row>
     <row r="523" spans="1:4" outlineLevel="2">
       <c r="A523" s="9">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="B523" s="4" t="s">
         <v>1033</v>
       </c>
       <c r="C523" s="14" t="s">
         <v>1034</v>
       </c>
       <c r="D523" s="7">
-        <v>4210</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="524" spans="1:4" outlineLevel="2">
       <c r="A524" s="9">
-        <v>164</v>
+        <v>178</v>
       </c>
       <c r="B524" s="4" t="s">
         <v>1035</v>
       </c>
       <c r="C524" s="14" t="s">
         <v>1036</v>
       </c>
       <c r="D524" s="7">
-        <v>4161</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="525" spans="1:4" outlineLevel="2">
       <c r="A525" s="9">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="B525" s="4" t="s">
         <v>1037</v>
       </c>
       <c r="C525" s="14" t="s">
         <v>1038</v>
       </c>
       <c r="D525" s="7">
-        <v>2003</v>
+        <v>4922</v>
       </c>
     </row>
     <row r="526" spans="1:4" outlineLevel="2">
       <c r="A526" s="9">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="B526" s="4" t="s">
         <v>1039</v>
       </c>
       <c r="C526" s="14" t="s">
         <v>1040</v>
       </c>
       <c r="D526" s="7">
-        <v>6878</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="527" spans="1:4" outlineLevel="2">
       <c r="A527" s="9">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="B527" s="4" t="s">
         <v>1041</v>
       </c>
       <c r="C527" s="14" t="s">
         <v>1042</v>
       </c>
       <c r="D527" s="7">
-        <v>10278</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="528" spans="1:4" outlineLevel="2">
       <c r="A528" s="9">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="B528" s="4" t="s">
         <v>1043</v>
       </c>
       <c r="C528" s="14" t="s">
         <v>1044</v>
       </c>
       <c r="D528" s="7">
-        <v>10278</v>
+        <v>770</v>
       </c>
     </row>
     <row r="529" spans="1:4" outlineLevel="2">
       <c r="A529" s="9">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="B529" s="4" t="s">
         <v>1045</v>
       </c>
       <c r="C529" s="14" t="s">
         <v>1046</v>
       </c>
       <c r="D529" s="7">
-        <v>14544</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="530" spans="1:4" outlineLevel="2">
       <c r="A530" s="9">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="B530" s="4" t="s">
         <v>1047</v>
       </c>
       <c r="C530" s="14" t="s">
         <v>1048</v>
       </c>
       <c r="D530" s="7">
-        <v>26738</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="531" spans="1:4" outlineLevel="2">
       <c r="A531" s="9">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="B531" s="4" t="s">
         <v>1049</v>
       </c>
       <c r="C531" s="14" t="s">
         <v>1050</v>
       </c>
       <c r="D531" s="7">
-        <v>1703</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="532" spans="1:4" outlineLevel="2">
       <c r="A532" s="9">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="B532" s="4" t="s">
         <v>1051</v>
       </c>
       <c r="C532" s="14" t="s">
         <v>1052</v>
       </c>
       <c r="D532" s="7">
-        <v>1703</v>
+        <v>7623</v>
       </c>
     </row>
     <row r="533" spans="1:4" outlineLevel="2">
       <c r="A533" s="9">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="B533" s="4" t="s">
         <v>1053</v>
       </c>
       <c r="C533" s="14" t="s">
         <v>1054</v>
       </c>
       <c r="D533" s="7">
-        <v>4508</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="534" spans="1:4" outlineLevel="2">
       <c r="A534" s="9">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="B534" s="4" t="s">
         <v>1055</v>
       </c>
       <c r="C534" s="14" t="s">
         <v>1056</v>
       </c>
       <c r="D534" s="7">
-        <v>3347</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="535" spans="1:4" outlineLevel="2">
       <c r="A535" s="9">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="B535" s="4" t="s">
         <v>1057</v>
       </c>
       <c r="C535" s="14" t="s">
         <v>1058</v>
       </c>
       <c r="D535" s="7">
-        <v>3347</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="536" spans="1:4" outlineLevel="2">
       <c r="A536" s="9">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="B536" s="4" t="s">
         <v>1059</v>
       </c>
       <c r="C536" s="14" t="s">
         <v>1060</v>
       </c>
       <c r="D536" s="7">
-        <v>4922</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="537" spans="1:4" outlineLevel="2">
       <c r="A537" s="9">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="B537" s="4" t="s">
         <v>1061</v>
       </c>
       <c r="C537" s="14" t="s">
         <v>1062</v>
       </c>
       <c r="D537" s="7">
         <v>12243</v>
       </c>
     </row>
     <row r="538" spans="1:4" outlineLevel="2">
       <c r="A538" s="9">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="B538" s="4" t="s">
         <v>1063</v>
       </c>
       <c r="C538" s="14" t="s">
         <v>1064</v>
       </c>
       <c r="D538" s="7">
-        <v>12243</v>
+        <v>10220</v>
       </c>
     </row>
     <row r="539" spans="1:4" outlineLevel="2">
       <c r="A539" s="9">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="B539" s="4" t="s">
         <v>1065</v>
       </c>
       <c r="C539" s="14" t="s">
         <v>1066</v>
       </c>
       <c r="D539" s="7">
-        <v>770</v>
+        <v>16093</v>
       </c>
     </row>
     <row r="540" spans="1:4" outlineLevel="2">
       <c r="A540" s="9">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="B540" s="4" t="s">
         <v>1067</v>
       </c>
       <c r="C540" s="14" t="s">
         <v>1068</v>
       </c>
       <c r="D540" s="7">
         <v>12243</v>
       </c>
     </row>
     <row r="541" spans="1:4" outlineLevel="2">
       <c r="A541" s="9">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="B541" s="4" t="s">
         <v>1069</v>
       </c>
       <c r="C541" s="14" t="s">
         <v>1070</v>
       </c>
       <c r="D541" s="7">
         <v>12243</v>
       </c>
     </row>
     <row r="542" spans="1:4" outlineLevel="2">
       <c r="A542" s="9">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="B542" s="4" t="s">
         <v>1071</v>
       </c>
       <c r="C542" s="14" t="s">
         <v>1072</v>
       </c>
       <c r="D542" s="7">
-        <v>12243</v>
+        <v>16093</v>
       </c>
     </row>
     <row r="543" spans="1:4" outlineLevel="2">
       <c r="A543" s="9">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="B543" s="4" t="s">
         <v>1073</v>
       </c>
       <c r="C543" s="14" t="s">
         <v>1074</v>
       </c>
       <c r="D543" s="7">
-        <v>7623</v>
+        <v>19943</v>
       </c>
     </row>
     <row r="544" spans="1:4" outlineLevel="2">
       <c r="A544" s="9">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="B544" s="4" t="s">
         <v>1075</v>
       </c>
       <c r="C544" s="14" t="s">
         <v>1076</v>
       </c>
       <c r="D544" s="7">
-        <v>12243</v>
+        <v>23793</v>
       </c>
     </row>
     <row r="545" spans="1:4" outlineLevel="2">
       <c r="A545" s="9">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="B545" s="4" t="s">
         <v>1077</v>
       </c>
       <c r="C545" s="14" t="s">
         <v>1078</v>
       </c>
       <c r="D545" s="7">
         <v>12243</v>
       </c>
     </row>
     <row r="546" spans="1:4" outlineLevel="2">
       <c r="A546" s="9">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="B546" s="4" t="s">
         <v>1079</v>
       </c>
       <c r="C546" s="14" t="s">
         <v>1080</v>
       </c>
       <c r="D546" s="7">
-        <v>12243</v>
+        <v>17092</v>
       </c>
     </row>
     <row r="547" spans="1:4" outlineLevel="2">
       <c r="A547" s="9">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="B547" s="4" t="s">
         <v>1081</v>
       </c>
       <c r="C547" s="14" t="s">
         <v>1082</v>
       </c>
       <c r="D547" s="7">
-        <v>12243</v>
+        <v>18122</v>
       </c>
     </row>
     <row r="548" spans="1:4" outlineLevel="2">
       <c r="A548" s="9">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="B548" s="4" t="s">
         <v>1083</v>
       </c>
       <c r="C548" s="14" t="s">
         <v>1084</v>
       </c>
       <c r="D548" s="7">
-        <v>12243</v>
+        <v>20250</v>
       </c>
     </row>
     <row r="549" spans="1:4" outlineLevel="2">
       <c r="A549" s="9">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="B549" s="4" t="s">
         <v>1085</v>
       </c>
       <c r="C549" s="14" t="s">
         <v>1086</v>
       </c>
       <c r="D549" s="7">
-        <v>10220</v>
+        <v>13395</v>
       </c>
     </row>
     <row r="550" spans="1:4" outlineLevel="2">
       <c r="A550" s="9">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="B550" s="4" t="s">
         <v>1087</v>
       </c>
       <c r="C550" s="14" t="s">
         <v>1088</v>
       </c>
       <c r="D550" s="7">
-        <v>16093</v>
+        <v>20779</v>
       </c>
     </row>
     <row r="551" spans="1:4" outlineLevel="2">
       <c r="A551" s="9">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="B551" s="4" t="s">
         <v>1089</v>
       </c>
       <c r="C551" s="14" t="s">
         <v>1090</v>
       </c>
       <c r="D551" s="7">
-        <v>12243</v>
+        <v>15562</v>
       </c>
     </row>
     <row r="552" spans="1:4" outlineLevel="2">
       <c r="A552" s="9">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="B552" s="4" t="s">
         <v>1091</v>
       </c>
       <c r="C552" s="14" t="s">
         <v>1092</v>
       </c>
       <c r="D552" s="7">
-        <v>12243</v>
+        <v>18565</v>
       </c>
     </row>
     <row r="553" spans="1:4" outlineLevel="2">
       <c r="A553" s="9">
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="B553" s="4" t="s">
         <v>1093</v>
       </c>
       <c r="C553" s="14" t="s">
         <v>1094</v>
       </c>
       <c r="D553" s="7">
-        <v>16093</v>
+        <v>6278</v>
       </c>
     </row>
     <row r="554" spans="1:4" outlineLevel="2">
       <c r="A554" s="9">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="B554" s="4" t="s">
         <v>1095</v>
       </c>
       <c r="C554" s="14" t="s">
         <v>1096</v>
       </c>
       <c r="D554" s="7">
-        <v>19943</v>
+        <v>15708</v>
       </c>
     </row>
     <row r="555" spans="1:4" outlineLevel="2">
       <c r="A555" s="9">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="B555" s="4" t="s">
         <v>1097</v>
       </c>
       <c r="C555" s="14" t="s">
         <v>1098</v>
       </c>
       <c r="D555" s="7">
-        <v>23793</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="556" spans="1:4" outlineLevel="2">
       <c r="A556" s="9">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="B556" s="4" t="s">
         <v>1099</v>
       </c>
       <c r="C556" s="14" t="s">
         <v>1100</v>
       </c>
       <c r="D556" s="7">
-        <v>12243</v>
+        <v>18900</v>
       </c>
     </row>
     <row r="557" spans="1:4" outlineLevel="2">
       <c r="A557" s="9">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="B557" s="4" t="s">
         <v>1101</v>
       </c>
       <c r="C557" s="14" t="s">
         <v>1102</v>
       </c>
       <c r="D557" s="7">
-        <v>17092</v>
+        <v>18900</v>
       </c>
     </row>
     <row r="558" spans="1:4" outlineLevel="2">
       <c r="A558" s="9">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="B558" s="4" t="s">
         <v>1103</v>
       </c>
       <c r="C558" s="14" t="s">
         <v>1104</v>
       </c>
       <c r="D558" s="7">
-        <v>18122</v>
+        <v>13420</v>
       </c>
     </row>
     <row r="559" spans="1:4" outlineLevel="2">
       <c r="A559" s="9">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="B559" s="4" t="s">
         <v>1105</v>
       </c>
       <c r="C559" s="14" t="s">
         <v>1106</v>
       </c>
       <c r="D559" s="7">
-        <v>20250</v>
+        <v>11660</v>
       </c>
     </row>
     <row r="560" spans="1:4" outlineLevel="2">
       <c r="A560" s="9">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="B560" s="4" t="s">
         <v>1107</v>
       </c>
       <c r="C560" s="14" t="s">
         <v>1108</v>
       </c>
       <c r="D560" s="7">
-        <v>13395</v>
+        <v>9400</v>
       </c>
     </row>
     <row r="561" spans="1:4" outlineLevel="2">
       <c r="A561" s="9">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="B561" s="4" t="s">
         <v>1109</v>
       </c>
       <c r="C561" s="14" t="s">
         <v>1110</v>
       </c>
       <c r="D561" s="7">
-        <v>20779</v>
+        <v>19100</v>
       </c>
     </row>
     <row r="562" spans="1:4" outlineLevel="2">
       <c r="A562" s="9">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="B562" s="4" t="s">
         <v>1111</v>
       </c>
       <c r="C562" s="14" t="s">
         <v>1112</v>
       </c>
       <c r="D562" s="7">
-        <v>15562</v>
+        <v>19100</v>
       </c>
     </row>
     <row r="563" spans="1:4" outlineLevel="2">
       <c r="A563" s="9">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="B563" s="4" t="s">
         <v>1113</v>
       </c>
       <c r="C563" s="14" t="s">
         <v>1114</v>
       </c>
       <c r="D563" s="7">
-        <v>18565</v>
+        <v>14960</v>
       </c>
     </row>
     <row r="564" spans="1:4" outlineLevel="2">
       <c r="A564" s="9">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="B564" s="4" t="s">
         <v>1115</v>
       </c>
       <c r="C564" s="14" t="s">
         <v>1116</v>
       </c>
       <c r="D564" s="7">
-        <v>6278</v>
+        <v>13860</v>
       </c>
     </row>
     <row r="565" spans="1:4" outlineLevel="2">
       <c r="A565" s="9">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="B565" s="4" t="s">
         <v>1117</v>
       </c>
       <c r="C565" s="14" t="s">
         <v>1118</v>
       </c>
       <c r="D565" s="7">
-        <v>15708</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="566" spans="1:4" outlineLevel="2">
       <c r="A566" s="9">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="B566" s="4" t="s">
         <v>1119</v>
       </c>
       <c r="C566" s="14" t="s">
         <v>1120</v>
       </c>
       <c r="D566" s="7">
-        <v>2200</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="567" spans="1:4" outlineLevel="2">
       <c r="A567" s="9">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="B567" s="4" t="s">
         <v>1121</v>
       </c>
       <c r="C567" s="14" t="s">
         <v>1122</v>
       </c>
       <c r="D567" s="7">
-        <v>13420</v>
+        <v>18500</v>
       </c>
     </row>
     <row r="568" spans="1:4" outlineLevel="2">
       <c r="A568" s="9">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="B568" s="4" t="s">
         <v>1123</v>
       </c>
       <c r="C568" s="14" t="s">
         <v>1124</v>
       </c>
       <c r="D568" s="7">
-        <v>11660</v>
+        <v>4345</v>
       </c>
     </row>
     <row r="569" spans="1:4" outlineLevel="2">
       <c r="A569" s="9">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="B569" s="4" t="s">
         <v>1125</v>
       </c>
       <c r="C569" s="14" t="s">
         <v>1126</v>
       </c>
       <c r="D569" s="7">
-        <v>9400</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="570" spans="1:4" outlineLevel="2">
       <c r="A570" s="9">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="B570" s="4" t="s">
         <v>1127</v>
       </c>
       <c r="C570" s="14" t="s">
         <v>1128</v>
       </c>
       <c r="D570" s="7">
-        <v>14960</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="571" spans="1:4" outlineLevel="2">
       <c r="A571" s="9">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="B571" s="4" t="s">
         <v>1129</v>
       </c>
       <c r="C571" s="14" t="s">
         <v>1130</v>
       </c>
       <c r="D571" s="7">
-        <v>13860</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="572" spans="1:4" outlineLevel="2">
       <c r="A572" s="9">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="B572" s="4" t="s">
         <v>1131</v>
       </c>
       <c r="C572" s="14" t="s">
         <v>1132</v>
       </c>
       <c r="D572" s="7">
-        <v>10300</v>
+        <v>10800</v>
       </c>
     </row>
     <row r="573" spans="1:4" outlineLevel="2">
       <c r="A573" s="9">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="B573" s="4" t="s">
         <v>1133</v>
       </c>
       <c r="C573" s="14" t="s">
         <v>1134</v>
       </c>
       <c r="D573" s="7">
-        <v>16500</v>
+        <v>10500</v>
       </c>
     </row>
     <row r="574" spans="1:4" outlineLevel="2">
       <c r="A574" s="9">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="B574" s="4" t="s">
         <v>1135</v>
       </c>
       <c r="C574" s="14" t="s">
         <v>1136</v>
       </c>
       <c r="D574" s="7">
-        <v>18500</v>
+        <v>14975</v>
       </c>
     </row>
     <row r="575" spans="1:4" outlineLevel="2">
       <c r="A575" s="9">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="B575" s="4" t="s">
         <v>1137</v>
       </c>
       <c r="C575" s="14" t="s">
         <v>1138</v>
       </c>
       <c r="D575" s="7">
-        <v>4345</v>
+        <v>20325</v>
       </c>
     </row>
     <row r="576" spans="1:4" outlineLevel="2">
       <c r="A576" s="9">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="B576" s="4" t="s">
         <v>1139</v>
       </c>
       <c r="C576" s="14" t="s">
         <v>1140</v>
       </c>
       <c r="D576" s="7">
-        <v>10000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="577" spans="1:4" outlineLevel="2">
       <c r="A577" s="9">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="B577" s="4" t="s">
         <v>1141</v>
       </c>
       <c r="C577" s="14" t="s">
         <v>1142</v>
       </c>
       <c r="D577" s="7">
-        <v>9900</v>
+        <v>27810</v>
       </c>
     </row>
     <row r="578" spans="1:4" outlineLevel="2">
       <c r="A578" s="9">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="B578" s="4" t="s">
         <v>1143</v>
       </c>
       <c r="C578" s="14" t="s">
         <v>1144</v>
       </c>
       <c r="D578" s="7">
-        <v>10800</v>
+        <v>26740</v>
       </c>
     </row>
     <row r="579" spans="1:4" outlineLevel="2">
       <c r="A579" s="9">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="B579" s="4" t="s">
         <v>1145</v>
       </c>
       <c r="C579" s="14" t="s">
         <v>1146</v>
       </c>
       <c r="D579" s="7">
-        <v>10500</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="580" spans="1:4" outlineLevel="2">
       <c r="A580" s="9">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="B580" s="4" t="s">
         <v>1147</v>
       </c>
       <c r="C580" s="14" t="s">
         <v>1148</v>
       </c>
       <c r="D580" s="7">
-        <v>14975</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="581" spans="1:4" outlineLevel="2">
       <c r="A581" s="9">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="B581" s="4" t="s">
         <v>1149</v>
       </c>
       <c r="C581" s="14" t="s">
         <v>1150</v>
       </c>
       <c r="D581" s="7">
-        <v>20325</v>
+        <v>32245</v>
       </c>
     </row>
     <row r="582" spans="1:4" outlineLevel="2">
       <c r="A582" s="9">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="B582" s="4" t="s">
         <v>1151</v>
       </c>
       <c r="C582" s="14" t="s">
         <v>1152</v>
       </c>
       <c r="D582" s="7">
-        <v>0</v>
+        <v>34310</v>
       </c>
     </row>
     <row r="583" spans="1:4" outlineLevel="2">
       <c r="A583" s="9">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="B583" s="4" t="s">
         <v>1153</v>
       </c>
       <c r="C583" s="14" t="s">
         <v>1154</v>
       </c>
       <c r="D583" s="7">
-        <v>27810</v>
+        <v>36548</v>
       </c>
     </row>
     <row r="584" spans="1:4" outlineLevel="2">
       <c r="A584" s="9">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="B584" s="4" t="s">
         <v>1155</v>
       </c>
       <c r="C584" s="14" t="s">
         <v>1156</v>
       </c>
       <c r="D584" s="7">
-        <v>26740</v>
+        <v>23466</v>
       </c>
     </row>
     <row r="585" spans="1:4" outlineLevel="2">
       <c r="A585" s="9">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="B585" s="4" t="s">
         <v>1157</v>
       </c>
       <c r="C585" s="14" t="s">
         <v>1158</v>
       </c>
       <c r="D585" s="7">
-        <v>3770</v>
+        <v>25325</v>
       </c>
     </row>
     <row r="586" spans="1:4" outlineLevel="2">
       <c r="A586" s="9">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="B586" s="4" t="s">
         <v>1159</v>
       </c>
       <c r="C586" s="14" t="s">
         <v>1160</v>
       </c>
       <c r="D586" s="7">
-        <v>2708</v>
+        <v>27867</v>
       </c>
     </row>
     <row r="587" spans="1:4" outlineLevel="2">
       <c r="A587" s="9">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="B587" s="4" t="s">
         <v>1161</v>
       </c>
       <c r="C587" s="14" t="s">
         <v>1162</v>
       </c>
       <c r="D587" s="7">
-        <v>32245</v>
+        <v>19777</v>
       </c>
     </row>
     <row r="588" spans="1:4" outlineLevel="2">
       <c r="A588" s="9">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="B588" s="4" t="s">
         <v>1163</v>
       </c>
       <c r="C588" s="14" t="s">
         <v>1164</v>
       </c>
       <c r="D588" s="7">
-        <v>34310</v>
+        <v>21625</v>
       </c>
     </row>
     <row r="589" spans="1:4" outlineLevel="2">
       <c r="A589" s="9">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="B589" s="4" t="s">
         <v>1165</v>
       </c>
       <c r="C589" s="14" t="s">
         <v>1166</v>
       </c>
       <c r="D589" s="7">
-        <v>36548</v>
-[...6 lines deleted...]
-      <c r="B590" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4" outlineLevel="1">
+      <c r="A590" s="10" t="s">
         <v>1167</v>
       </c>
-      <c r="C590" s="14" t="s">
+      <c r="B590" s="0"/>
+      <c r="C590" s="12"/>
+      <c r="D590" s="5"/>
+    </row>
+    <row r="591" spans="1:4" outlineLevel="2">
+      <c r="A591" s="11" t="s">
         <v>1168</v>
       </c>
-      <c r="D590" s="7">
-[...7 lines deleted...]
-      <c r="B591" s="4" t="s">
+      <c r="B591" s="0"/>
+      <c r="C591" s="12"/>
+      <c r="D591" s="5"/>
+    </row>
+    <row r="592" spans="1:4" outlineLevel="3">
+      <c r="A592" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B592" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C592" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D592" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4" outlineLevel="3">
+      <c r="A593" s="9">
+        <v>1</v>
+      </c>
+      <c r="B593" s="4" t="s">
         <v>1169</v>
       </c>
-      <c r="C591" s="14" t="s">
+      <c r="C593" s="14" t="s">
         <v>1170</v>
       </c>
-      <c r="D591" s="7">
-[...7 lines deleted...]
-      <c r="B592" s="4" t="s">
+      <c r="D593" s="7">
+        <v>17633</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4" outlineLevel="1">
+      <c r="A594" s="10" t="s">
         <v>1171</v>
       </c>
-      <c r="C592" s="14" t="s">
+      <c r="B594" s="0"/>
+      <c r="C594" s="12"/>
+      <c r="D594" s="5"/>
+    </row>
+    <row r="595" spans="1:4" outlineLevel="2">
+      <c r="A595" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B595" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C595" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D595" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4" outlineLevel="2">
+      <c r="A596" s="9">
+        <v>1</v>
+      </c>
+      <c r="B596" s="4" t="s">
         <v>1172</v>
       </c>
-      <c r="D592" s="7">
-[...7 lines deleted...]
-      <c r="B593" s="4" t="s">
+      <c r="C596" s="14" t="s">
         <v>1173</v>
       </c>
-      <c r="C593" s="14" t="s">
+      <c r="D596" s="7">
+        <v>7211</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4" outlineLevel="2">
+      <c r="A597" s="9">
+        <v>2</v>
+      </c>
+      <c r="B597" s="4" t="s">
         <v>1174</v>
       </c>
-      <c r="D593" s="7">
-[...7 lines deleted...]
-      <c r="B594" s="4" t="s">
+      <c r="C597" s="14" t="s">
         <v>1175</v>
       </c>
-      <c r="C594" s="14" t="s">
+      <c r="D597" s="7">
+        <v>10333</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4" outlineLevel="2">
+      <c r="A598" s="9">
+        <v>3</v>
+      </c>
+      <c r="B598" s="4" t="s">
         <v>1176</v>
       </c>
-      <c r="D594" s="7">
-[...7 lines deleted...]
-      <c r="B595" s="4" t="s">
+      <c r="C598" s="14" t="s">
         <v>1177</v>
       </c>
-      <c r="C595" s="14" t="s">
+      <c r="D598" s="7">
+        <v>47359</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4" outlineLevel="2">
+      <c r="A599" s="9">
+        <v>4</v>
+      </c>
+      <c r="B599" s="4" t="s">
         <v>1178</v>
       </c>
-      <c r="D595" s="7">
-[...4 lines deleted...]
-      <c r="A596" s="10" t="s">
+      <c r="C599" s="14" t="s">
         <v>1179</v>
       </c>
-      <c r="B596"/>
-[...4 lines deleted...]
-      <c r="A597" s="11" t="s">
+      <c r="D599" s="7">
+        <v>73613</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4" outlineLevel="2">
+      <c r="A600" s="9">
+        <v>5</v>
+      </c>
+      <c r="B600" s="4" t="s">
         <v>1180</v>
       </c>
-      <c r="B597"/>
-[...13 lines deleted...]
-      <c r="D598" s="6" t="s">
+      <c r="C600" s="14" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D600" s="7">
+        <v>8150</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4" outlineLevel="2">
+      <c r="A601" s="9">
         <v>6</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C599" s="14" t="s">
+      <c r="B601" s="4" t="s">
         <v>1182</v>
       </c>
-      <c r="D599" s="7">
-[...4 lines deleted...]
-      <c r="A600" s="10" t="s">
+      <c r="C601" s="14" t="s">
         <v>1183</v>
       </c>
-      <c r="B600"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="D601" s="7">
+        <v>9047</v>
       </c>
     </row>
     <row r="602" spans="1:4" outlineLevel="2">
       <c r="A602" s="9">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B602" s="4" t="s">
         <v>1184</v>
       </c>
       <c r="C602" s="14" t="s">
         <v>1185</v>
       </c>
       <c r="D602" s="7">
-        <v>7211</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="603" spans="1:4" outlineLevel="2">
       <c r="A603" s="9">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B603" s="4" t="s">
         <v>1186</v>
       </c>
       <c r="C603" s="14" t="s">
         <v>1187</v>
       </c>
       <c r="D603" s="7">
-        <v>10333</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="604" spans="1:4" outlineLevel="2">
       <c r="A604" s="9">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B604" s="4" t="s">
         <v>1188</v>
       </c>
       <c r="C604" s="14" t="s">
         <v>1189</v>
       </c>
       <c r="D604" s="7">
-        <v>47359</v>
-[...3 lines deleted...]
-      <c r="A605" s="9">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4" outlineLevel="1">
+      <c r="A605" s="10" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B605" s="0"/>
+      <c r="C605" s="12"/>
+      <c r="D605" s="5"/>
+    </row>
+    <row r="606" spans="1:4" outlineLevel="2">
+      <c r="A606" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B606" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B605" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A606" s="9">
+      <c r="C606" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B606" s="4" t="s">
-[...6 lines deleted...]
-        <v>8150</v>
+      <c r="D606" s="6" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="607" spans="1:4" outlineLevel="2">
       <c r="A607" s="9">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B607" s="4" t="s">
-        <v>1194</v>
+        <v>1191</v>
       </c>
       <c r="C607" s="14" t="s">
-        <v>1195</v>
+        <v>1192</v>
       </c>
       <c r="D607" s="7">
-        <v>9047</v>
+        <v>439150</v>
       </c>
     </row>
     <row r="608" spans="1:4" outlineLevel="2">
       <c r="A608" s="9">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B608" s="4" t="s">
-        <v>1196</v>
+        <v>1193</v>
       </c>
       <c r="C608" s="14" t="s">
-        <v>1197</v>
+        <v>1194</v>
       </c>
       <c r="D608" s="7">
-        <v>1150</v>
+        <v>89600</v>
       </c>
     </row>
     <row r="609" spans="1:4" outlineLevel="2">
       <c r="A609" s="9">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B609" s="4" t="s">
-        <v>1198</v>
+        <v>1195</v>
       </c>
       <c r="C609" s="14" t="s">
-        <v>1199</v>
+        <v>1196</v>
       </c>
       <c r="D609" s="7">
-        <v>2145</v>
+        <v>11600</v>
       </c>
     </row>
     <row r="610" spans="1:4" outlineLevel="2">
       <c r="A610" s="9">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B610" s="4" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C610" s="14" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D610" s="7">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4" outlineLevel="2">
+      <c r="A611" s="9">
+        <v>5</v>
+      </c>
+      <c r="B611" s="4" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C611" s="14" t="s">
         <v>1200</v>
       </c>
-      <c r="C610" s="14" t="s">
+      <c r="D611" s="7">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4" outlineLevel="2">
+      <c r="A612" s="9">
+        <v>6</v>
+      </c>
+      <c r="B612" s="4" t="s">
         <v>1201</v>
       </c>
-      <c r="D610" s="7">
-[...4 lines deleted...]
-      <c r="A611" s="10" t="s">
+      <c r="C612" s="14" t="s">
         <v>1202</v>
       </c>
-      <c r="B611"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="D612" s="7">
+        <v>150</v>
       </c>
     </row>
     <row r="613" spans="1:4" outlineLevel="2">
       <c r="A613" s="9">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B613" s="4" t="s">
         <v>1203</v>
       </c>
       <c r="C613" s="14" t="s">
         <v>1204</v>
       </c>
       <c r="D613" s="7">
-        <v>439150</v>
+        <v>0</v>
       </c>
     </row>
     <row r="614" spans="1:4" outlineLevel="2">
       <c r="A614" s="9">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B614" s="4" t="s">
         <v>1205</v>
       </c>
       <c r="C614" s="14" t="s">
         <v>1206</v>
       </c>
       <c r="D614" s="7">
-        <v>0</v>
+        <v>600</v>
       </c>
     </row>
     <row r="615" spans="1:4" outlineLevel="2">
       <c r="A615" s="9">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B615" s="4" t="s">
         <v>1207</v>
       </c>
       <c r="C615" s="14" t="s">
         <v>1208</v>
       </c>
       <c r="D615" s="7">
-        <v>11600</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="616" spans="1:4" outlineLevel="2">
       <c r="A616" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B616" s="4" t="s">
         <v>1209</v>
       </c>
       <c r="C616" s="14" t="s">
         <v>1210</v>
       </c>
       <c r="D616" s="7">
-        <v>0</v>
+        <v>600</v>
       </c>
     </row>
     <row r="617" spans="1:4" outlineLevel="2">
       <c r="A617" s="9">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B617" s="4" t="s">
         <v>1211</v>
       </c>
       <c r="C617" s="14" t="s">
         <v>1212</v>
       </c>
       <c r="D617" s="7">
-        <v>0</v>
+        <v>500</v>
       </c>
     </row>
     <row r="618" spans="1:4" outlineLevel="2">
       <c r="A618" s="9">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B618" s="4" t="s">
         <v>1213</v>
       </c>
       <c r="C618" s="14" t="s">
         <v>1214</v>
       </c>
       <c r="D618" s="7">
-        <v>0</v>
+        <v>5650</v>
       </c>
     </row>
     <row r="619" spans="1:4" outlineLevel="2">
       <c r="A619" s="9">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B619" s="4" t="s">
         <v>1215</v>
       </c>
       <c r="C619" s="14" t="s">
         <v>1216</v>
       </c>
       <c r="D619" s="7">
-        <v>0</v>
+        <v>8650</v>
       </c>
     </row>
     <row r="620" spans="1:4" outlineLevel="2">
       <c r="A620" s="9">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B620" s="4" t="s">
         <v>1217</v>
       </c>
       <c r="C620" s="14" t="s">
         <v>1218</v>
       </c>
       <c r="D620" s="7">
-        <v>0</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="621" spans="1:4" outlineLevel="2">
       <c r="A621" s="9">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B621" s="4" t="s">
         <v>1219</v>
       </c>
       <c r="C621" s="14" t="s">
         <v>1220</v>
       </c>
       <c r="D621" s="7">
-        <v>0</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="622" spans="1:4" outlineLevel="2">
       <c r="A622" s="9">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B622" s="4" t="s">
         <v>1221</v>
       </c>
       <c r="C622" s="14" t="s">
         <v>1222</v>
       </c>
       <c r="D622" s="7">
-        <v>0</v>
+        <v>23950</v>
       </c>
     </row>
     <row r="623" spans="1:4" outlineLevel="2">
       <c r="A623" s="9">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B623" s="4" t="s">
         <v>1223</v>
       </c>
       <c r="C623" s="14" t="s">
         <v>1224</v>
       </c>
       <c r="D623" s="7">
-        <v>0</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="624" spans="1:4" outlineLevel="2">
       <c r="A624" s="9">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B624" s="4" t="s">
         <v>1225</v>
       </c>
       <c r="C624" s="14" t="s">
         <v>1226</v>
       </c>
       <c r="D624" s="7">
-        <v>5650</v>
+        <v>46950</v>
       </c>
     </row>
     <row r="625" spans="1:4" outlineLevel="2">
       <c r="A625" s="9">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B625" s="4" t="s">
         <v>1227</v>
       </c>
       <c r="C625" s="14" t="s">
         <v>1228</v>
       </c>
       <c r="D625" s="7">
-        <v>8650</v>
+        <v>16950</v>
       </c>
     </row>
     <row r="626" spans="1:4" outlineLevel="2">
       <c r="A626" s="9">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B626" s="4" t="s">
         <v>1229</v>
       </c>
       <c r="C626" s="14" t="s">
         <v>1230</v>
       </c>
       <c r="D626" s="7">
-        <v>3650</v>
+        <v>19750</v>
       </c>
     </row>
     <row r="627" spans="1:4" outlineLevel="2">
       <c r="A627" s="9">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B627" s="4" t="s">
         <v>1231</v>
       </c>
       <c r="C627" s="14" t="s">
         <v>1232</v>
       </c>
       <c r="D627" s="7">
-        <v>4800</v>
+        <v>12300</v>
       </c>
     </row>
     <row r="628" spans="1:4" outlineLevel="2">
       <c r="A628" s="9">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B628" s="4" t="s">
         <v>1233</v>
       </c>
       <c r="C628" s="14" t="s">
         <v>1234</v>
       </c>
       <c r="D628" s="7">
-        <v>23950</v>
+        <v>7050</v>
       </c>
     </row>
     <row r="629" spans="1:4" outlineLevel="2">
       <c r="A629" s="9">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B629" s="4" t="s">
         <v>1235</v>
       </c>
       <c r="C629" s="14" t="s">
         <v>1236</v>
       </c>
       <c r="D629" s="7">
-        <v>5550</v>
+        <v>18500</v>
       </c>
     </row>
     <row r="630" spans="1:4" outlineLevel="2">
       <c r="A630" s="9">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="B630" s="4" t="s">
         <v>1237</v>
       </c>
       <c r="C630" s="14" t="s">
         <v>1238</v>
       </c>
       <c r="D630" s="7">
-        <v>46950</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="631" spans="1:4" outlineLevel="2">
       <c r="A631" s="9">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B631" s="4" t="s">
         <v>1239</v>
       </c>
       <c r="C631" s="14" t="s">
         <v>1240</v>
       </c>
       <c r="D631" s="7">
-        <v>16950</v>
+        <v>74300</v>
       </c>
     </row>
     <row r="632" spans="1:4" outlineLevel="2">
       <c r="A632" s="9">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B632" s="4" t="s">
         <v>1241</v>
       </c>
       <c r="C632" s="14" t="s">
         <v>1242</v>
       </c>
       <c r="D632" s="7">
-        <v>19750</v>
+        <v>6950</v>
       </c>
     </row>
     <row r="633" spans="1:4" outlineLevel="2">
       <c r="A633" s="9">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B633" s="4" t="s">
         <v>1243</v>
       </c>
       <c r="C633" s="14" t="s">
         <v>1244</v>
       </c>
       <c r="D633" s="7">
-        <v>12300</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="634" spans="1:4" outlineLevel="2">
       <c r="A634" s="9">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="B634" s="4" t="s">
         <v>1245</v>
       </c>
       <c r="C634" s="14" t="s">
         <v>1246</v>
       </c>
       <c r="D634" s="7">
-        <v>7050</v>
+        <v>8550</v>
       </c>
     </row>
     <row r="635" spans="1:4" outlineLevel="2">
       <c r="A635" s="9">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="B635" s="4" t="s">
         <v>1247</v>
       </c>
       <c r="C635" s="14" t="s">
         <v>1248</v>
       </c>
       <c r="D635" s="7">
-        <v>18500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="636" spans="1:4" outlineLevel="2">
       <c r="A636" s="9">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B636" s="4" t="s">
         <v>1249</v>
       </c>
       <c r="C636" s="14" t="s">
         <v>1250</v>
       </c>
       <c r="D636" s="7">
-        <v>4950</v>
+        <v>88300</v>
       </c>
     </row>
     <row r="637" spans="1:4" outlineLevel="2">
       <c r="A637" s="9">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B637" s="4" t="s">
         <v>1251</v>
       </c>
       <c r="C637" s="14" t="s">
         <v>1252</v>
       </c>
       <c r="D637" s="7">
-        <v>74300</v>
+        <v>18350</v>
       </c>
     </row>
     <row r="638" spans="1:4" outlineLevel="2">
       <c r="A638" s="9">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="B638" s="4" t="s">
         <v>1253</v>
       </c>
       <c r="C638" s="14" t="s">
         <v>1254</v>
       </c>
       <c r="D638" s="7">
-        <v>6950</v>
+        <v>17550</v>
       </c>
     </row>
     <row r="639" spans="1:4" outlineLevel="2">
       <c r="A639" s="9">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B639" s="4" t="s">
         <v>1255</v>
       </c>
       <c r="C639" s="14" t="s">
         <v>1256</v>
       </c>
       <c r="D639" s="7">
-        <v>6800</v>
+        <v>9850</v>
       </c>
     </row>
     <row r="640" spans="1:4" outlineLevel="2">
       <c r="A640" s="9">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="B640" s="4" t="s">
         <v>1257</v>
       </c>
       <c r="C640" s="14" t="s">
         <v>1258</v>
       </c>
       <c r="D640" s="7">
-        <v>8550</v>
+        <v>244650</v>
       </c>
     </row>
     <row r="641" spans="1:4" outlineLevel="2">
       <c r="A641" s="9">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B641" s="4" t="s">
         <v>1259</v>
       </c>
       <c r="C641" s="14" t="s">
         <v>1260</v>
       </c>
       <c r="D641" s="7">
-        <v>0</v>
+        <v>30750</v>
       </c>
     </row>
     <row r="642" spans="1:4" outlineLevel="2">
       <c r="A642" s="9">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="B642" s="4" t="s">
         <v>1261</v>
       </c>
       <c r="C642" s="14" t="s">
         <v>1262</v>
       </c>
       <c r="D642" s="7">
-        <v>88300</v>
+        <v>331550</v>
       </c>
     </row>
     <row r="643" spans="1:4" outlineLevel="2">
       <c r="A643" s="9">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="B643" s="4" t="s">
         <v>1263</v>
       </c>
       <c r="C643" s="14" t="s">
         <v>1264</v>
       </c>
       <c r="D643" s="7">
-        <v>18350</v>
+        <v>54350</v>
       </c>
     </row>
     <row r="644" spans="1:4" outlineLevel="2">
       <c r="A644" s="9">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="B644" s="4" t="s">
         <v>1265</v>
       </c>
       <c r="C644" s="14" t="s">
         <v>1266</v>
       </c>
       <c r="D644" s="7">
-        <v>17550</v>
+        <v>10750</v>
       </c>
     </row>
     <row r="645" spans="1:4" outlineLevel="2">
       <c r="A645" s="9">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="B645" s="4" t="s">
         <v>1267</v>
       </c>
       <c r="C645" s="14" t="s">
         <v>1268</v>
       </c>
       <c r="D645" s="7">
-        <v>9850</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="646" spans="1:4" outlineLevel="2">
       <c r="A646" s="9">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B646" s="4" t="s">
         <v>1269</v>
       </c>
       <c r="C646" s="14" t="s">
         <v>1270</v>
       </c>
       <c r="D646" s="7">
-        <v>0</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="647" spans="1:4" outlineLevel="2">
       <c r="A647" s="9">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B647" s="4" t="s">
         <v>1271</v>
       </c>
       <c r="C647" s="14" t="s">
         <v>1272</v>
       </c>
       <c r="D647" s="7">
-        <v>0</v>
+        <v>7300</v>
       </c>
     </row>
     <row r="648" spans="1:4" outlineLevel="2">
       <c r="A648" s="9">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B648" s="4" t="s">
         <v>1273</v>
       </c>
       <c r="C648" s="14" t="s">
         <v>1274</v>
       </c>
       <c r="D648" s="7">
-        <v>0</v>
+        <v>116100</v>
       </c>
     </row>
     <row r="649" spans="1:4" outlineLevel="2">
       <c r="A649" s="9">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B649" s="4" t="s">
         <v>1275</v>
       </c>
       <c r="C649" s="14" t="s">
         <v>1276</v>
       </c>
       <c r="D649" s="7">
-        <v>0</v>
+        <v>16850</v>
       </c>
     </row>
     <row r="650" spans="1:4" outlineLevel="2">
       <c r="A650" s="9">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="B650" s="4" t="s">
         <v>1277</v>
       </c>
       <c r="C650" s="14" t="s">
         <v>1278</v>
       </c>
       <c r="D650" s="7">
-        <v>0</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="651" spans="1:4" outlineLevel="2">
       <c r="A651" s="9">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="B651" s="4" t="s">
         <v>1279</v>
       </c>
       <c r="C651" s="14" t="s">
         <v>1280</v>
       </c>
       <c r="D651" s="7">
-        <v>2250</v>
+        <v>6450</v>
       </c>
     </row>
     <row r="652" spans="1:4" outlineLevel="2">
       <c r="A652" s="9">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="B652" s="4" t="s">
         <v>1281</v>
       </c>
       <c r="C652" s="14" t="s">
         <v>1282</v>
       </c>
       <c r="D652" s="7">
-        <v>4950</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="653" spans="1:4" outlineLevel="2">
       <c r="A653" s="9">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B653" s="4" t="s">
         <v>1283</v>
       </c>
       <c r="C653" s="14" t="s">
         <v>1284</v>
       </c>
       <c r="D653" s="7">
-        <v>7300</v>
+        <v>69850</v>
       </c>
     </row>
     <row r="654" spans="1:4" outlineLevel="2">
       <c r="A654" s="9">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="B654" s="4" t="s">
         <v>1285</v>
       </c>
       <c r="C654" s="14" t="s">
         <v>1286</v>
       </c>
       <c r="D654" s="7">
-        <v>0</v>
+        <v>12400</v>
       </c>
     </row>
     <row r="655" spans="1:4" outlineLevel="2">
       <c r="A655" s="9">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="B655" s="4" t="s">
         <v>1287</v>
       </c>
       <c r="C655" s="14" t="s">
         <v>1288</v>
       </c>
       <c r="D655" s="7">
-        <v>16850</v>
+        <v>5750</v>
       </c>
     </row>
     <row r="656" spans="1:4" outlineLevel="2">
       <c r="A656" s="9">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="B656" s="4" t="s">
         <v>1289</v>
       </c>
       <c r="C656" s="14" t="s">
         <v>1290</v>
       </c>
       <c r="D656" s="7">
-        <v>6100</v>
+        <v>32950</v>
       </c>
     </row>
     <row r="657" spans="1:4" outlineLevel="2">
       <c r="A657" s="9">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="B657" s="4" t="s">
         <v>1291</v>
       </c>
       <c r="C657" s="14" t="s">
         <v>1292</v>
       </c>
       <c r="D657" s="7">
-        <v>6450</v>
+        <v>8450</v>
       </c>
     </row>
     <row r="658" spans="1:4" outlineLevel="2">
       <c r="A658" s="9">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="B658" s="4" t="s">
         <v>1293</v>
       </c>
       <c r="C658" s="14" t="s">
         <v>1294</v>
       </c>
       <c r="D658" s="7">
-        <v>4500</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="659" spans="1:4" outlineLevel="2">
       <c r="A659" s="9">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B659" s="4" t="s">
         <v>1295</v>
       </c>
       <c r="C659" s="14" t="s">
         <v>1296</v>
       </c>
       <c r="D659" s="7">
-        <v>69850</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="660" spans="1:4" outlineLevel="2">
       <c r="A660" s="9">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B660" s="4" t="s">
         <v>1297</v>
       </c>
       <c r="C660" s="14" t="s">
         <v>1298</v>
       </c>
       <c r="D660" s="7">
-        <v>12400</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="661" spans="1:4" outlineLevel="2">
       <c r="A661" s="9">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="B661" s="4" t="s">
         <v>1299</v>
       </c>
       <c r="C661" s="14" t="s">
         <v>1300</v>
       </c>
       <c r="D661" s="7">
-        <v>5750</v>
+        <v>15900</v>
       </c>
     </row>
     <row r="662" spans="1:4" outlineLevel="2">
       <c r="A662" s="9">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="B662" s="4" t="s">
         <v>1301</v>
       </c>
       <c r="C662" s="14" t="s">
         <v>1302</v>
       </c>
       <c r="D662" s="7">
-        <v>32950</v>
+        <v>58400</v>
       </c>
     </row>
     <row r="663" spans="1:4" outlineLevel="2">
       <c r="A663" s="9">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="B663" s="4" t="s">
         <v>1303</v>
       </c>
       <c r="C663" s="14" t="s">
         <v>1304</v>
       </c>
       <c r="D663" s="7">
-        <v>8450</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="664" spans="1:4" outlineLevel="2">
       <c r="A664" s="9">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B664" s="4" t="s">
         <v>1305</v>
       </c>
       <c r="C664" s="14" t="s">
         <v>1306</v>
       </c>
       <c r="D664" s="7">
-        <v>4100</v>
+        <v>12550</v>
       </c>
     </row>
     <row r="665" spans="1:4" outlineLevel="2">
       <c r="A665" s="9">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B665" s="4" t="s">
         <v>1307</v>
       </c>
       <c r="C665" s="14" t="s">
         <v>1308</v>
       </c>
       <c r="D665" s="7">
-        <v>0</v>
+        <v>81200</v>
       </c>
     </row>
     <row r="666" spans="1:4" outlineLevel="2">
       <c r="A666" s="9">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B666" s="4" t="s">
         <v>1309</v>
       </c>
       <c r="C666" s="14" t="s">
         <v>1310</v>
       </c>
       <c r="D666" s="7">
-        <v>0</v>
+        <v>301050</v>
       </c>
     </row>
     <row r="667" spans="1:4" outlineLevel="2">
       <c r="A667" s="9">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="B667" s="4" t="s">
         <v>1311</v>
       </c>
       <c r="C667" s="14" t="s">
         <v>1312</v>
       </c>
       <c r="D667" s="7">
-        <v>0</v>
+        <v>35650</v>
       </c>
     </row>
     <row r="668" spans="1:4" outlineLevel="2">
       <c r="A668" s="9">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="B668" s="4" t="s">
         <v>1313</v>
       </c>
       <c r="C668" s="14" t="s">
         <v>1314</v>
       </c>
       <c r="D668" s="7">
-        <v>0</v>
+        <v>42400</v>
       </c>
     </row>
     <row r="669" spans="1:4" outlineLevel="2">
       <c r="A669" s="9">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B669" s="4" t="s">
         <v>1315</v>
       </c>
       <c r="C669" s="14" t="s">
         <v>1316</v>
       </c>
       <c r="D669" s="7">
-        <v>0</v>
+        <v>50950</v>
       </c>
     </row>
     <row r="670" spans="1:4" outlineLevel="2">
       <c r="A670" s="9">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B670" s="4" t="s">
         <v>1317</v>
       </c>
       <c r="C670" s="14" t="s">
         <v>1318</v>
       </c>
       <c r="D670" s="7">
-        <v>0</v>
+        <v>45100</v>
       </c>
     </row>
     <row r="671" spans="1:4" outlineLevel="2">
       <c r="A671" s="9">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B671" s="4" t="s">
         <v>1319</v>
       </c>
       <c r="C671" s="14" t="s">
         <v>1320</v>
       </c>
       <c r="D671" s="7">
-        <v>0</v>
+        <v>20350</v>
       </c>
     </row>
     <row r="672" spans="1:4" outlineLevel="2">
       <c r="A672" s="9">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B672" s="4" t="s">
         <v>1321</v>
       </c>
       <c r="C672" s="14" t="s">
         <v>1322</v>
       </c>
       <c r="D672" s="7">
-        <v>0</v>
+        <v>49300</v>
       </c>
     </row>
     <row r="673" spans="1:4" outlineLevel="2">
       <c r="A673" s="9">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B673" s="4" t="s">
         <v>1323</v>
       </c>
       <c r="C673" s="14" t="s">
         <v>1324</v>
       </c>
       <c r="D673" s="7">
-        <v>0</v>
+        <v>61250</v>
       </c>
     </row>
     <row r="674" spans="1:4" outlineLevel="2">
       <c r="A674" s="9">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="B674" s="4" t="s">
         <v>1325</v>
       </c>
       <c r="C674" s="14" t="s">
         <v>1326</v>
       </c>
       <c r="D674" s="7">
-        <v>0</v>
+        <v>30750</v>
       </c>
     </row>
     <row r="675" spans="1:4" outlineLevel="2">
       <c r="A675" s="9">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B675" s="4" t="s">
         <v>1327</v>
       </c>
       <c r="C675" s="14" t="s">
         <v>1328</v>
       </c>
       <c r="D675" s="7">
-        <v>0</v>
+        <v>11800</v>
       </c>
     </row>
     <row r="676" spans="1:4" outlineLevel="2">
       <c r="A676" s="9">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="B676" s="4" t="s">
         <v>1329</v>
       </c>
       <c r="C676" s="14" t="s">
         <v>1330</v>
       </c>
       <c r="D676" s="7">
-        <v>0</v>
+        <v>15900</v>
       </c>
     </row>
     <row r="677" spans="1:4" outlineLevel="2">
       <c r="A677" s="9">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B677" s="4" t="s">
         <v>1331</v>
       </c>
       <c r="C677" s="14" t="s">
         <v>1332</v>
       </c>
       <c r="D677" s="7">
-        <v>0</v>
+        <v>20250</v>
       </c>
     </row>
     <row r="678" spans="1:4" outlineLevel="2">
       <c r="A678" s="9">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B678" s="4" t="s">
         <v>1333</v>
       </c>
       <c r="C678" s="14" t="s">
         <v>1334</v>
       </c>
       <c r="D678" s="7">
-        <v>0</v>
+        <v>161300</v>
       </c>
     </row>
     <row r="679" spans="1:4" outlineLevel="2">
       <c r="A679" s="9">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B679" s="4" t="s">
         <v>1335</v>
       </c>
       <c r="C679" s="14" t="s">
         <v>1336</v>
       </c>
       <c r="D679" s="7">
-        <v>0</v>
+        <v>110250</v>
       </c>
     </row>
     <row r="680" spans="1:4" outlineLevel="2">
       <c r="A680" s="9">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="B680" s="4" t="s">
         <v>1337</v>
       </c>
       <c r="C680" s="14" t="s">
         <v>1338</v>
       </c>
       <c r="D680" s="7">
-        <v>0</v>
+        <v>8900</v>
       </c>
     </row>
     <row r="681" spans="1:4" outlineLevel="2">
       <c r="A681" s="9">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B681" s="4" t="s">
         <v>1339</v>
       </c>
       <c r="C681" s="14" t="s">
         <v>1340</v>
       </c>
       <c r="D681" s="7">
-        <v>0</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="682" spans="1:4" outlineLevel="2">
       <c r="A682" s="9">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="B682" s="4" t="s">
         <v>1341</v>
       </c>
       <c r="C682" s="14" t="s">
         <v>1342</v>
       </c>
       <c r="D682" s="7">
-        <v>0</v>
+        <v>5050</v>
       </c>
     </row>
     <row r="683" spans="1:4" outlineLevel="2">
       <c r="A683" s="9">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B683" s="4" t="s">
         <v>1343</v>
       </c>
       <c r="C683" s="14" t="s">
         <v>1344</v>
       </c>
       <c r="D683" s="7">
-        <v>0</v>
+        <v>25950</v>
       </c>
     </row>
     <row r="684" spans="1:4" outlineLevel="2">
       <c r="A684" s="9">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B684" s="4" t="s">
         <v>1345</v>
       </c>
       <c r="C684" s="14" t="s">
         <v>1346</v>
       </c>
       <c r="D684" s="7">
-        <v>0</v>
+        <v>19200</v>
       </c>
     </row>
     <row r="685" spans="1:4" outlineLevel="2">
       <c r="A685" s="9">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B685" s="4" t="s">
         <v>1347</v>
       </c>
       <c r="C685" s="14" t="s">
         <v>1348</v>
       </c>
       <c r="D685" s="7">
-        <v>0</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="686" spans="1:4" outlineLevel="2">
       <c r="A686" s="9">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B686" s="4" t="s">
         <v>1349</v>
       </c>
       <c r="C686" s="14" t="s">
         <v>1350</v>
       </c>
       <c r="D686" s="7">
-        <v>8900</v>
+        <v>8650</v>
       </c>
     </row>
     <row r="687" spans="1:4" outlineLevel="2">
       <c r="A687" s="9">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B687" s="4" t="s">
         <v>1351</v>
       </c>
       <c r="C687" s="14" t="s">
         <v>1352</v>
       </c>
       <c r="D687" s="7">
-        <v>8200</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="688" spans="1:4" outlineLevel="2">
       <c r="A688" s="9">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B688" s="4" t="s">
         <v>1353</v>
       </c>
       <c r="C688" s="14" t="s">
         <v>1354</v>
       </c>
       <c r="D688" s="7">
-        <v>5050</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="689" spans="1:4" outlineLevel="2">
       <c r="A689" s="9">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B689" s="4" t="s">
         <v>1355</v>
       </c>
       <c r="C689" s="14" t="s">
         <v>1356</v>
       </c>
       <c r="D689" s="7">
-        <v>25950</v>
+        <v>400</v>
       </c>
     </row>
     <row r="690" spans="1:4" outlineLevel="2">
       <c r="A690" s="9">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B690" s="4" t="s">
         <v>1357</v>
       </c>
       <c r="C690" s="14" t="s">
         <v>1358</v>
       </c>
       <c r="D690" s="7">
-        <v>19200</v>
+        <v>123000</v>
       </c>
     </row>
     <row r="691" spans="1:4" outlineLevel="2">
       <c r="A691" s="9">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B691" s="4" t="s">
         <v>1359</v>
       </c>
       <c r="C691" s="14" t="s">
         <v>1360</v>
       </c>
       <c r="D691" s="7">
-        <v>1550</v>
+        <v>8100</v>
       </c>
     </row>
     <row r="692" spans="1:4" outlineLevel="2">
       <c r="A692" s="9">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="B692" s="4" t="s">
         <v>1361</v>
       </c>
       <c r="C692" s="14" t="s">
         <v>1362</v>
       </c>
       <c r="D692" s="7">
-        <v>8650</v>
+        <v>5050</v>
       </c>
     </row>
     <row r="693" spans="1:4" outlineLevel="2">
       <c r="A693" s="9">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="B693" s="4" t="s">
         <v>1363</v>
       </c>
       <c r="C693" s="14" t="s">
         <v>1364</v>
       </c>
       <c r="D693" s="7">
-        <v>4100</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="694" spans="1:4" outlineLevel="2">
       <c r="A694" s="9">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="B694" s="4" t="s">
         <v>1365</v>
       </c>
       <c r="C694" s="14" t="s">
         <v>1366</v>
       </c>
       <c r="D694" s="7">
-        <v>2000</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="695" spans="1:4" outlineLevel="2">
       <c r="A695" s="9">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="B695" s="4" t="s">
         <v>1367</v>
       </c>
       <c r="C695" s="14" t="s">
         <v>1368</v>
       </c>
       <c r="D695" s="7">
-        <v>400</v>
+        <v>406050</v>
       </c>
     </row>
     <row r="696" spans="1:4" outlineLevel="2">
       <c r="A696" s="9">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="B696" s="4" t="s">
         <v>1369</v>
       </c>
       <c r="C696" s="14" t="s">
         <v>1370</v>
       </c>
       <c r="D696" s="7">
-        <v>123000</v>
+        <v>65900</v>
       </c>
     </row>
     <row r="697" spans="1:4" outlineLevel="2">
       <c r="A697" s="9">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="B697" s="4" t="s">
         <v>1371</v>
       </c>
       <c r="C697" s="14" t="s">
         <v>1372</v>
       </c>
       <c r="D697" s="7">
-        <v>8100</v>
+        <v>11350</v>
       </c>
     </row>
     <row r="698" spans="1:4" outlineLevel="2">
       <c r="A698" s="9">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="B698" s="4" t="s">
         <v>1373</v>
       </c>
       <c r="C698" s="14" t="s">
         <v>1374</v>
       </c>
       <c r="D698" s="7">
-        <v>5050</v>
+        <v>11100</v>
       </c>
     </row>
     <row r="699" spans="1:4" outlineLevel="2">
       <c r="A699" s="9">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B699" s="4" t="s">
         <v>1375</v>
       </c>
       <c r="C699" s="14" t="s">
         <v>1376</v>
       </c>
       <c r="D699" s="7">
-        <v>4250</v>
+        <v>36600</v>
       </c>
     </row>
     <row r="700" spans="1:4" outlineLevel="2">
       <c r="A700" s="9">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B700" s="4" t="s">
         <v>1377</v>
       </c>
       <c r="C700" s="14" t="s">
         <v>1378</v>
       </c>
       <c r="D700" s="7">
-        <v>1900</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="701" spans="1:4" outlineLevel="2">
       <c r="A701" s="9">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="B701" s="4" t="s">
         <v>1379</v>
       </c>
       <c r="C701" s="14" t="s">
         <v>1380</v>
       </c>
       <c r="D701" s="7">
-        <v>0</v>
+        <v>17450</v>
       </c>
     </row>
     <row r="702" spans="1:4" outlineLevel="2">
       <c r="A702" s="9">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="B702" s="4" t="s">
         <v>1381</v>
       </c>
       <c r="C702" s="14" t="s">
         <v>1382</v>
       </c>
       <c r="D702" s="7">
-        <v>0</v>
+        <v>6450</v>
       </c>
     </row>
     <row r="703" spans="1:4" outlineLevel="2">
       <c r="A703" s="9">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="B703" s="4" t="s">
         <v>1383</v>
       </c>
       <c r="C703" s="14" t="s">
         <v>1384</v>
       </c>
       <c r="D703" s="7">
-        <v>11350</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="704" spans="1:4" outlineLevel="2">
       <c r="A704" s="9">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B704" s="4" t="s">
         <v>1385</v>
       </c>
       <c r="C704" s="14" t="s">
         <v>1386</v>
       </c>
       <c r="D704" s="7">
-        <v>0</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="705" spans="1:4" outlineLevel="2">
       <c r="A705" s="9">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B705" s="4" t="s">
         <v>1387</v>
       </c>
       <c r="C705" s="14" t="s">
         <v>1388</v>
       </c>
       <c r="D705" s="7">
-        <v>0</v>
+        <v>17200</v>
       </c>
     </row>
     <row r="706" spans="1:4" outlineLevel="2">
       <c r="A706" s="9">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B706" s="4" t="s">
         <v>1389</v>
       </c>
       <c r="C706" s="14" t="s">
         <v>1390</v>
       </c>
       <c r="D706" s="7">
-        <v>0</v>
+        <v>18950</v>
       </c>
     </row>
     <row r="707" spans="1:4" outlineLevel="2">
       <c r="A707" s="9">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="B707" s="4" t="s">
         <v>1391</v>
       </c>
       <c r="C707" s="14" t="s">
         <v>1392</v>
       </c>
       <c r="D707" s="7">
-        <v>17450</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="708" spans="1:4" outlineLevel="2">
       <c r="A708" s="9">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="B708" s="4" t="s">
         <v>1393</v>
       </c>
       <c r="C708" s="14" t="s">
         <v>1394</v>
       </c>
       <c r="D708" s="7">
-        <v>6450</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="709" spans="1:4" outlineLevel="2">
       <c r="A709" s="9">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B709" s="4" t="s">
         <v>1395</v>
       </c>
       <c r="C709" s="14" t="s">
         <v>1396</v>
       </c>
       <c r="D709" s="7">
-        <v>1800</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="710" spans="1:4" outlineLevel="2">
       <c r="A710" s="9">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B710" s="4" t="s">
         <v>1397</v>
       </c>
       <c r="C710" s="14" t="s">
         <v>1398</v>
       </c>
       <c r="D710" s="7">
-        <v>4250</v>
+        <v>8450</v>
       </c>
     </row>
     <row r="711" spans="1:4" outlineLevel="2">
       <c r="A711" s="9">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B711" s="4" t="s">
         <v>1399</v>
       </c>
       <c r="C711" s="14" t="s">
         <v>1400</v>
       </c>
       <c r="D711" s="7">
-        <v>17200</v>
+        <v>5650</v>
       </c>
     </row>
     <row r="712" spans="1:4" outlineLevel="2">
       <c r="A712" s="9">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="B712" s="4" t="s">
         <v>1401</v>
       </c>
       <c r="C712" s="14" t="s">
         <v>1402</v>
       </c>
       <c r="D712" s="7">
-        <v>18950</v>
+        <v>18850</v>
       </c>
     </row>
     <row r="713" spans="1:4" outlineLevel="2">
       <c r="A713" s="9">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="B713" s="4" t="s">
         <v>1403</v>
       </c>
       <c r="C713" s="14" t="s">
         <v>1404</v>
       </c>
       <c r="D713" s="7">
-        <v>1450</v>
+        <v>54800</v>
       </c>
     </row>
     <row r="714" spans="1:4" outlineLevel="2">
       <c r="A714" s="9">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="B714" s="4" t="s">
         <v>1405</v>
       </c>
       <c r="C714" s="14" t="s">
         <v>1406</v>
       </c>
       <c r="D714" s="7">
-        <v>2850</v>
+        <v>338550</v>
       </c>
     </row>
     <row r="715" spans="1:4" outlineLevel="2">
       <c r="A715" s="9">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="B715" s="4" t="s">
         <v>1407</v>
       </c>
       <c r="C715" s="14" t="s">
         <v>1408</v>
       </c>
       <c r="D715" s="7">
-        <v>6000</v>
+        <v>18850</v>
       </c>
     </row>
     <row r="716" spans="1:4" outlineLevel="2">
       <c r="A716" s="9">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="B716" s="4" t="s">
         <v>1409</v>
       </c>
       <c r="C716" s="14" t="s">
         <v>1410</v>
       </c>
       <c r="D716" s="7">
-        <v>8450</v>
+        <v>39950</v>
       </c>
     </row>
     <row r="717" spans="1:4" outlineLevel="2">
       <c r="A717" s="9">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="B717" s="4" t="s">
         <v>1411</v>
       </c>
       <c r="C717" s="14" t="s">
         <v>1412</v>
       </c>
       <c r="D717" s="7">
-        <v>5650</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="718" spans="1:4" outlineLevel="2">
       <c r="A718" s="9">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="B718" s="4" t="s">
         <v>1413</v>
       </c>
       <c r="C718" s="14" t="s">
         <v>1414</v>
       </c>
       <c r="D718" s="7">
-        <v>18850</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="719" spans="1:4" outlineLevel="2">
       <c r="A719" s="9">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B719" s="4" t="s">
         <v>1415</v>
       </c>
       <c r="C719" s="14" t="s">
         <v>1416</v>
       </c>
       <c r="D719" s="7">
-        <v>54800</v>
+        <v>29200</v>
       </c>
     </row>
     <row r="720" spans="1:4" outlineLevel="2">
       <c r="A720" s="9">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="B720" s="4" t="s">
         <v>1417</v>
       </c>
       <c r="C720" s="14" t="s">
         <v>1418</v>
       </c>
       <c r="D720" s="7">
-        <v>0</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="721" spans="1:4" outlineLevel="2">
       <c r="A721" s="9">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B721" s="4" t="s">
         <v>1419</v>
       </c>
       <c r="C721" s="14" t="s">
         <v>1420</v>
       </c>
       <c r="D721" s="7">
-        <v>18850</v>
+        <v>12750</v>
       </c>
     </row>
     <row r="722" spans="1:4" outlineLevel="2">
       <c r="A722" s="9">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="B722" s="4" t="s">
         <v>1421</v>
       </c>
       <c r="C722" s="14" t="s">
         <v>1422</v>
       </c>
       <c r="D722" s="7">
-        <v>0</v>
+        <v>5300</v>
       </c>
     </row>
     <row r="723" spans="1:4" outlineLevel="2">
       <c r="A723" s="9">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B723" s="4" t="s">
         <v>1423</v>
       </c>
       <c r="C723" s="14" t="s">
         <v>1424</v>
       </c>
       <c r="D723" s="7">
-        <v>0</v>
+        <v>21150</v>
       </c>
     </row>
     <row r="724" spans="1:4" outlineLevel="2">
       <c r="A724" s="9">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="B724" s="4" t="s">
         <v>1425</v>
       </c>
       <c r="C724" s="14" t="s">
         <v>1426</v>
       </c>
       <c r="D724" s="7">
-        <v>0</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="725" spans="1:4" outlineLevel="2">
       <c r="A725" s="9">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B725" s="4" t="s">
         <v>1427</v>
       </c>
       <c r="C725" s="14" t="s">
         <v>1428</v>
       </c>
       <c r="D725" s="7">
-        <v>29200</v>
+        <v>38800</v>
       </c>
     </row>
     <row r="726" spans="1:4" outlineLevel="2">
       <c r="A726" s="9">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B726" s="4" t="s">
         <v>1429</v>
       </c>
       <c r="C726" s="14" t="s">
         <v>1430</v>
       </c>
       <c r="D726" s="7">
-        <v>5550</v>
+        <v>99750</v>
       </c>
     </row>
     <row r="727" spans="1:4" outlineLevel="2">
       <c r="A727" s="9">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B727" s="4" t="s">
         <v>1431</v>
       </c>
       <c r="C727" s="14" t="s">
         <v>1432</v>
       </c>
       <c r="D727" s="7">
-        <v>12750</v>
+        <v>96350</v>
       </c>
     </row>
     <row r="728" spans="1:4" outlineLevel="2">
       <c r="A728" s="9">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="B728" s="4" t="s">
         <v>1433</v>
       </c>
       <c r="C728" s="14" t="s">
         <v>1434</v>
       </c>
       <c r="D728" s="7">
-        <v>5300</v>
+        <v>97050</v>
       </c>
     </row>
     <row r="729" spans="1:4" outlineLevel="2">
       <c r="A729" s="9">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B729" s="4" t="s">
         <v>1435</v>
       </c>
       <c r="C729" s="14" t="s">
         <v>1436</v>
       </c>
       <c r="D729" s="7">
-        <v>21150</v>
+        <v>84950</v>
       </c>
     </row>
     <row r="730" spans="1:4" outlineLevel="2">
       <c r="A730" s="9">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B730" s="4" t="s">
         <v>1437</v>
       </c>
       <c r="C730" s="14" t="s">
         <v>1438</v>
       </c>
       <c r="D730" s="7">
-        <v>0</v>
+        <v>93450</v>
       </c>
     </row>
     <row r="731" spans="1:4" outlineLevel="2">
       <c r="A731" s="9">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B731" s="4" t="s">
         <v>1439</v>
       </c>
       <c r="C731" s="14" t="s">
         <v>1440</v>
       </c>
       <c r="D731" s="7">
-        <v>0</v>
+        <v>85050</v>
       </c>
     </row>
     <row r="732" spans="1:4" outlineLevel="2">
       <c r="A732" s="9">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B732" s="4" t="s">
         <v>1441</v>
       </c>
       <c r="C732" s="14" t="s">
         <v>1442</v>
       </c>
       <c r="D732" s="7">
-        <v>99750</v>
+        <v>127450</v>
       </c>
     </row>
     <row r="733" spans="1:4" outlineLevel="2">
       <c r="A733" s="9">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B733" s="4" t="s">
         <v>1443</v>
       </c>
       <c r="C733" s="14" t="s">
         <v>1444</v>
       </c>
       <c r="D733" s="7">
-        <v>96350</v>
+        <v>86100</v>
       </c>
     </row>
     <row r="734" spans="1:4" outlineLevel="2">
       <c r="A734" s="9">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="B734" s="4" t="s">
         <v>1445</v>
       </c>
       <c r="C734" s="14" t="s">
         <v>1446</v>
       </c>
       <c r="D734" s="7">
-        <v>97050</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="735" spans="1:4" outlineLevel="2">
       <c r="A735" s="9">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="B735" s="4" t="s">
         <v>1447</v>
       </c>
       <c r="C735" s="14" t="s">
         <v>1448</v>
       </c>
       <c r="D735" s="7">
-        <v>0</v>
+        <v>400</v>
       </c>
     </row>
     <row r="736" spans="1:4" outlineLevel="2">
       <c r="A736" s="9">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B736" s="4" t="s">
         <v>1449</v>
       </c>
       <c r="C736" s="14" t="s">
         <v>1450</v>
       </c>
       <c r="D736" s="7">
-        <v>93450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="737" spans="1:4" outlineLevel="2">
       <c r="A737" s="9">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B737" s="4" t="s">
         <v>1451</v>
       </c>
       <c r="C737" s="14" t="s">
         <v>1452</v>
       </c>
       <c r="D737" s="7">
-        <v>0</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="738" spans="1:4" outlineLevel="2">
       <c r="A738" s="9">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B738" s="4" t="s">
         <v>1453</v>
       </c>
       <c r="C738" s="14" t="s">
         <v>1454</v>
       </c>
       <c r="D738" s="7">
-        <v>0</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="739" spans="1:4" outlineLevel="2">
       <c r="A739" s="9">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B739" s="4" t="s">
         <v>1455</v>
       </c>
       <c r="C739" s="14" t="s">
         <v>1456</v>
       </c>
       <c r="D739" s="7">
-        <v>86100</v>
+        <v>850</v>
       </c>
     </row>
     <row r="740" spans="1:4" outlineLevel="2">
       <c r="A740" s="9">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B740" s="4" t="s">
         <v>1457</v>
       </c>
       <c r="C740" s="14" t="s">
         <v>1458</v>
       </c>
       <c r="D740" s="7">
-        <v>2250</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="741" spans="1:4" outlineLevel="2">
       <c r="A741" s="9">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B741" s="4" t="s">
         <v>1459</v>
       </c>
       <c r="C741" s="14" t="s">
         <v>1460</v>
       </c>
       <c r="D741" s="7">
-        <v>400</v>
+        <v>11350</v>
       </c>
     </row>
     <row r="742" spans="1:4" outlineLevel="2">
       <c r="A742" s="9">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B742" s="4" t="s">
         <v>1461</v>
       </c>
       <c r="C742" s="14" t="s">
         <v>1462</v>
       </c>
       <c r="D742" s="7">
-        <v>400</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="743" spans="1:4" outlineLevel="2">
       <c r="A743" s="9">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="B743" s="4" t="s">
         <v>1463</v>
       </c>
       <c r="C743" s="14" t="s">
         <v>1464</v>
       </c>
       <c r="D743" s="7">
-        <v>2850</v>
+        <v>11350</v>
       </c>
     </row>
     <row r="744" spans="1:4" outlineLevel="2">
       <c r="A744" s="9">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B744" s="4" t="s">
         <v>1465</v>
       </c>
       <c r="C744" s="14" t="s">
         <v>1466</v>
       </c>
       <c r="D744" s="7">
-        <v>5200</v>
+        <v>51200</v>
       </c>
     </row>
     <row r="745" spans="1:4" outlineLevel="2">
       <c r="A745" s="9">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B745" s="4" t="s">
         <v>1467</v>
       </c>
       <c r="C745" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="D745" s="7">
-        <v>850</v>
+        <v>73000</v>
       </c>
     </row>
     <row r="746" spans="1:4" outlineLevel="2">
       <c r="A746" s="9">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B746" s="4" t="s">
         <v>1469</v>
       </c>
       <c r="C746" s="14" t="s">
         <v>1470</v>
       </c>
       <c r="D746" s="7">
-        <v>1200</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="747" spans="1:4" outlineLevel="2">
       <c r="A747" s="9">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B747" s="4" t="s">
         <v>1471</v>
       </c>
       <c r="C747" s="14" t="s">
         <v>1472</v>
       </c>
       <c r="D747" s="7">
-        <v>11350</v>
+        <v>12650</v>
       </c>
     </row>
     <row r="748" spans="1:4" outlineLevel="2">
       <c r="A748" s="9">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B748" s="4" t="s">
         <v>1473</v>
       </c>
       <c r="C748" s="14" t="s">
         <v>1474</v>
       </c>
       <c r="D748" s="7">
-        <v>0</v>
+        <v>12300</v>
       </c>
     </row>
     <row r="749" spans="1:4" outlineLevel="2">
       <c r="A749" s="9">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B749" s="4" t="s">
         <v>1475</v>
       </c>
       <c r="C749" s="14" t="s">
         <v>1476</v>
       </c>
       <c r="D749" s="7">
-        <v>0</v>
+        <v>21300</v>
       </c>
     </row>
     <row r="750" spans="1:4" outlineLevel="2">
       <c r="A750" s="9">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B750" s="4" t="s">
         <v>1477</v>
       </c>
       <c r="C750" s="14" t="s">
         <v>1478</v>
       </c>
       <c r="D750" s="7">
-        <v>0</v>
+        <v>5650</v>
       </c>
     </row>
     <row r="751" spans="1:4" outlineLevel="2">
       <c r="A751" s="9">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B751" s="4" t="s">
         <v>1479</v>
       </c>
       <c r="C751" s="14" t="s">
         <v>1480</v>
       </c>
       <c r="D751" s="7">
-        <v>0</v>
+        <v>94150</v>
       </c>
     </row>
     <row r="752" spans="1:4" outlineLevel="2">
       <c r="A752" s="9">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B752" s="4" t="s">
         <v>1481</v>
       </c>
       <c r="C752" s="14" t="s">
         <v>1482</v>
       </c>
       <c r="D752" s="7">
-        <v>2850</v>
+        <v>24800</v>
       </c>
     </row>
     <row r="753" spans="1:4" outlineLevel="2">
       <c r="A753" s="9">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B753" s="4" t="s">
         <v>1483</v>
       </c>
       <c r="C753" s="14" t="s">
         <v>1484</v>
       </c>
       <c r="D753" s="7">
-        <v>12650</v>
+        <v>11600</v>
       </c>
     </row>
     <row r="754" spans="1:4" outlineLevel="2">
       <c r="A754" s="9">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B754" s="4" t="s">
         <v>1485</v>
       </c>
       <c r="C754" s="14" t="s">
         <v>1486</v>
       </c>
       <c r="D754" s="7">
-        <v>12300</v>
+        <v>20950</v>
       </c>
     </row>
     <row r="755" spans="1:4" outlineLevel="2">
       <c r="A755" s="9">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B755" s="4" t="s">
         <v>1487</v>
       </c>
       <c r="C755" s="14" t="s">
         <v>1488</v>
       </c>
       <c r="D755" s="7">
-        <v>21300</v>
+        <v>146700</v>
       </c>
     </row>
     <row r="756" spans="1:4" outlineLevel="2">
       <c r="A756" s="9">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B756" s="4" t="s">
         <v>1489</v>
       </c>
       <c r="C756" s="14" t="s">
         <v>1490</v>
       </c>
       <c r="D756" s="7">
-        <v>5650</v>
+        <v>40800</v>
       </c>
     </row>
     <row r="757" spans="1:4" outlineLevel="2">
       <c r="A757" s="9">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B757" s="4" t="s">
         <v>1491</v>
       </c>
       <c r="C757" s="14" t="s">
         <v>1492</v>
       </c>
       <c r="D757" s="7">
-        <v>94150</v>
+        <v>21300</v>
       </c>
     </row>
     <row r="758" spans="1:4" outlineLevel="2">
       <c r="A758" s="9">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B758" s="4" t="s">
         <v>1493</v>
       </c>
       <c r="C758" s="14" t="s">
         <v>1494</v>
       </c>
       <c r="D758" s="7">
-        <v>24800</v>
+        <v>9250</v>
       </c>
     </row>
     <row r="759" spans="1:4" outlineLevel="2">
       <c r="A759" s="9">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B759" s="4" t="s">
         <v>1495</v>
       </c>
       <c r="C759" s="14" t="s">
         <v>1496</v>
       </c>
       <c r="D759" s="7">
-        <v>11600</v>
+        <v>8100</v>
       </c>
     </row>
     <row r="760" spans="1:4" outlineLevel="2">
       <c r="A760" s="9">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B760" s="4" t="s">
         <v>1497</v>
       </c>
       <c r="C760" s="14" t="s">
         <v>1498</v>
       </c>
       <c r="D760" s="7">
-        <v>20950</v>
+        <v>24550</v>
       </c>
     </row>
     <row r="761" spans="1:4" outlineLevel="2">
       <c r="A761" s="9">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="B761" s="4" t="s">
         <v>1499</v>
       </c>
       <c r="C761" s="14" t="s">
         <v>1500</v>
       </c>
       <c r="D761" s="7">
-        <v>146700</v>
+        <v>58300</v>
       </c>
     </row>
     <row r="762" spans="1:4" outlineLevel="2">
       <c r="A762" s="9">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B762" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="C762" s="14" t="s">
         <v>1502</v>
       </c>
       <c r="D762" s="7">
-        <v>40800</v>
+        <v>82450</v>
       </c>
     </row>
     <row r="763" spans="1:4" outlineLevel="2">
       <c r="A763" s="9">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B763" s="4" t="s">
         <v>1503</v>
       </c>
       <c r="C763" s="14" t="s">
         <v>1504</v>
       </c>
       <c r="D763" s="7">
-        <v>21300</v>
+        <v>18600</v>
       </c>
     </row>
     <row r="764" spans="1:4" outlineLevel="2">
       <c r="A764" s="9">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B764" s="4" t="s">
         <v>1505</v>
       </c>
       <c r="C764" s="14" t="s">
         <v>1506</v>
       </c>
       <c r="D764" s="7">
-        <v>9250</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="765" spans="1:4" outlineLevel="2">
       <c r="A765" s="9">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B765" s="4" t="s">
         <v>1507</v>
       </c>
       <c r="C765" s="14" t="s">
         <v>1508</v>
       </c>
       <c r="D765" s="7">
-        <v>8100</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="766" spans="1:4" outlineLevel="2">
       <c r="A766" s="9">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B766" s="4" t="s">
         <v>1509</v>
       </c>
       <c r="C766" s="14" t="s">
         <v>1510</v>
       </c>
       <c r="D766" s="7">
-        <v>24550</v>
+        <v>20950</v>
       </c>
     </row>
     <row r="767" spans="1:4" outlineLevel="2">
       <c r="A767" s="9">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B767" s="4" t="s">
         <v>1511</v>
       </c>
       <c r="C767" s="14" t="s">
         <v>1512</v>
       </c>
       <c r="D767" s="7">
-        <v>58300</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="768" spans="1:4" outlineLevel="2">
       <c r="A768" s="9">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="B768" s="4" t="s">
         <v>1513</v>
       </c>
       <c r="C768" s="14" t="s">
         <v>1514</v>
       </c>
       <c r="D768" s="7">
-        <v>0</v>
+        <v>400</v>
       </c>
     </row>
     <row r="769" spans="1:4" outlineLevel="2">
       <c r="A769" s="9">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B769" s="4" t="s">
         <v>1515</v>
       </c>
       <c r="C769" s="14" t="s">
         <v>1516</v>
       </c>
       <c r="D769" s="7">
-        <v>18600</v>
+        <v>600</v>
       </c>
     </row>
     <row r="770" spans="1:4" outlineLevel="2">
       <c r="A770" s="9">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B770" s="4" t="s">
         <v>1517</v>
       </c>
       <c r="C770" s="14" t="s">
         <v>1518</v>
       </c>
       <c r="D770" s="7">
-        <v>5550</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="771" spans="1:4" outlineLevel="2">
       <c r="A771" s="9">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="B771" s="4" t="s">
         <v>1519</v>
       </c>
       <c r="C771" s="14" t="s">
         <v>1520</v>
       </c>
       <c r="D771" s="7">
-        <v>5550</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="772" spans="1:4" outlineLevel="2">
       <c r="A772" s="9">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B772" s="4" t="s">
         <v>1521</v>
       </c>
       <c r="C772" s="14" t="s">
         <v>1522</v>
       </c>
       <c r="D772" s="7">
-        <v>20950</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="773" spans="1:4" outlineLevel="2">
       <c r="A773" s="9">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B773" s="4" t="s">
         <v>1523</v>
       </c>
       <c r="C773" s="14" t="s">
         <v>1524</v>
       </c>
       <c r="D773" s="7">
-        <v>2950</v>
+        <v>5650</v>
       </c>
     </row>
     <row r="774" spans="1:4" outlineLevel="2">
       <c r="A774" s="9">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B774" s="4" t="s">
         <v>1525</v>
       </c>
       <c r="C774" s="14" t="s">
         <v>1526</v>
       </c>
       <c r="D774" s="7">
-        <v>400</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="775" spans="1:4" outlineLevel="2">
       <c r="A775" s="9">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B775" s="4" t="s">
         <v>1527</v>
       </c>
       <c r="C775" s="14" t="s">
         <v>1528</v>
       </c>
       <c r="D775" s="7">
-        <v>600</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="776" spans="1:4" outlineLevel="2">
       <c r="A776" s="9">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B776" s="4" t="s">
         <v>1529</v>
       </c>
       <c r="C776" s="14" t="s">
         <v>1530</v>
       </c>
       <c r="D776" s="7">
-        <v>1550</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="777" spans="1:4" outlineLevel="2">
       <c r="A777" s="9">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B777" s="4" t="s">
         <v>1531</v>
       </c>
       <c r="C777" s="14" t="s">
         <v>1532</v>
       </c>
       <c r="D777" s="7">
-        <v>1700</v>
+        <v>6950</v>
       </c>
     </row>
     <row r="778" spans="1:4" outlineLevel="2">
       <c r="A778" s="9">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B778" s="4" t="s">
         <v>1533</v>
       </c>
       <c r="C778" s="14" t="s">
         <v>1534</v>
       </c>
       <c r="D778" s="7">
-        <v>0</v>
+        <v>21850</v>
       </c>
     </row>
     <row r="779" spans="1:4" outlineLevel="2">
       <c r="A779" s="9">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B779" s="4" t="s">
         <v>1535</v>
       </c>
       <c r="C779" s="14" t="s">
         <v>1536</v>
       </c>
       <c r="D779" s="7">
-        <v>5650</v>
+        <v>11500</v>
       </c>
     </row>
     <row r="780" spans="1:4" outlineLevel="2">
       <c r="A780" s="9">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="B780" s="4" t="s">
         <v>1537</v>
       </c>
       <c r="C780" s="14" t="s">
         <v>1538</v>
       </c>
       <c r="D780" s="7">
-        <v>6600</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="781" spans="1:4" outlineLevel="2">
       <c r="A781" s="9">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="B781" s="4" t="s">
         <v>1539</v>
       </c>
       <c r="C781" s="14" t="s">
         <v>1540</v>
       </c>
       <c r="D781" s="7">
-        <v>2700</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="782" spans="1:4" outlineLevel="2">
       <c r="A782" s="9">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="B782" s="4" t="s">
         <v>1541</v>
       </c>
       <c r="C782" s="14" t="s">
         <v>1542</v>
       </c>
       <c r="D782" s="7">
-        <v>5000</v>
+        <v>28050</v>
       </c>
     </row>
     <row r="783" spans="1:4" outlineLevel="2">
       <c r="A783" s="9">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B783" s="4" t="s">
         <v>1543</v>
       </c>
       <c r="C783" s="14" t="s">
         <v>1544</v>
       </c>
       <c r="D783" s="7">
-        <v>6950</v>
+        <v>23750</v>
       </c>
     </row>
     <row r="784" spans="1:4" outlineLevel="2">
       <c r="A784" s="9">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="B784" s="4" t="s">
         <v>1545</v>
       </c>
       <c r="C784" s="14" t="s">
         <v>1546</v>
       </c>
       <c r="D784" s="7">
-        <v>21850</v>
+        <v>18400</v>
       </c>
     </row>
     <row r="785" spans="1:4" outlineLevel="2">
       <c r="A785" s="9">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B785" s="4" t="s">
         <v>1547</v>
       </c>
       <c r="C785" s="14" t="s">
         <v>1548</v>
       </c>
       <c r="D785" s="7">
-        <v>0</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="786" spans="1:4" outlineLevel="2">
       <c r="A786" s="9">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B786" s="4" t="s">
         <v>1549</v>
       </c>
       <c r="C786" s="14" t="s">
         <v>1550</v>
       </c>
       <c r="D786" s="7">
-        <v>0</v>
+        <v>5950</v>
       </c>
     </row>
     <row r="787" spans="1:4" outlineLevel="2">
       <c r="A787" s="9">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="B787" s="4" t="s">
         <v>1551</v>
       </c>
       <c r="C787" s="14" t="s">
         <v>1552</v>
       </c>
       <c r="D787" s="7">
-        <v>23750</v>
+        <v>36750</v>
       </c>
     </row>
     <row r="788" spans="1:4" outlineLevel="2">
       <c r="A788" s="9">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B788" s="4" t="s">
         <v>1553</v>
       </c>
       <c r="C788" s="14" t="s">
         <v>1554</v>
       </c>
       <c r="D788" s="7">
-        <v>0</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="789" spans="1:4" outlineLevel="2">
       <c r="A789" s="9">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B789" s="4" t="s">
         <v>1555</v>
       </c>
       <c r="C789" s="14" t="s">
         <v>1556</v>
       </c>
       <c r="D789" s="7">
-        <v>5550</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="790" spans="1:4" outlineLevel="2">
       <c r="A790" s="9">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="B790" s="4" t="s">
         <v>1557</v>
       </c>
       <c r="C790" s="14" t="s">
         <v>1558</v>
       </c>
       <c r="D790" s="7">
-        <v>5950</v>
+        <v>56300</v>
       </c>
     </row>
     <row r="791" spans="1:4" outlineLevel="2">
       <c r="A791" s="9">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B791" s="4" t="s">
         <v>1559</v>
       </c>
       <c r="C791" s="14" t="s">
         <v>1560</v>
       </c>
       <c r="D791" s="7">
-        <v>36750</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="792" spans="1:4" outlineLevel="2">
       <c r="A792" s="9">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="B792" s="4" t="s">
         <v>1561</v>
       </c>
       <c r="C792" s="14" t="s">
         <v>1562</v>
       </c>
       <c r="D792" s="7">
-        <v>3800</v>
+        <v>12450</v>
       </c>
     </row>
     <row r="793" spans="1:4" outlineLevel="2">
       <c r="A793" s="9">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B793" s="4" t="s">
         <v>1563</v>
       </c>
       <c r="C793" s="14" t="s">
         <v>1564</v>
       </c>
       <c r="D793" s="7">
-        <v>2250</v>
+        <v>32500</v>
       </c>
     </row>
     <row r="794" spans="1:4" outlineLevel="2">
       <c r="A794" s="9">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="B794" s="4" t="s">
         <v>1565</v>
       </c>
       <c r="C794" s="14" t="s">
         <v>1566</v>
       </c>
       <c r="D794" s="7">
-        <v>56300</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="795" spans="1:4" outlineLevel="2">
       <c r="A795" s="9">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B795" s="4" t="s">
         <v>1567</v>
       </c>
       <c r="C795" s="14" t="s">
         <v>1568</v>
       </c>
       <c r="D795" s="7">
-        <v>3300</v>
+        <v>7300</v>
       </c>
     </row>
     <row r="796" spans="1:4" outlineLevel="2">
       <c r="A796" s="9">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B796" s="4" t="s">
         <v>1569</v>
       </c>
       <c r="C796" s="14" t="s">
         <v>1570</v>
       </c>
       <c r="D796" s="7">
-        <v>12450</v>
+        <v>9300</v>
       </c>
     </row>
     <row r="797" spans="1:4" outlineLevel="2">
       <c r="A797" s="9">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="B797" s="4" t="s">
         <v>1571</v>
       </c>
       <c r="C797" s="14" t="s">
         <v>1572</v>
       </c>
       <c r="D797" s="7">
-        <v>32500</v>
+        <v>28100</v>
       </c>
     </row>
     <row r="798" spans="1:4" outlineLevel="2">
       <c r="A798" s="9">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="B798" s="4" t="s">
         <v>1573</v>
       </c>
       <c r="C798" s="14" t="s">
         <v>1574</v>
       </c>
       <c r="D798" s="7">
-        <v>5550</v>
+        <v>3610</v>
       </c>
     </row>
     <row r="799" spans="1:4" outlineLevel="2">
       <c r="A799" s="9">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="B799" s="4" t="s">
         <v>1575</v>
       </c>
       <c r="C799" s="14" t="s">
         <v>1576</v>
       </c>
       <c r="D799" s="7">
-        <v>7300</v>
+        <v>6630</v>
       </c>
     </row>
     <row r="800" spans="1:4" outlineLevel="2">
       <c r="A800" s="9">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="B800" s="4" t="s">
         <v>1577</v>
       </c>
       <c r="C800" s="14" t="s">
         <v>1578</v>
       </c>
       <c r="D800" s="7">
-        <v>9300</v>
+        <v>6860</v>
       </c>
     </row>
     <row r="801" spans="1:4" outlineLevel="2">
       <c r="A801" s="9">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B801" s="4" t="s">
         <v>1579</v>
       </c>
       <c r="C801" s="14" t="s">
         <v>1580</v>
       </c>
       <c r="D801" s="7">
-        <v>28100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="802" spans="1:4" outlineLevel="2">
       <c r="A802" s="9">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="B802" s="4" t="s">
         <v>1581</v>
       </c>
       <c r="C802" s="14" t="s">
         <v>1582</v>
       </c>
       <c r="D802" s="7">
-        <v>3610</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="803" spans="1:4" outlineLevel="2">
       <c r="A803" s="9">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="B803" s="4" t="s">
         <v>1583</v>
       </c>
       <c r="C803" s="14" t="s">
         <v>1584</v>
       </c>
       <c r="D803" s="7">
-        <v>450</v>
+        <v>570</v>
       </c>
     </row>
     <row r="804" spans="1:4" outlineLevel="2">
       <c r="A804" s="9">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B804" s="4" t="s">
         <v>1585</v>
       </c>
       <c r="C804" s="14" t="s">
         <v>1586</v>
       </c>
       <c r="D804" s="7">
-        <v>670</v>
+        <v>9940</v>
       </c>
     </row>
     <row r="805" spans="1:4" outlineLevel="2">
       <c r="A805" s="9">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="B805" s="4" t="s">
         <v>1587</v>
       </c>
       <c r="C805" s="14" t="s">
         <v>1588</v>
       </c>
       <c r="D805" s="7">
-        <v>1520</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="806" spans="1:4" outlineLevel="2">
       <c r="A806" s="9">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B806" s="4" t="s">
         <v>1589</v>
       </c>
       <c r="C806" s="14" t="s">
         <v>1590</v>
       </c>
       <c r="D806" s="7">
-        <v>570</v>
+        <v>5630</v>
       </c>
     </row>
     <row r="807" spans="1:4" outlineLevel="2">
       <c r="A807" s="9">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="B807" s="4" t="s">
         <v>1591</v>
       </c>
       <c r="C807" s="14" t="s">
         <v>1592</v>
       </c>
       <c r="D807" s="7">
-        <v>9940</v>
+        <v>6440</v>
       </c>
     </row>
     <row r="808" spans="1:4" outlineLevel="2">
       <c r="A808" s="9">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="B808" s="4" t="s">
         <v>1593</v>
       </c>
       <c r="C808" s="14" t="s">
         <v>1594</v>
       </c>
       <c r="D808" s="7">
-        <v>2790</v>
+        <v>5625</v>
       </c>
     </row>
     <row r="809" spans="1:4" outlineLevel="2">
       <c r="A809" s="9">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="B809" s="4" t="s">
         <v>1595</v>
       </c>
       <c r="C809" s="14" t="s">
         <v>1596</v>
       </c>
       <c r="D809" s="7">
-        <v>5630</v>
+        <v>7650</v>
       </c>
     </row>
     <row r="810" spans="1:4" outlineLevel="2">
       <c r="A810" s="9">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B810" s="4" t="s">
         <v>1597</v>
       </c>
       <c r="C810" s="14" t="s">
         <v>1598</v>
       </c>
       <c r="D810" s="7">
-        <v>6440</v>
+        <v>10350</v>
       </c>
     </row>
     <row r="811" spans="1:4" outlineLevel="2">
       <c r="A811" s="9">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="B811" s="4" t="s">
         <v>1599</v>
       </c>
       <c r="C811" s="14" t="s">
         <v>1600</v>
       </c>
       <c r="D811" s="7">
-        <v>5625</v>
+        <v>11250</v>
       </c>
     </row>
     <row r="812" spans="1:4" outlineLevel="2">
       <c r="A812" s="9">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="B812" s="4" t="s">
         <v>1601</v>
       </c>
       <c r="C812" s="14" t="s">
         <v>1602</v>
       </c>
       <c r="D812" s="7">
-        <v>7650</v>
+        <v>8941</v>
       </c>
     </row>
     <row r="813" spans="1:4" outlineLevel="2">
       <c r="A813" s="9">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="B813" s="4" t="s">
         <v>1603</v>
       </c>
       <c r="C813" s="14" t="s">
         <v>1604</v>
       </c>
       <c r="D813" s="7">
-        <v>10350</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="814" spans="1:4" outlineLevel="2">
       <c r="A814" s="9">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="B814" s="4" t="s">
         <v>1605</v>
       </c>
       <c r="C814" s="14" t="s">
         <v>1606</v>
       </c>
       <c r="D814" s="7">
-        <v>11250</v>
+        <v>34</v>
       </c>
     </row>
     <row r="815" spans="1:4" outlineLevel="2">
       <c r="A815" s="9">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B815" s="4" t="s">
         <v>1607</v>
       </c>
       <c r="C815" s="14" t="s">
         <v>1608</v>
       </c>
       <c r="D815" s="7">
-        <v>8941</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="816" spans="1:4" outlineLevel="2">
       <c r="A816" s="9">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="B816" s="4" t="s">
         <v>1609</v>
       </c>
       <c r="C816" s="14" t="s">
         <v>1610</v>
       </c>
       <c r="D816" s="7">
-        <v>1372</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="817" spans="1:4" outlineLevel="2">
       <c r="A817" s="9">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="B817" s="4" t="s">
         <v>1611</v>
       </c>
       <c r="C817" s="14" t="s">
         <v>1612</v>
       </c>
       <c r="D817" s="7">
-        <v>34</v>
+        <v>121</v>
       </c>
     </row>
     <row r="818" spans="1:4" outlineLevel="2">
       <c r="A818" s="9">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="B818" s="4" t="s">
         <v>1613</v>
       </c>
       <c r="C818" s="14" t="s">
         <v>1614</v>
       </c>
       <c r="D818" s="7">
-        <v>1014</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="819" spans="1:4" outlineLevel="2">
       <c r="A819" s="9">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="B819" s="4" t="s">
         <v>1615</v>
       </c>
       <c r="C819" s="14" t="s">
         <v>1616</v>
       </c>
       <c r="D819" s="7">
-        <v>1381</v>
+        <v>851</v>
       </c>
     </row>
     <row r="820" spans="1:4" outlineLevel="2">
       <c r="A820" s="9">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="B820" s="4" t="s">
         <v>1617</v>
       </c>
       <c r="C820" s="14" t="s">
         <v>1618</v>
       </c>
       <c r="D820" s="7">
-        <v>121</v>
+        <v>16588</v>
       </c>
     </row>
     <row r="821" spans="1:4" outlineLevel="2">
       <c r="A821" s="9">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="B821" s="4" t="s">
         <v>1619</v>
       </c>
       <c r="C821" s="14" t="s">
         <v>1620</v>
       </c>
       <c r="D821" s="7">
-        <v>2211</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="822" spans="1:4" outlineLevel="2">
       <c r="A822" s="9">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="B822" s="4" t="s">
         <v>1621</v>
       </c>
       <c r="C822" s="14" t="s">
         <v>1622</v>
       </c>
       <c r="D822" s="7">
-        <v>851</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="823" spans="1:4" outlineLevel="2">
       <c r="A823" s="9">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="B823" s="4" t="s">
         <v>1623</v>
       </c>
       <c r="C823" s="14" t="s">
         <v>1624</v>
       </c>
       <c r="D823" s="7">
-        <v>16588</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="824" spans="1:4" outlineLevel="2">
       <c r="A824" s="9">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="B824" s="4" t="s">
         <v>1625</v>
       </c>
       <c r="C824" s="14" t="s">
         <v>1626</v>
       </c>
       <c r="D824" s="7">
-        <v>1500</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="825" spans="1:4" outlineLevel="2">
       <c r="A825" s="9">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="B825" s="4" t="s">
         <v>1627</v>
       </c>
       <c r="C825" s="14" t="s">
         <v>1628</v>
       </c>
       <c r="D825" s="7">
-        <v>1200</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="826" spans="1:4" outlineLevel="2">
       <c r="A826" s="9">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="B826" s="4" t="s">
         <v>1629</v>
       </c>
       <c r="C826" s="14" t="s">
         <v>1630</v>
       </c>
       <c r="D826" s="7">
-        <v>1497</v>
+        <v>945</v>
       </c>
     </row>
     <row r="827" spans="1:4" outlineLevel="2">
       <c r="A827" s="9">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="B827" s="4" t="s">
         <v>1631</v>
       </c>
       <c r="C827" s="14" t="s">
         <v>1632</v>
       </c>
       <c r="D827" s="7">
-        <v>1300</v>
+        <v>12624</v>
       </c>
     </row>
     <row r="828" spans="1:4" outlineLevel="2">
       <c r="A828" s="9">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="B828" s="4" t="s">
         <v>1633</v>
       </c>
       <c r="C828" s="14" t="s">
         <v>1634</v>
       </c>
       <c r="D828" s="7">
-        <v>1100</v>
+        <v>572</v>
       </c>
     </row>
     <row r="829" spans="1:4" outlineLevel="2">
       <c r="A829" s="9">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="B829" s="4" t="s">
         <v>1635</v>
       </c>
       <c r="C829" s="14" t="s">
         <v>1636</v>
       </c>
       <c r="D829" s="7">
-        <v>945</v>
+        <v>4163</v>
       </c>
     </row>
     <row r="830" spans="1:4" outlineLevel="2">
       <c r="A830" s="9">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B830" s="4" t="s">
         <v>1637</v>
       </c>
       <c r="C830" s="14" t="s">
         <v>1638</v>
       </c>
       <c r="D830" s="7">
-        <v>12624</v>
+        <v>670</v>
       </c>
     </row>
     <row r="831" spans="1:4" outlineLevel="2">
       <c r="A831" s="9">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="B831" s="4" t="s">
         <v>1639</v>
       </c>
       <c r="C831" s="14" t="s">
         <v>1640</v>
       </c>
       <c r="D831" s="7">
-        <v>572</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="832" spans="1:4" outlineLevel="2">
       <c r="A832" s="9">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="B832" s="4" t="s">
         <v>1641</v>
       </c>
       <c r="C832" s="14" t="s">
         <v>1642</v>
       </c>
       <c r="D832" s="7">
-        <v>4163</v>
+        <v>174</v>
       </c>
     </row>
     <row r="833" spans="1:4" outlineLevel="2">
       <c r="A833" s="9">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="B833" s="4" t="s">
         <v>1643</v>
       </c>
       <c r="C833" s="14" t="s">
         <v>1644</v>
       </c>
       <c r="D833" s="7">
-        <v>670</v>
+        <v>997</v>
       </c>
     </row>
     <row r="834" spans="1:4" outlineLevel="2">
       <c r="A834" s="9">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="B834" s="4" t="s">
         <v>1645</v>
       </c>
       <c r="C834" s="14" t="s">
         <v>1646</v>
       </c>
       <c r="D834" s="7">
-        <v>1500</v>
+        <v>4186</v>
       </c>
     </row>
     <row r="835" spans="1:4" outlineLevel="2">
       <c r="A835" s="9">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="B835" s="4" t="s">
         <v>1647</v>
       </c>
       <c r="C835" s="14" t="s">
         <v>1648</v>
       </c>
       <c r="D835" s="7">
-        <v>174</v>
+        <v>906</v>
       </c>
     </row>
     <row r="836" spans="1:4" outlineLevel="2">
       <c r="A836" s="9">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="B836" s="4" t="s">
         <v>1649</v>
       </c>
       <c r="C836" s="14" t="s">
         <v>1650</v>
       </c>
       <c r="D836" s="7">
-        <v>997</v>
+        <v>279</v>
       </c>
     </row>
     <row r="837" spans="1:4" outlineLevel="2">
       <c r="A837" s="9">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="B837" s="4" t="s">
         <v>1651</v>
       </c>
       <c r="C837" s="14" t="s">
         <v>1652</v>
       </c>
       <c r="D837" s="7">
-        <v>4186</v>
+        <v>18218</v>
       </c>
     </row>
     <row r="838" spans="1:4" outlineLevel="2">
       <c r="A838" s="9">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="B838" s="4" t="s">
         <v>1653</v>
       </c>
       <c r="C838" s="14" t="s">
         <v>1654</v>
       </c>
       <c r="D838" s="7">
-        <v>906</v>
+        <v>189</v>
       </c>
     </row>
     <row r="839" spans="1:4" outlineLevel="2">
       <c r="A839" s="9">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="B839" s="4" t="s">
         <v>1655</v>
       </c>
       <c r="C839" s="14" t="s">
         <v>1656</v>
       </c>
       <c r="D839" s="7">
-        <v>279</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="840" spans="1:4" outlineLevel="2">
       <c r="A840" s="9">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="B840" s="4" t="s">
         <v>1657</v>
       </c>
       <c r="C840" s="14" t="s">
         <v>1658</v>
       </c>
       <c r="D840" s="7">
-        <v>18218</v>
+        <v>4874</v>
       </c>
     </row>
     <row r="841" spans="1:4" outlineLevel="2">
       <c r="A841" s="9">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="B841" s="4" t="s">
         <v>1659</v>
       </c>
       <c r="C841" s="14" t="s">
         <v>1660</v>
       </c>
       <c r="D841" s="7">
-        <v>189</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="842" spans="1:4" outlineLevel="2">
       <c r="A842" s="9">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="B842" s="4" t="s">
         <v>1661</v>
       </c>
       <c r="C842" s="14" t="s">
         <v>1662</v>
       </c>
       <c r="D842" s="7">
-        <v>1174</v>
+        <v>466</v>
       </c>
     </row>
     <row r="843" spans="1:4" outlineLevel="2">
       <c r="A843" s="9">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="B843" s="4" t="s">
         <v>1663</v>
       </c>
       <c r="C843" s="14" t="s">
         <v>1664</v>
       </c>
       <c r="D843" s="7">
-        <v>4874</v>
+        <v>226</v>
       </c>
     </row>
     <row r="844" spans="1:4" outlineLevel="2">
       <c r="A844" s="9">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="B844" s="4" t="s">
         <v>1665</v>
       </c>
       <c r="C844" s="14" t="s">
         <v>1666</v>
       </c>
       <c r="D844" s="7">
-        <v>1039</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="845" spans="1:4" outlineLevel="2">
       <c r="A845" s="9">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="B845" s="4" t="s">
         <v>1667</v>
       </c>
       <c r="C845" s="14" t="s">
         <v>1668</v>
       </c>
       <c r="D845" s="7">
-        <v>466</v>
+        <v>24435</v>
       </c>
     </row>
     <row r="846" spans="1:4" outlineLevel="2">
       <c r="A846" s="9">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="B846" s="4" t="s">
         <v>1669</v>
       </c>
       <c r="C846" s="14" t="s">
         <v>1670</v>
       </c>
       <c r="D846" s="7">
-        <v>226</v>
+        <v>9166</v>
       </c>
     </row>
     <row r="847" spans="1:4" outlineLevel="2">
       <c r="A847" s="9">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="B847" s="4" t="s">
         <v>1671</v>
       </c>
       <c r="C847" s="14" t="s">
         <v>1672</v>
       </c>
       <c r="D847" s="7">
-        <v>3100</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="848" spans="1:4" outlineLevel="2">
       <c r="A848" s="9">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="B848" s="4" t="s">
         <v>1673</v>
       </c>
       <c r="C848" s="14" t="s">
         <v>1674</v>
       </c>
       <c r="D848" s="7">
-        <v>24435</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="849" spans="1:4" outlineLevel="2">
       <c r="A849" s="9">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="B849" s="4" t="s">
         <v>1675</v>
       </c>
       <c r="C849" s="14" t="s">
         <v>1676</v>
       </c>
       <c r="D849" s="7">
-        <v>9166</v>
+        <v>66</v>
       </c>
     </row>
     <row r="850" spans="1:4" outlineLevel="2">
       <c r="A850" s="9">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B850" s="4" t="s">
         <v>1677</v>
       </c>
       <c r="C850" s="14" t="s">
         <v>1678</v>
       </c>
       <c r="D850" s="7">
-        <v>1553</v>
+        <v>32968</v>
       </c>
     </row>
     <row r="851" spans="1:4" outlineLevel="2">
       <c r="A851" s="9">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="B851" s="4" t="s">
         <v>1679</v>
       </c>
       <c r="C851" s="14" t="s">
         <v>1680</v>
       </c>
       <c r="D851" s="7">
-        <v>1004</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="852" spans="1:4" outlineLevel="2">
       <c r="A852" s="9">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B852" s="4" t="s">
         <v>1681</v>
       </c>
       <c r="C852" s="14" t="s">
         <v>1682</v>
       </c>
       <c r="D852" s="7">
-        <v>66</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="853" spans="1:4" outlineLevel="2">
       <c r="A853" s="9">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="B853" s="4" t="s">
         <v>1683</v>
       </c>
       <c r="C853" s="14" t="s">
         <v>1684</v>
       </c>
       <c r="D853" s="7">
-        <v>32968</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="854" spans="1:4" outlineLevel="2">
       <c r="A854" s="9">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="B854" s="4" t="s">
         <v>1685</v>
       </c>
       <c r="C854" s="14" t="s">
         <v>1686</v>
       </c>
       <c r="D854" s="7">
-        <v>3365</v>
+        <v>43532</v>
       </c>
     </row>
     <row r="855" spans="1:4" outlineLevel="2">
       <c r="A855" s="9">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="B855" s="4" t="s">
         <v>1687</v>
       </c>
       <c r="C855" s="14" t="s">
         <v>1688</v>
       </c>
       <c r="D855" s="7">
-        <v>1406</v>
+        <v>30846</v>
       </c>
     </row>
     <row r="856" spans="1:4" outlineLevel="2">
       <c r="A856" s="9">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="B856" s="4" t="s">
         <v>1689</v>
       </c>
       <c r="C856" s="14" t="s">
         <v>1690</v>
       </c>
       <c r="D856" s="7">
-        <v>1846</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="857" spans="1:4" outlineLevel="2">
       <c r="A857" s="9">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="B857" s="4" t="s">
         <v>1691</v>
       </c>
       <c r="C857" s="14" t="s">
         <v>1692</v>
       </c>
       <c r="D857" s="7">
-        <v>43532</v>
+        <v>5219</v>
       </c>
     </row>
     <row r="858" spans="1:4" outlineLevel="2">
       <c r="A858" s="9">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="B858" s="4" t="s">
         <v>1693</v>
       </c>
       <c r="C858" s="14" t="s">
         <v>1694</v>
       </c>
       <c r="D858" s="7">
-        <v>30846</v>
+        <v>6492</v>
       </c>
     </row>
     <row r="859" spans="1:4" outlineLevel="2">
       <c r="A859" s="9">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="B859" s="4" t="s">
         <v>1695</v>
       </c>
       <c r="C859" s="14" t="s">
         <v>1696</v>
       </c>
       <c r="D859" s="7">
-        <v>1656</v>
+        <v>975</v>
       </c>
     </row>
     <row r="860" spans="1:4" outlineLevel="2">
       <c r="A860" s="9">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="B860" s="4" t="s">
         <v>1697</v>
       </c>
       <c r="C860" s="14" t="s">
         <v>1698</v>
       </c>
       <c r="D860" s="7">
-        <v>5219</v>
+        <v>9356</v>
       </c>
     </row>
     <row r="861" spans="1:4" outlineLevel="2">
       <c r="A861" s="9">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="B861" s="4" t="s">
         <v>1699</v>
       </c>
       <c r="C861" s="14" t="s">
         <v>1700</v>
       </c>
       <c r="D861" s="7">
-        <v>6492</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="862" spans="1:4" outlineLevel="2">
       <c r="A862" s="9">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="B862" s="4" t="s">
         <v>1701</v>
       </c>
       <c r="C862" s="14" t="s">
         <v>1702</v>
       </c>
       <c r="D862" s="7">
-        <v>975</v>
+        <v>128</v>
       </c>
     </row>
     <row r="863" spans="1:4" outlineLevel="2">
       <c r="A863" s="9">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="B863" s="4" t="s">
         <v>1703</v>
       </c>
       <c r="C863" s="14" t="s">
         <v>1704</v>
       </c>
       <c r="D863" s="7">
-        <v>9356</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="864" spans="1:4" outlineLevel="2">
       <c r="A864" s="9">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="B864" s="4" t="s">
         <v>1705</v>
       </c>
       <c r="C864" s="14" t="s">
         <v>1706</v>
       </c>
       <c r="D864" s="7">
-        <v>1273</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="865" spans="1:4" outlineLevel="2">
       <c r="A865" s="9">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="B865" s="4" t="s">
         <v>1707</v>
       </c>
       <c r="C865" s="14" t="s">
         <v>1708</v>
       </c>
       <c r="D865" s="7">
-        <v>128</v>
+        <v>19435</v>
       </c>
     </row>
     <row r="866" spans="1:4" outlineLevel="2">
       <c r="A866" s="9">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="B866" s="4" t="s">
         <v>1709</v>
       </c>
       <c r="C866" s="14" t="s">
         <v>1710</v>
       </c>
       <c r="D866" s="7">
-        <v>1019</v>
+        <v>16802</v>
       </c>
     </row>
     <row r="867" spans="1:4" outlineLevel="2">
       <c r="A867" s="9">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="B867" s="4" t="s">
         <v>1711</v>
       </c>
       <c r="C867" s="14" t="s">
         <v>1712</v>
       </c>
       <c r="D867" s="7">
-        <v>2037</v>
+        <v>79478</v>
       </c>
     </row>
     <row r="868" spans="1:4" outlineLevel="2">
       <c r="A868" s="9">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="B868" s="4" t="s">
         <v>1713</v>
       </c>
       <c r="C868" s="14" t="s">
         <v>1714</v>
       </c>
       <c r="D868" s="7">
-        <v>19435</v>
+        <v>4916</v>
       </c>
     </row>
     <row r="869" spans="1:4" outlineLevel="2">
       <c r="A869" s="9">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="B869" s="4" t="s">
         <v>1715</v>
       </c>
       <c r="C869" s="14" t="s">
         <v>1716</v>
       </c>
       <c r="D869" s="7">
-        <v>16802</v>
+        <v>26785</v>
       </c>
     </row>
     <row r="870" spans="1:4" outlineLevel="2">
       <c r="A870" s="9">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="B870" s="4" t="s">
         <v>1717</v>
       </c>
       <c r="C870" s="14" t="s">
         <v>1718</v>
       </c>
       <c r="D870" s="7">
-        <v>79478</v>
+        <v>26377</v>
       </c>
     </row>
     <row r="871" spans="1:4" outlineLevel="2">
       <c r="A871" s="9">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="B871" s="4" t="s">
         <v>1719</v>
       </c>
       <c r="C871" s="14" t="s">
         <v>1720</v>
       </c>
       <c r="D871" s="7">
-        <v>4916</v>
+        <v>79478</v>
       </c>
     </row>
     <row r="872" spans="1:4" outlineLevel="2">
       <c r="A872" s="9">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="B872" s="4" t="s">
         <v>1721</v>
       </c>
       <c r="C872" s="14" t="s">
         <v>1722</v>
       </c>
       <c r="D872" s="7">
-        <v>26785</v>
+        <v>275012</v>
       </c>
     </row>
     <row r="873" spans="1:4" outlineLevel="2">
       <c r="A873" s="9">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="B873" s="4" t="s">
         <v>1723</v>
       </c>
       <c r="C873" s="14" t="s">
         <v>1724</v>
       </c>
       <c r="D873" s="7">
-        <v>26377</v>
+        <v>79478</v>
       </c>
     </row>
     <row r="874" spans="1:4" outlineLevel="2">
       <c r="A874" s="9">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="B874" s="4" t="s">
         <v>1725</v>
       </c>
       <c r="C874" s="14" t="s">
         <v>1726</v>
       </c>
       <c r="D874" s="7">
         <v>79478</v>
       </c>
     </row>
     <row r="875" spans="1:4" outlineLevel="2">
       <c r="A875" s="9">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="B875" s="4" t="s">
         <v>1727</v>
       </c>
       <c r="C875" s="14" t="s">
         <v>1728</v>
       </c>
       <c r="D875" s="7">
-        <v>275012</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="876" spans="1:4" outlineLevel="2">
       <c r="A876" s="9">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="B876" s="4" t="s">
         <v>1729</v>
       </c>
       <c r="C876" s="14" t="s">
         <v>1730</v>
       </c>
       <c r="D876" s="7">
-        <v>79478</v>
+        <v>16708</v>
       </c>
     </row>
     <row r="877" spans="1:4" outlineLevel="2">
       <c r="A877" s="9">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="B877" s="4" t="s">
         <v>1731</v>
       </c>
       <c r="C877" s="14" t="s">
         <v>1732</v>
       </c>
       <c r="D877" s="7">
-        <v>79478</v>
+        <v>18136</v>
       </c>
     </row>
     <row r="878" spans="1:4" outlineLevel="2">
       <c r="A878" s="9">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="B878" s="4" t="s">
         <v>1733</v>
       </c>
       <c r="C878" s="14" t="s">
         <v>1734</v>
       </c>
       <c r="D878" s="7">
-        <v>2326</v>
+        <v>5253</v>
       </c>
     </row>
     <row r="879" spans="1:4" outlineLevel="2">
       <c r="A879" s="9">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="B879" s="4" t="s">
         <v>1735</v>
       </c>
       <c r="C879" s="14" t="s">
         <v>1736</v>
       </c>
       <c r="D879" s="7">
-        <v>16708</v>
+        <v>6344</v>
       </c>
     </row>
     <row r="880" spans="1:4" outlineLevel="2">
       <c r="A880" s="9">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="B880" s="4" t="s">
         <v>1737</v>
       </c>
       <c r="C880" s="14" t="s">
         <v>1738</v>
       </c>
       <c r="D880" s="7">
-        <v>18136</v>
+        <v>16708</v>
       </c>
     </row>
     <row r="881" spans="1:4" outlineLevel="2">
       <c r="A881" s="9">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="B881" s="4" t="s">
         <v>1739</v>
       </c>
       <c r="C881" s="14" t="s">
         <v>1740</v>
       </c>
       <c r="D881" s="7">
         <v>5253</v>
       </c>
     </row>
     <row r="882" spans="1:4" outlineLevel="2">
       <c r="A882" s="9">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B882" s="4" t="s">
         <v>1741</v>
       </c>
       <c r="C882" s="14" t="s">
         <v>1742</v>
       </c>
       <c r="D882" s="7">
-        <v>6344</v>
+        <v>5324</v>
       </c>
     </row>
     <row r="883" spans="1:4" outlineLevel="2">
       <c r="A883" s="9">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="B883" s="4" t="s">
         <v>1743</v>
       </c>
       <c r="C883" s="14" t="s">
         <v>1744</v>
       </c>
       <c r="D883" s="7">
-        <v>16708</v>
+        <v>4845</v>
       </c>
     </row>
     <row r="884" spans="1:4" outlineLevel="2">
       <c r="A884" s="9">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="B884" s="4" t="s">
         <v>1745</v>
       </c>
       <c r="C884" s="14" t="s">
         <v>1746</v>
       </c>
       <c r="D884" s="7">
-        <v>5253</v>
+        <v>4151</v>
       </c>
     </row>
     <row r="885" spans="1:4" outlineLevel="2">
       <c r="A885" s="9">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="B885" s="4" t="s">
         <v>1747</v>
       </c>
       <c r="C885" s="14" t="s">
         <v>1748</v>
       </c>
       <c r="D885" s="7">
-        <v>5324</v>
+        <v>4284</v>
       </c>
     </row>
     <row r="886" spans="1:4" outlineLevel="2">
       <c r="A886" s="9">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="B886" s="4" t="s">
         <v>1749</v>
       </c>
       <c r="C886" s="14" t="s">
         <v>1750</v>
       </c>
       <c r="D886" s="7">
-        <v>4845</v>
+        <v>5977</v>
       </c>
     </row>
     <row r="887" spans="1:4" outlineLevel="2">
       <c r="A887" s="9">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="B887" s="4" t="s">
         <v>1751</v>
       </c>
       <c r="C887" s="14" t="s">
         <v>1752</v>
       </c>
       <c r="D887" s="7">
-        <v>4151</v>
+        <v>7517</v>
       </c>
     </row>
     <row r="888" spans="1:4" outlineLevel="2">
       <c r="A888" s="9">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="B888" s="4" t="s">
         <v>1753</v>
       </c>
       <c r="C888" s="14" t="s">
         <v>1754</v>
       </c>
       <c r="D888" s="7">
-        <v>4284</v>
+        <v>11240</v>
       </c>
     </row>
     <row r="889" spans="1:4" outlineLevel="2">
       <c r="A889" s="9">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="B889" s="4" t="s">
         <v>1755</v>
       </c>
       <c r="C889" s="14" t="s">
         <v>1756</v>
       </c>
       <c r="D889" s="7">
-        <v>5977</v>
+        <v>6395</v>
       </c>
     </row>
     <row r="890" spans="1:4" outlineLevel="2">
       <c r="A890" s="9">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="B890" s="4" t="s">
         <v>1757</v>
       </c>
       <c r="C890" s="14" t="s">
         <v>1758</v>
       </c>
       <c r="D890" s="7">
-        <v>7517</v>
+        <v>4916</v>
       </c>
     </row>
     <row r="891" spans="1:4" outlineLevel="2">
       <c r="A891" s="9">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="B891" s="4" t="s">
         <v>1759</v>
       </c>
       <c r="C891" s="14" t="s">
         <v>1760</v>
       </c>
       <c r="D891" s="7">
-        <v>11240</v>
+        <v>6477</v>
       </c>
     </row>
     <row r="892" spans="1:4" outlineLevel="2">
       <c r="A892" s="9">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B892" s="4" t="s">
         <v>1761</v>
       </c>
       <c r="C892" s="14" t="s">
         <v>1762</v>
       </c>
       <c r="D892" s="7">
-        <v>6395</v>
+        <v>7844</v>
       </c>
     </row>
     <row r="893" spans="1:4" outlineLevel="2">
       <c r="A893" s="9">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="B893" s="4" t="s">
         <v>1763</v>
       </c>
       <c r="C893" s="14" t="s">
         <v>1764</v>
       </c>
       <c r="D893" s="7">
-        <v>4916</v>
+        <v>4845</v>
       </c>
     </row>
     <row r="894" spans="1:4" outlineLevel="2">
       <c r="A894" s="9">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="B894" s="4" t="s">
         <v>1765</v>
       </c>
       <c r="C894" s="14" t="s">
         <v>1766</v>
       </c>
       <c r="D894" s="7">
-        <v>6477</v>
+        <v>8527</v>
       </c>
     </row>
     <row r="895" spans="1:4" outlineLevel="2">
       <c r="A895" s="9">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="B895" s="4" t="s">
         <v>1767</v>
       </c>
       <c r="C895" s="14" t="s">
         <v>1768</v>
       </c>
       <c r="D895" s="7">
-        <v>7844</v>
+        <v>4090</v>
       </c>
     </row>
     <row r="896" spans="1:4" outlineLevel="2">
       <c r="A896" s="9">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="B896" s="4" t="s">
         <v>1769</v>
       </c>
       <c r="C896" s="14" t="s">
         <v>1770</v>
       </c>
       <c r="D896" s="7">
-        <v>4845</v>
+        <v>3886</v>
       </c>
     </row>
     <row r="897" spans="1:4" outlineLevel="2">
       <c r="A897" s="9">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="B897" s="4" t="s">
         <v>1771</v>
       </c>
       <c r="C897" s="14" t="s">
         <v>1772</v>
       </c>
       <c r="D897" s="7">
-        <v>8527</v>
+        <v>27203</v>
       </c>
     </row>
     <row r="898" spans="1:4" outlineLevel="2">
       <c r="A898" s="9">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="B898" s="4" t="s">
         <v>1773</v>
       </c>
       <c r="C898" s="14" t="s">
         <v>1774</v>
       </c>
       <c r="D898" s="7">
-        <v>4090</v>
+        <v>225</v>
       </c>
     </row>
     <row r="899" spans="1:4" outlineLevel="2">
       <c r="A899" s="9">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="B899" s="4" t="s">
         <v>1775</v>
       </c>
       <c r="C899" s="14" t="s">
         <v>1776</v>
       </c>
       <c r="D899" s="7">
-        <v>3886</v>
+        <v>19900</v>
       </c>
     </row>
     <row r="900" spans="1:4" outlineLevel="2">
       <c r="A900" s="9">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="B900" s="4" t="s">
         <v>1777</v>
       </c>
       <c r="C900" s="14" t="s">
         <v>1778</v>
       </c>
       <c r="D900" s="7">
-        <v>27203</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="901" spans="1:4" outlineLevel="2">
       <c r="A901" s="9">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B901" s="4" t="s">
         <v>1779</v>
       </c>
       <c r="C901" s="14" t="s">
         <v>1780</v>
       </c>
       <c r="D901" s="7">
-        <v>225</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="902" spans="1:4" outlineLevel="2">
       <c r="A902" s="9">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="B902" s="4" t="s">
         <v>1781</v>
       </c>
       <c r="C902" s="14" t="s">
         <v>1782</v>
       </c>
       <c r="D902" s="7">
-        <v>19900</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="903" spans="1:4" outlineLevel="2">
       <c r="A903" s="9">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="B903" s="4" t="s">
         <v>1783</v>
       </c>
       <c r="C903" s="14" t="s">
         <v>1784</v>
       </c>
       <c r="D903" s="7">
-        <v>6300</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="904" spans="1:4" outlineLevel="2">
       <c r="A904" s="9">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="B904" s="4" t="s">
         <v>1785</v>
       </c>
       <c r="C904" s="14" t="s">
         <v>1786</v>
       </c>
       <c r="D904" s="7">
-        <v>3800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="905" spans="1:4" outlineLevel="2">
       <c r="A905" s="9">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="B905" s="4" t="s">
         <v>1787</v>
       </c>
       <c r="C905" s="14" t="s">
         <v>1788</v>
       </c>
       <c r="D905" s="7">
-        <v>3800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="906" spans="1:4" outlineLevel="2">
       <c r="A906" s="9">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="B906" s="4" t="s">
         <v>1789</v>
       </c>
       <c r="C906" s="14" t="s">
         <v>1790</v>
       </c>
       <c r="D906" s="7">
-        <v>2700</v>
+        <v>6891</v>
       </c>
     </row>
     <row r="907" spans="1:4" outlineLevel="2">
       <c r="A907" s="9">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="B907" s="4" t="s">
         <v>1791</v>
       </c>
       <c r="C907" s="14" t="s">
         <v>1792</v>
       </c>
       <c r="D907" s="7">
-        <v>0</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="908" spans="1:4" outlineLevel="2">
       <c r="A908" s="9">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="B908" s="4" t="s">
         <v>1793</v>
       </c>
       <c r="C908" s="14" t="s">
         <v>1794</v>
       </c>
       <c r="D908" s="7">
-        <v>0</v>
+        <v>756</v>
       </c>
     </row>
     <row r="909" spans="1:4" outlineLevel="2">
       <c r="A909" s="9">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="B909" s="4" t="s">
         <v>1795</v>
       </c>
       <c r="C909" s="14" t="s">
         <v>1796</v>
       </c>
       <c r="D909" s="7">
-        <v>6891</v>
+        <v>3839</v>
       </c>
     </row>
     <row r="910" spans="1:4" outlineLevel="2">
       <c r="A910" s="9">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="B910" s="4" t="s">
         <v>1797</v>
       </c>
       <c r="C910" s="14" t="s">
         <v>1798</v>
       </c>
       <c r="D910" s="7">
-        <v>2953</v>
+        <v>12456</v>
       </c>
     </row>
     <row r="911" spans="1:4" outlineLevel="2">
       <c r="A911" s="9">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="B911" s="4" t="s">
         <v>1799</v>
       </c>
       <c r="C911" s="14" t="s">
         <v>1800</v>
       </c>
       <c r="D911" s="7">
-        <v>756</v>
+        <v>200</v>
       </c>
     </row>
     <row r="912" spans="1:4" outlineLevel="2">
       <c r="A912" s="9">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="B912" s="4" t="s">
         <v>1801</v>
       </c>
       <c r="C912" s="14" t="s">
         <v>1802</v>
       </c>
       <c r="D912" s="7">
-        <v>3839</v>
+        <v>200</v>
       </c>
     </row>
     <row r="913" spans="1:4" outlineLevel="2">
       <c r="A913" s="9">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="B913" s="4" t="s">
         <v>1803</v>
       </c>
       <c r="C913" s="14" t="s">
         <v>1804</v>
       </c>
       <c r="D913" s="7">
-        <v>12456</v>
+        <v>4655</v>
       </c>
     </row>
     <row r="914" spans="1:4" outlineLevel="2">
       <c r="A914" s="9">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="B914" s="4" t="s">
         <v>1805</v>
       </c>
       <c r="C914" s="14" t="s">
         <v>1806</v>
       </c>
       <c r="D914" s="7">
-        <v>200</v>
+        <v>7505</v>
       </c>
     </row>
     <row r="915" spans="1:4" outlineLevel="2">
       <c r="A915" s="9">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="B915" s="4" t="s">
         <v>1807</v>
       </c>
       <c r="C915" s="14" t="s">
         <v>1808</v>
       </c>
       <c r="D915" s="7">
-        <v>200</v>
+        <v>7505</v>
       </c>
     </row>
     <row r="916" spans="1:4" outlineLevel="2">
       <c r="A916" s="9">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B916" s="4" t="s">
         <v>1809</v>
       </c>
       <c r="C916" s="14" t="s">
         <v>1810</v>
       </c>
       <c r="D916" s="7">
-        <v>4655</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="917" spans="1:4" outlineLevel="2">
       <c r="A917" s="9">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="B917" s="4" t="s">
         <v>1811</v>
       </c>
       <c r="C917" s="14" t="s">
         <v>1812</v>
       </c>
       <c r="D917" s="7">
-        <v>7505</v>
+        <v>855</v>
       </c>
     </row>
     <row r="918" spans="1:4" outlineLevel="2">
       <c r="A918" s="9">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="B918" s="4" t="s">
         <v>1813</v>
       </c>
       <c r="C918" s="14" t="s">
         <v>1814</v>
       </c>
       <c r="D918" s="7">
-        <v>7505</v>
+        <v>475</v>
       </c>
     </row>
     <row r="919" spans="1:4" outlineLevel="2">
       <c r="A919" s="9">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="B919" s="4" t="s">
         <v>1815</v>
       </c>
       <c r="C919" s="14" t="s">
         <v>1816</v>
       </c>
       <c r="D919" s="7">
         <v>1805</v>
       </c>
     </row>
     <row r="920" spans="1:4" outlineLevel="2">
       <c r="A920" s="9">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="B920" s="4" t="s">
         <v>1817</v>
       </c>
       <c r="C920" s="14" t="s">
         <v>1818</v>
       </c>
       <c r="D920" s="7">
         <v>855</v>
       </c>
     </row>
     <row r="921" spans="1:4" outlineLevel="2">
       <c r="A921" s="9">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="B921" s="4" t="s">
         <v>1819</v>
       </c>
       <c r="C921" s="14" t="s">
         <v>1820</v>
       </c>
       <c r="D921" s="7">
-        <v>475</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="922" spans="1:4" outlineLevel="2">
       <c r="A922" s="9">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="B922" s="4" t="s">
         <v>1821</v>
       </c>
       <c r="C922" s="14" t="s">
         <v>1822</v>
       </c>
       <c r="D922" s="7">
         <v>1805</v>
       </c>
     </row>
     <row r="923" spans="1:4" outlineLevel="2">
       <c r="A923" s="9">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="B923" s="4" t="s">
         <v>1823</v>
       </c>
       <c r="C923" s="14" t="s">
         <v>1824</v>
       </c>
       <c r="D923" s="7">
-        <v>855</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="924" spans="1:4" outlineLevel="2">
       <c r="A924" s="9">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B924" s="4" t="s">
         <v>1825</v>
       </c>
       <c r="C924" s="14" t="s">
         <v>1826</v>
       </c>
       <c r="D924" s="7">
-        <v>2755</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="925" spans="1:4" outlineLevel="2">
       <c r="A925" s="9">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="B925" s="4" t="s">
         <v>1827</v>
       </c>
       <c r="C925" s="14" t="s">
         <v>1828</v>
       </c>
       <c r="D925" s="7">
-        <v>1805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="926" spans="1:4" outlineLevel="2">
       <c r="A926" s="9">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="B926" s="4" t="s">
         <v>1829</v>
       </c>
       <c r="C926" s="14" t="s">
         <v>1830</v>
       </c>
       <c r="D926" s="7">
-        <v>2755</v>
+        <v>855</v>
       </c>
     </row>
     <row r="927" spans="1:4" outlineLevel="2">
       <c r="A927" s="9">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="B927" s="4" t="s">
         <v>1831</v>
       </c>
       <c r="C927" s="14" t="s">
         <v>1832</v>
       </c>
       <c r="D927" s="7">
-        <v>1805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="928" spans="1:4" outlineLevel="2">
       <c r="A928" s="9">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="B928" s="4" t="s">
         <v>1833</v>
       </c>
       <c r="C928" s="14" t="s">
         <v>1834</v>
       </c>
       <c r="D928" s="7">
-        <v>855</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="929" spans="1:4" outlineLevel="2">
       <c r="A929" s="9">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="B929" s="4" t="s">
         <v>1835</v>
       </c>
       <c r="C929" s="14" t="s">
         <v>1836</v>
       </c>
       <c r="D929" s="7">
         <v>855</v>
       </c>
     </row>
     <row r="930" spans="1:4" outlineLevel="2">
       <c r="A930" s="9">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="B930" s="4" t="s">
         <v>1837</v>
       </c>
       <c r="C930" s="14" t="s">
         <v>1838</v>
       </c>
       <c r="D930" s="7">
         <v>855</v>
       </c>
     </row>
     <row r="931" spans="1:4" outlineLevel="2">
       <c r="A931" s="9">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="B931" s="4" t="s">
         <v>1839</v>
       </c>
       <c r="C931" s="14" t="s">
         <v>1840</v>
       </c>
       <c r="D931" s="7">
-        <v>1805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="932" spans="1:4" outlineLevel="2">
       <c r="A932" s="9">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="B932" s="4" t="s">
         <v>1841</v>
       </c>
       <c r="C932" s="14" t="s">
         <v>1842</v>
       </c>
       <c r="D932" s="7">
-        <v>855</v>
+        <v>7505</v>
       </c>
     </row>
     <row r="933" spans="1:4" outlineLevel="2">
       <c r="A933" s="9">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="B933" s="4" t="s">
         <v>1843</v>
       </c>
       <c r="C933" s="14" t="s">
         <v>1844</v>
       </c>
       <c r="D933" s="7">
-        <v>855</v>
+        <v>475</v>
       </c>
     </row>
     <row r="934" spans="1:4" outlineLevel="2">
       <c r="A934" s="9">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="B934" s="4" t="s">
         <v>1845</v>
       </c>
       <c r="C934" s="14" t="s">
         <v>1846</v>
       </c>
       <c r="D934" s="7">
-        <v>855</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="935" spans="1:4" outlineLevel="2">
       <c r="A935" s="9">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="B935" s="4" t="s">
         <v>1847</v>
       </c>
       <c r="C935" s="14" t="s">
         <v>1848</v>
       </c>
       <c r="D935" s="7">
-        <v>7505</v>
+        <v>855</v>
       </c>
     </row>
     <row r="936" spans="1:4" outlineLevel="2">
       <c r="A936" s="9">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="B936" s="4" t="s">
         <v>1849</v>
       </c>
       <c r="C936" s="14" t="s">
         <v>1850</v>
       </c>
       <c r="D936" s="7">
-        <v>475</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="937" spans="1:4" outlineLevel="2">
       <c r="A937" s="9">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="B937" s="4" t="s">
         <v>1851</v>
       </c>
       <c r="C937" s="14" t="s">
         <v>1852</v>
       </c>
       <c r="D937" s="7">
-        <v>1805</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="938" spans="1:4" outlineLevel="2">
       <c r="A938" s="9">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="B938" s="4" t="s">
         <v>1853</v>
       </c>
       <c r="C938" s="14" t="s">
         <v>1854</v>
       </c>
       <c r="D938" s="7">
-        <v>855</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="939" spans="1:4" outlineLevel="2">
       <c r="A939" s="9">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="B939" s="4" t="s">
         <v>1855</v>
       </c>
       <c r="C939" s="14" t="s">
         <v>1856</v>
       </c>
       <c r="D939" s="7">
         <v>9405</v>
       </c>
     </row>
     <row r="940" spans="1:4" outlineLevel="2">
       <c r="A940" s="9">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="B940" s="4" t="s">
         <v>1857</v>
       </c>
       <c r="C940" s="14" t="s">
         <v>1858</v>
       </c>
       <c r="D940" s="7">
-        <v>9405</v>
+        <v>12255</v>
       </c>
     </row>
     <row r="941" spans="1:4" outlineLevel="2">
       <c r="A941" s="9">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="B941" s="4" t="s">
         <v>1859</v>
       </c>
       <c r="C941" s="14" t="s">
         <v>1860</v>
       </c>
       <c r="D941" s="7">
-        <v>1805</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="942" spans="1:4" outlineLevel="2">
       <c r="A942" s="9">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="B942" s="4" t="s">
         <v>1861</v>
       </c>
       <c r="C942" s="14" t="s">
         <v>1862</v>
       </c>
       <c r="D942" s="7">
-        <v>9405</v>
+        <v>15105</v>
       </c>
     </row>
     <row r="943" spans="1:4" outlineLevel="2">
       <c r="A943" s="9">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="B943" s="4" t="s">
         <v>1863</v>
       </c>
       <c r="C943" s="14" t="s">
         <v>1864</v>
       </c>
       <c r="D943" s="7">
         <v>12255</v>
       </c>
     </row>
     <row r="944" spans="1:4" outlineLevel="2">
       <c r="A944" s="9">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="B944" s="4" t="s">
         <v>1865</v>
       </c>
       <c r="C944" s="14" t="s">
         <v>1866</v>
       </c>
       <c r="D944" s="7">
         <v>9405</v>
       </c>
     </row>
     <row r="945" spans="1:4" outlineLevel="2">
       <c r="A945" s="9">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="B945" s="4" t="s">
         <v>1867</v>
       </c>
       <c r="C945" s="14" t="s">
         <v>1868</v>
       </c>
       <c r="D945" s="7">
-        <v>15105</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="946" spans="1:4" outlineLevel="2">
       <c r="A946" s="9">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="B946" s="4" t="s">
         <v>1869</v>
       </c>
       <c r="C946" s="14" t="s">
         <v>1870</v>
       </c>
       <c r="D946" s="7">
         <v>12255</v>
       </c>
     </row>
     <row r="947" spans="1:4" outlineLevel="2">
       <c r="A947" s="9">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="B947" s="4" t="s">
         <v>1871</v>
       </c>
       <c r="C947" s="14" t="s">
         <v>1872</v>
       </c>
       <c r="D947" s="7">
         <v>9405</v>
       </c>
     </row>
     <row r="948" spans="1:4" outlineLevel="2">
       <c r="A948" s="9">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="B948" s="4" t="s">
         <v>1873</v>
       </c>
       <c r="C948" s="14" t="s">
         <v>1874</v>
       </c>
       <c r="D948" s="7">
-        <v>9405</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="949" spans="1:4" outlineLevel="2">
       <c r="A949" s="9">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="B949" s="4" t="s">
         <v>1875</v>
       </c>
       <c r="C949" s="14" t="s">
         <v>1876</v>
       </c>
       <c r="D949" s="7">
-        <v>12255</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="950" spans="1:4" outlineLevel="2">
       <c r="A950" s="9">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="B950" s="4" t="s">
         <v>1877</v>
       </c>
       <c r="C950" s="14" t="s">
         <v>1878</v>
       </c>
       <c r="D950" s="7">
-        <v>9405</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="951" spans="1:4" outlineLevel="2">
       <c r="A951" s="9">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="B951" s="4" t="s">
         <v>1879</v>
       </c>
       <c r="C951" s="14" t="s">
         <v>1880</v>
       </c>
       <c r="D951" s="7">
-        <v>3705</v>
+        <v>855</v>
       </c>
     </row>
     <row r="952" spans="1:4" outlineLevel="2">
       <c r="A952" s="9">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="B952" s="4" t="s">
         <v>1881</v>
       </c>
       <c r="C952" s="14" t="s">
         <v>1882</v>
       </c>
       <c r="D952" s="7">
-        <v>2755</v>
+        <v>855</v>
       </c>
     </row>
     <row r="953" spans="1:4" outlineLevel="2">
       <c r="A953" s="9">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B953" s="4" t="s">
         <v>1883</v>
       </c>
       <c r="C953" s="14" t="s">
         <v>1884</v>
       </c>
       <c r="D953" s="7">
-        <v>18905</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="954" spans="1:4" outlineLevel="2">
       <c r="A954" s="9">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B954" s="4" t="s">
         <v>1885</v>
       </c>
       <c r="C954" s="14" t="s">
         <v>1886</v>
       </c>
       <c r="D954" s="7">
-        <v>855</v>
+        <v>4655</v>
       </c>
     </row>
     <row r="955" spans="1:4" outlineLevel="2">
       <c r="A955" s="9">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="B955" s="4" t="s">
         <v>1887</v>
       </c>
       <c r="C955" s="14" t="s">
         <v>1888</v>
       </c>
       <c r="D955" s="7">
-        <v>855</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="956" spans="1:4" outlineLevel="2">
       <c r="A956" s="9">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="B956" s="4" t="s">
         <v>1889</v>
       </c>
       <c r="C956" s="14" t="s">
         <v>1890</v>
       </c>
       <c r="D956" s="7">
-        <v>1805</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="957" spans="1:4" outlineLevel="2">
       <c r="A957" s="9">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="B957" s="4" t="s">
         <v>1891</v>
       </c>
       <c r="C957" s="14" t="s">
         <v>1892</v>
       </c>
       <c r="D957" s="7">
-        <v>4655</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="958" spans="1:4" outlineLevel="2">
       <c r="A958" s="9">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="B958" s="4" t="s">
         <v>1893</v>
       </c>
       <c r="C958" s="14" t="s">
         <v>1894</v>
       </c>
       <c r="D958" s="7">
-        <v>2755</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="959" spans="1:4" outlineLevel="2">
       <c r="A959" s="9">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="B959" s="4" t="s">
         <v>1895</v>
       </c>
       <c r="C959" s="14" t="s">
         <v>1896</v>
       </c>
       <c r="D959" s="7">
-        <v>2755</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="960" spans="1:4" outlineLevel="2">
       <c r="A960" s="9">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="B960" s="4" t="s">
         <v>1897</v>
       </c>
       <c r="C960" s="14" t="s">
         <v>1898</v>
       </c>
       <c r="D960" s="7">
-        <v>1805</v>
+        <v>8455</v>
       </c>
     </row>
     <row r="961" spans="1:4" outlineLevel="2">
       <c r="A961" s="9">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="B961" s="4" t="s">
         <v>1899</v>
       </c>
       <c r="C961" s="14" t="s">
         <v>1900</v>
       </c>
       <c r="D961" s="7">
-        <v>1805</v>
+        <v>11305</v>
       </c>
     </row>
     <row r="962" spans="1:4" outlineLevel="2">
       <c r="A962" s="9">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B962" s="4" t="s">
         <v>1901</v>
       </c>
       <c r="C962" s="14" t="s">
         <v>1902</v>
       </c>
       <c r="D962" s="7">
-        <v>9405</v>
+        <v>7505</v>
       </c>
     </row>
     <row r="963" spans="1:4" outlineLevel="2">
       <c r="A963" s="9">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="B963" s="4" t="s">
         <v>1903</v>
       </c>
       <c r="C963" s="14" t="s">
         <v>1904</v>
       </c>
       <c r="D963" s="7">
-        <v>8455</v>
+        <v>855</v>
       </c>
     </row>
     <row r="964" spans="1:4" outlineLevel="2">
       <c r="A964" s="9">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="B964" s="4" t="s">
         <v>1905</v>
       </c>
       <c r="C964" s="14" t="s">
         <v>1906</v>
       </c>
       <c r="D964" s="7">
-        <v>11305</v>
+        <v>855</v>
       </c>
     </row>
     <row r="965" spans="1:4" outlineLevel="2">
       <c r="A965" s="9">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="B965" s="4" t="s">
         <v>1907</v>
       </c>
       <c r="C965" s="14" t="s">
         <v>1908</v>
       </c>
       <c r="D965" s="7">
-        <v>7505</v>
+        <v>855</v>
       </c>
     </row>
     <row r="966" spans="1:4" outlineLevel="2">
       <c r="A966" s="9">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="B966" s="4" t="s">
         <v>1909</v>
       </c>
       <c r="C966" s="14" t="s">
         <v>1910</v>
       </c>
       <c r="D966" s="7">
-        <v>855</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="967" spans="1:4" outlineLevel="2">
       <c r="A967" s="9">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="B967" s="4" t="s">
         <v>1911</v>
       </c>
       <c r="C967" s="14" t="s">
         <v>1912</v>
       </c>
       <c r="D967" s="7">
-        <v>855</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="968" spans="1:4" outlineLevel="2">
       <c r="A968" s="9">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="B968" s="4" t="s">
         <v>1913</v>
       </c>
       <c r="C968" s="14" t="s">
         <v>1914</v>
       </c>
       <c r="D968" s="7">
-        <v>855</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="969" spans="1:4" outlineLevel="2">
       <c r="A969" s="9">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="B969" s="4" t="s">
         <v>1915</v>
       </c>
       <c r="C969" s="14" t="s">
         <v>1916</v>
       </c>
       <c r="D969" s="7">
-        <v>3705</v>
+        <v>7505</v>
       </c>
     </row>
     <row r="970" spans="1:4" outlineLevel="2">
       <c r="A970" s="9">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="B970" s="4" t="s">
         <v>1917</v>
       </c>
       <c r="C970" s="14" t="s">
         <v>1918</v>
       </c>
       <c r="D970" s="7">
-        <v>9405</v>
+        <v>15105</v>
       </c>
     </row>
     <row r="971" spans="1:4" outlineLevel="2">
       <c r="A971" s="9">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="B971" s="4" t="s">
         <v>1919</v>
       </c>
       <c r="C971" s="14" t="s">
         <v>1920</v>
       </c>
       <c r="D971" s="7">
-        <v>9405</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="972" spans="1:4" outlineLevel="2">
       <c r="A972" s="9">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="B972" s="4" t="s">
         <v>1921</v>
       </c>
       <c r="C972" s="14" t="s">
         <v>1922</v>
       </c>
       <c r="D972" s="7">
-        <v>7505</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="973" spans="1:4" outlineLevel="2">
       <c r="A973" s="9">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="B973" s="4" t="s">
         <v>1923</v>
       </c>
       <c r="C973" s="14" t="s">
         <v>1924</v>
       </c>
       <c r="D973" s="7">
-        <v>15105</v>
+        <v>24605</v>
       </c>
     </row>
     <row r="974" spans="1:4" outlineLevel="2">
       <c r="A974" s="9">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="B974" s="4" t="s">
         <v>1925</v>
       </c>
       <c r="C974" s="14" t="s">
         <v>1926</v>
       </c>
       <c r="D974" s="7">
-        <v>1805</v>
+        <v>28405</v>
       </c>
     </row>
     <row r="975" spans="1:4" outlineLevel="2">
       <c r="A975" s="9">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="B975" s="4" t="s">
         <v>1927</v>
       </c>
       <c r="C975" s="14" t="s">
         <v>1928</v>
       </c>
       <c r="D975" s="7">
-        <v>18905</v>
+        <v>855</v>
       </c>
     </row>
     <row r="976" spans="1:4" outlineLevel="2">
       <c r="A976" s="9">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="B976" s="4" t="s">
         <v>1929</v>
       </c>
       <c r="C976" s="14" t="s">
         <v>1930</v>
       </c>
       <c r="D976" s="7">
         <v>24605</v>
       </c>
     </row>
     <row r="977" spans="1:4" outlineLevel="2">
       <c r="A977" s="9">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="B977" s="4" t="s">
         <v>1931</v>
       </c>
       <c r="C977" s="14" t="s">
         <v>1932</v>
       </c>
       <c r="D977" s="7">
-        <v>28405</v>
+        <v>24605</v>
       </c>
     </row>
     <row r="978" spans="1:4" outlineLevel="2">
       <c r="A978" s="9">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="B978" s="4" t="s">
         <v>1933</v>
       </c>
       <c r="C978" s="14" t="s">
         <v>1934</v>
       </c>
       <c r="D978" s="7">
-        <v>855</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="979" spans="1:4" outlineLevel="2">
       <c r="A979" s="9">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="B979" s="4" t="s">
         <v>1935</v>
       </c>
       <c r="C979" s="14" t="s">
         <v>1936</v>
       </c>
       <c r="D979" s="7">
-        <v>24605</v>
+        <v>855</v>
       </c>
     </row>
     <row r="980" spans="1:4" outlineLevel="2">
       <c r="A980" s="9">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="B980" s="4" t="s">
         <v>1937</v>
       </c>
       <c r="C980" s="14" t="s">
         <v>1938</v>
       </c>
       <c r="D980" s="7">
-        <v>24605</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="981" spans="1:4" outlineLevel="2">
       <c r="A981" s="9">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="B981" s="4" t="s">
         <v>1939</v>
       </c>
       <c r="C981" s="14" t="s">
         <v>1940</v>
       </c>
       <c r="D981" s="7">
-        <v>9405</v>
+        <v>855</v>
       </c>
     </row>
     <row r="982" spans="1:4" outlineLevel="2">
       <c r="A982" s="9">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="B982" s="4" t="s">
         <v>1941</v>
       </c>
       <c r="C982" s="14" t="s">
         <v>1942</v>
       </c>
       <c r="D982" s="7">
-        <v>855</v>
+        <v>475</v>
       </c>
     </row>
     <row r="983" spans="1:4" outlineLevel="2">
       <c r="A983" s="9">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="B983" s="4" t="s">
         <v>1943</v>
       </c>
       <c r="C983" s="14" t="s">
         <v>1944</v>
       </c>
       <c r="D983" s="7">
-        <v>3705</v>
+        <v>855</v>
       </c>
     </row>
     <row r="984" spans="1:4" outlineLevel="2">
       <c r="A984" s="9">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="B984" s="4" t="s">
         <v>1945</v>
       </c>
       <c r="C984" s="14" t="s">
         <v>1946</v>
       </c>
       <c r="D984" s="7">
         <v>855</v>
       </c>
     </row>
     <row r="985" spans="1:4" outlineLevel="2">
       <c r="A985" s="9">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="B985" s="4" t="s">
         <v>1947</v>
       </c>
       <c r="C985" s="14" t="s">
         <v>1948</v>
       </c>
       <c r="D985" s="7">
-        <v>475</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="986" spans="1:4" outlineLevel="2">
       <c r="A986" s="9">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="B986" s="4" t="s">
         <v>1949</v>
       </c>
       <c r="C986" s="14" t="s">
         <v>1950</v>
       </c>
       <c r="D986" s="7">
-        <v>855</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="987" spans="1:4" outlineLevel="2">
       <c r="A987" s="9">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="B987" s="4" t="s">
         <v>1951</v>
       </c>
       <c r="C987" s="14" t="s">
         <v>1952</v>
       </c>
       <c r="D987" s="7">
         <v>855</v>
       </c>
     </row>
     <row r="988" spans="1:4" outlineLevel="2">
       <c r="A988" s="9">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="B988" s="4" t="s">
         <v>1953</v>
       </c>
       <c r="C988" s="14" t="s">
         <v>1954</v>
       </c>
       <c r="D988" s="7">
-        <v>1805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="989" spans="1:4" outlineLevel="2">
       <c r="A989" s="9">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="B989" s="4" t="s">
         <v>1955</v>
       </c>
       <c r="C989" s="14" t="s">
         <v>1956</v>
       </c>
       <c r="D989" s="7">
-        <v>1805</v>
+        <v>4655</v>
       </c>
     </row>
     <row r="990" spans="1:4" outlineLevel="2">
       <c r="A990" s="9">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="B990" s="4" t="s">
         <v>1957</v>
       </c>
       <c r="C990" s="14" t="s">
         <v>1958</v>
       </c>
       <c r="D990" s="7">
-        <v>855</v>
+        <v>15105</v>
       </c>
     </row>
     <row r="991" spans="1:4" outlineLevel="2">
       <c r="A991" s="9">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="B991" s="4" t="s">
         <v>1959</v>
       </c>
       <c r="C991" s="14" t="s">
         <v>1960</v>
       </c>
       <c r="D991" s="7">
-        <v>855</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="992" spans="1:4" outlineLevel="2">
       <c r="A992" s="9">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="B992" s="4" t="s">
         <v>1961</v>
       </c>
       <c r="C992" s="14" t="s">
         <v>1962</v>
       </c>
       <c r="D992" s="7">
-        <v>4655</v>
+        <v>11305</v>
       </c>
     </row>
     <row r="993" spans="1:4" outlineLevel="2">
       <c r="A993" s="9">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="B993" s="4" t="s">
         <v>1963</v>
       </c>
       <c r="C993" s="14" t="s">
         <v>1964</v>
       </c>
       <c r="D993" s="7">
-        <v>15105</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="994" spans="1:4" outlineLevel="2">
       <c r="A994" s="9">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="B994" s="4" t="s">
         <v>1965</v>
       </c>
       <c r="C994" s="14" t="s">
         <v>1966</v>
       </c>
       <c r="D994" s="7">
-        <v>3705</v>
+        <v>56905</v>
       </c>
     </row>
     <row r="995" spans="1:4" outlineLevel="2">
       <c r="A995" s="9">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="B995" s="4" t="s">
         <v>1967</v>
       </c>
       <c r="C995" s="14" t="s">
         <v>1968</v>
       </c>
       <c r="D995" s="7">
-        <v>11305</v>
+        <v>75905</v>
       </c>
     </row>
     <row r="996" spans="1:4" outlineLevel="2">
       <c r="A996" s="9">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="B996" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="C996" s="14" t="s">
         <v>1970</v>
       </c>
       <c r="D996" s="7">
-        <v>1805</v>
+        <v>22705</v>
       </c>
     </row>
     <row r="997" spans="1:4" outlineLevel="2">
       <c r="A997" s="9">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B997" s="4" t="s">
         <v>1971</v>
       </c>
       <c r="C997" s="14" t="s">
         <v>1972</v>
       </c>
       <c r="D997" s="7">
-        <v>56905</v>
+        <v>22705</v>
       </c>
     </row>
     <row r="998" spans="1:4" outlineLevel="2">
       <c r="A998" s="9">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="B998" s="4" t="s">
         <v>1973</v>
       </c>
       <c r="C998" s="14" t="s">
         <v>1974</v>
       </c>
       <c r="D998" s="7">
-        <v>75905</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="999" spans="1:4" outlineLevel="2">
       <c r="A999" s="9">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="B999" s="4" t="s">
         <v>1975</v>
       </c>
       <c r="C999" s="14" t="s">
         <v>1976</v>
       </c>
       <c r="D999" s="7">
-        <v>22705</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="1000" spans="1:4" outlineLevel="2">
       <c r="A1000" s="9">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="B1000" s="4" t="s">
         <v>1977</v>
       </c>
       <c r="C1000" s="14" t="s">
         <v>1978</v>
       </c>
       <c r="D1000" s="7">
-        <v>22705</v>
+        <v>56905</v>
       </c>
     </row>
     <row r="1001" spans="1:4" outlineLevel="2">
       <c r="A1001" s="9">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="B1001" s="4" t="s">
         <v>1979</v>
       </c>
       <c r="C1001" s="14" t="s">
         <v>1980</v>
       </c>
       <c r="D1001" s="7">
-        <v>3705</v>
+        <v>37905</v>
       </c>
     </row>
     <row r="1002" spans="1:4" outlineLevel="2">
       <c r="A1002" s="9">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="B1002" s="4" t="s">
         <v>1981</v>
       </c>
       <c r="C1002" s="14" t="s">
         <v>1982</v>
       </c>
       <c r="D1002" s="7">
-        <v>3705</v>
+        <v>15105</v>
       </c>
     </row>
     <row r="1003" spans="1:4" outlineLevel="2">
       <c r="A1003" s="9">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B1003" s="4" t="s">
         <v>1983</v>
       </c>
       <c r="C1003" s="14" t="s">
         <v>1984</v>
       </c>
       <c r="D1003" s="7">
-        <v>56905</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="1004" spans="1:4" outlineLevel="2">
       <c r="A1004" s="9">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="B1004" s="4" t="s">
         <v>1985</v>
       </c>
       <c r="C1004" s="14" t="s">
         <v>1986</v>
       </c>
       <c r="D1004" s="7">
-        <v>37905</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="1005" spans="1:4" outlineLevel="2">
       <c r="A1005" s="9">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="B1005" s="4" t="s">
         <v>1987</v>
       </c>
       <c r="C1005" s="14" t="s">
         <v>1988</v>
       </c>
       <c r="D1005" s="7">
-        <v>15105</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="1006" spans="1:4" outlineLevel="2">
       <c r="A1006" s="9">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="B1006" s="4" t="s">
         <v>1989</v>
       </c>
       <c r="C1006" s="14" t="s">
         <v>1990</v>
       </c>
       <c r="D1006" s="7">
-        <v>9405</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="1007" spans="1:4" outlineLevel="2">
       <c r="A1007" s="9">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="B1007" s="4" t="s">
         <v>1991</v>
       </c>
       <c r="C1007" s="14" t="s">
         <v>1992</v>
       </c>
       <c r="D1007" s="7">
-        <v>3705</v>
+        <v>94905</v>
       </c>
     </row>
     <row r="1008" spans="1:4" outlineLevel="2">
       <c r="A1008" s="9">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="B1008" s="4" t="s">
         <v>1993</v>
       </c>
       <c r="C1008" s="14" t="s">
         <v>1994</v>
       </c>
       <c r="D1008" s="7">
-        <v>12243</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="1009" spans="1:4" outlineLevel="2">
       <c r="A1009" s="9">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="B1009" s="4" t="s">
         <v>1995</v>
       </c>
       <c r="C1009" s="14" t="s">
         <v>1996</v>
       </c>
       <c r="D1009" s="7">
-        <v>12243</v>
+        <v>94905</v>
       </c>
     </row>
     <row r="1010" spans="1:4" outlineLevel="2">
       <c r="A1010" s="9">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="B1010" s="4" t="s">
         <v>1997</v>
       </c>
       <c r="C1010" s="14" t="s">
         <v>1998</v>
       </c>
       <c r="D1010" s="7">
         <v>94905</v>
       </c>
     </row>
     <row r="1011" spans="1:4" outlineLevel="2">
       <c r="A1011" s="9">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="B1011" s="4" t="s">
         <v>1999</v>
       </c>
       <c r="C1011" s="14" t="s">
         <v>2000</v>
       </c>
       <c r="D1011" s="7">
-        <v>3705</v>
+        <v>94905</v>
       </c>
     </row>
     <row r="1012" spans="1:4" outlineLevel="2">
       <c r="A1012" s="9">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="B1012" s="4" t="s">
         <v>2001</v>
       </c>
       <c r="C1012" s="14" t="s">
         <v>2002</v>
       </c>
       <c r="D1012" s="7">
-        <v>94905</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="1013" spans="1:4" outlineLevel="2">
       <c r="A1013" s="9">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="B1013" s="4" t="s">
         <v>2003</v>
       </c>
       <c r="C1013" s="14" t="s">
         <v>2004</v>
       </c>
       <c r="D1013" s="7">
-        <v>94905</v>
+        <v>37905</v>
       </c>
     </row>
     <row r="1014" spans="1:4" outlineLevel="2">
       <c r="A1014" s="9">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="B1014" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="C1014" s="14" t="s">
         <v>2006</v>
       </c>
       <c r="D1014" s="7">
-        <v>94905</v>
+        <v>75905</v>
       </c>
     </row>
     <row r="1015" spans="1:4" outlineLevel="2">
       <c r="A1015" s="9">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="B1015" s="4" t="s">
         <v>2007</v>
       </c>
       <c r="C1015" s="14" t="s">
         <v>2008</v>
       </c>
       <c r="D1015" s="7">
-        <v>18905</v>
+        <v>24605</v>
       </c>
     </row>
     <row r="1016" spans="1:4" outlineLevel="2">
       <c r="A1016" s="9">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="B1016" s="4" t="s">
         <v>2009</v>
       </c>
       <c r="C1016" s="14" t="s">
         <v>2010</v>
       </c>
       <c r="D1016" s="7">
-        <v>37905</v>
+        <v>24605</v>
       </c>
     </row>
     <row r="1017" spans="1:4" outlineLevel="2">
       <c r="A1017" s="9">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="B1017" s="4" t="s">
         <v>2011</v>
       </c>
       <c r="C1017" s="14" t="s">
         <v>2012</v>
       </c>
       <c r="D1017" s="7">
-        <v>75905</v>
+        <v>37905</v>
       </c>
     </row>
     <row r="1018" spans="1:4" outlineLevel="2">
       <c r="A1018" s="9">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="B1018" s="4" t="s">
         <v>2013</v>
       </c>
       <c r="C1018" s="14" t="s">
         <v>2014</v>
       </c>
       <c r="D1018" s="7">
-        <v>24605</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="1019" spans="1:4" outlineLevel="2">
       <c r="A1019" s="9">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="B1019" s="4" t="s">
         <v>2015</v>
       </c>
       <c r="C1019" s="14" t="s">
         <v>2016</v>
       </c>
       <c r="D1019" s="7">
-        <v>24605</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="1020" spans="1:4" outlineLevel="2">
       <c r="A1020" s="9">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="B1020" s="4" t="s">
         <v>2017</v>
       </c>
       <c r="C1020" s="14" t="s">
         <v>2018</v>
       </c>
       <c r="D1020" s="7">
-        <v>37905</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="1021" spans="1:4" outlineLevel="2">
       <c r="A1021" s="9">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="B1021" s="4" t="s">
         <v>2019</v>
       </c>
       <c r="C1021" s="14" t="s">
         <v>2020</v>
       </c>
       <c r="D1021" s="7">
-        <v>9405</v>
+        <v>15105</v>
       </c>
     </row>
     <row r="1022" spans="1:4" outlineLevel="2">
       <c r="A1022" s="9">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="B1022" s="4" t="s">
         <v>2021</v>
       </c>
       <c r="C1022" s="14" t="s">
         <v>2022</v>
       </c>
       <c r="D1022" s="7">
-        <v>18905</v>
+        <v>7505</v>
       </c>
     </row>
     <row r="1023" spans="1:4" outlineLevel="2">
       <c r="A1023" s="9">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="B1023" s="4" t="s">
         <v>2023</v>
       </c>
       <c r="C1023" s="14" t="s">
         <v>2024</v>
       </c>
       <c r="D1023" s="7">
-        <v>18905</v>
+        <v>5605</v>
       </c>
     </row>
     <row r="1024" spans="1:4" outlineLevel="2">
       <c r="A1024" s="9">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="B1024" s="4" t="s">
         <v>2025</v>
       </c>
       <c r="C1024" s="14" t="s">
         <v>2026</v>
       </c>
       <c r="D1024" s="7">
-        <v>15105</v>
+        <v>56905</v>
       </c>
     </row>
     <row r="1025" spans="1:4" outlineLevel="2">
       <c r="A1025" s="9">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="B1025" s="4" t="s">
         <v>2027</v>
       </c>
       <c r="C1025" s="14" t="s">
         <v>2028</v>
       </c>
       <c r="D1025" s="7">
-        <v>7505</v>
+        <v>75905</v>
       </c>
     </row>
     <row r="1026" spans="1:4" outlineLevel="2">
       <c r="A1026" s="9">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="B1026" s="4" t="s">
         <v>2029</v>
       </c>
       <c r="C1026" s="14" t="s">
         <v>2030</v>
       </c>
       <c r="D1026" s="7">
-        <v>5605</v>
+        <v>37905</v>
       </c>
     </row>
     <row r="1027" spans="1:4" outlineLevel="2">
       <c r="A1027" s="9">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="B1027" s="4" t="s">
         <v>2031</v>
       </c>
       <c r="C1027" s="14" t="s">
         <v>2032</v>
       </c>
       <c r="D1027" s="7">
-        <v>56905</v>
+        <v>28405</v>
       </c>
     </row>
     <row r="1028" spans="1:4" outlineLevel="2">
       <c r="A1028" s="9">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="B1028" s="4" t="s">
         <v>2033</v>
       </c>
       <c r="C1028" s="14" t="s">
         <v>2034</v>
       </c>
       <c r="D1028" s="7">
-        <v>75905</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="1029" spans="1:4" outlineLevel="2">
       <c r="A1029" s="9">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="B1029" s="4" t="s">
         <v>2035</v>
       </c>
       <c r="C1029" s="14" t="s">
         <v>2036</v>
       </c>
       <c r="D1029" s="7">
-        <v>37905</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="1030" spans="1:4" outlineLevel="2">
       <c r="A1030" s="9">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="B1030" s="4" t="s">
         <v>2037</v>
       </c>
       <c r="C1030" s="14" t="s">
         <v>2038</v>
       </c>
       <c r="D1030" s="7">
-        <v>28405</v>
+        <v>94905</v>
       </c>
     </row>
     <row r="1031" spans="1:4" outlineLevel="2">
       <c r="A1031" s="9">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="B1031" s="4" t="s">
         <v>2039</v>
       </c>
       <c r="C1031" s="14" t="s">
         <v>2040</v>
       </c>
       <c r="D1031" s="7">
-        <v>9405</v>
+        <v>94905</v>
       </c>
     </row>
     <row r="1032" spans="1:4" outlineLevel="2">
       <c r="A1032" s="9">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="B1032" s="4" t="s">
         <v>2041</v>
       </c>
       <c r="C1032" s="14" t="s">
         <v>2042</v>
       </c>
       <c r="D1032" s="7">
-        <v>18905</v>
+        <v>56905</v>
       </c>
     </row>
     <row r="1033" spans="1:4" outlineLevel="2">
       <c r="A1033" s="9">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="B1033" s="4" t="s">
         <v>2043</v>
       </c>
       <c r="C1033" s="14" t="s">
         <v>2044</v>
       </c>
       <c r="D1033" s="7">
-        <v>94905</v>
+        <v>56905</v>
       </c>
     </row>
     <row r="1034" spans="1:4" outlineLevel="2">
       <c r="A1034" s="9">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="B1034" s="4" t="s">
         <v>2045</v>
       </c>
       <c r="C1034" s="14" t="s">
         <v>2046</v>
       </c>
       <c r="D1034" s="7">
-        <v>94905</v>
+        <v>56905</v>
       </c>
     </row>
     <row r="1035" spans="1:4" outlineLevel="2">
       <c r="A1035" s="9">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="B1035" s="4" t="s">
         <v>2047</v>
       </c>
       <c r="C1035" s="14" t="s">
         <v>2048</v>
       </c>
       <c r="D1035" s="7">
         <v>56905</v>
       </c>
     </row>
     <row r="1036" spans="1:4" outlineLevel="2">
       <c r="A1036" s="9">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="B1036" s="4" t="s">
         <v>2049</v>
       </c>
       <c r="C1036" s="14" t="s">
         <v>2050</v>
       </c>
       <c r="D1036" s="7">
-        <v>56905</v>
+        <v>17005</v>
       </c>
     </row>
     <row r="1037" spans="1:4" outlineLevel="2">
       <c r="A1037" s="9">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="B1037" s="4" t="s">
         <v>2051</v>
       </c>
       <c r="C1037" s="14" t="s">
         <v>2052</v>
       </c>
       <c r="D1037" s="7">
-        <v>56905</v>
+        <v>15105</v>
       </c>
     </row>
     <row r="1038" spans="1:4" outlineLevel="2">
       <c r="A1038" s="9">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="B1038" s="4" t="s">
         <v>2053</v>
       </c>
       <c r="C1038" s="14" t="s">
         <v>2054</v>
       </c>
       <c r="D1038" s="7">
-        <v>56905</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="1039" spans="1:4" outlineLevel="2">
       <c r="A1039" s="9">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="B1039" s="4" t="s">
         <v>2055</v>
       </c>
       <c r="C1039" s="14" t="s">
         <v>2056</v>
       </c>
       <c r="D1039" s="7">
-        <v>17005</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="1040" spans="1:4" outlineLevel="2">
       <c r="A1040" s="9">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="B1040" s="4" t="s">
         <v>2057</v>
       </c>
       <c r="C1040" s="14" t="s">
         <v>2058</v>
       </c>
       <c r="D1040" s="7">
-        <v>15105</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="1041" spans="1:4" outlineLevel="2">
       <c r="A1041" s="9">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="B1041" s="4" t="s">
         <v>2059</v>
       </c>
       <c r="C1041" s="14" t="s">
         <v>2060</v>
       </c>
       <c r="D1041" s="7">
-        <v>3705</v>
+        <v>47405</v>
       </c>
     </row>
     <row r="1042" spans="1:4" outlineLevel="2">
       <c r="A1042" s="9">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="B1042" s="4" t="s">
         <v>2061</v>
       </c>
       <c r="C1042" s="14" t="s">
         <v>2062</v>
       </c>
       <c r="D1042" s="7">
-        <v>3705</v>
+        <v>47405</v>
       </c>
     </row>
     <row r="1043" spans="1:4" outlineLevel="2">
       <c r="A1043" s="9">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="B1043" s="4" t="s">
         <v>2063</v>
       </c>
       <c r="C1043" s="14" t="s">
         <v>2064</v>
       </c>
       <c r="D1043" s="7">
-        <v>3705</v>
+        <v>15105</v>
       </c>
     </row>
     <row r="1044" spans="1:4" outlineLevel="2">
       <c r="A1044" s="9">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="B1044" s="4" t="s">
         <v>2065</v>
       </c>
       <c r="C1044" s="14" t="s">
         <v>2066</v>
       </c>
       <c r="D1044" s="7">
-        <v>47405</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="1045" spans="1:4" outlineLevel="2">
       <c r="A1045" s="9">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="B1045" s="4" t="s">
         <v>2067</v>
       </c>
       <c r="C1045" s="14" t="s">
         <v>2068</v>
       </c>
       <c r="D1045" s="7">
-        <v>47405</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="1046" spans="1:4" outlineLevel="2">
       <c r="A1046" s="9">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="B1046" s="4" t="s">
         <v>2069</v>
       </c>
       <c r="C1046" s="14" t="s">
         <v>2070</v>
       </c>
       <c r="D1046" s="7">
-        <v>15105</v>
+        <v>22705</v>
       </c>
     </row>
     <row r="1047" spans="1:4" outlineLevel="2">
       <c r="A1047" s="9">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B1047" s="4" t="s">
         <v>2071</v>
       </c>
       <c r="C1047" s="14" t="s">
         <v>2072</v>
       </c>
       <c r="D1047" s="7">
-        <v>18905</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="1048" spans="1:4" outlineLevel="2">
       <c r="A1048" s="9">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="B1048" s="4" t="s">
         <v>2073</v>
       </c>
       <c r="C1048" s="14" t="s">
         <v>2074</v>
       </c>
       <c r="D1048" s="7">
-        <v>18905</v>
+        <v>28405</v>
       </c>
     </row>
     <row r="1049" spans="1:4" outlineLevel="2">
       <c r="A1049" s="9">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="B1049" s="4" t="s">
         <v>2075</v>
       </c>
       <c r="C1049" s="14" t="s">
         <v>2076</v>
       </c>
       <c r="D1049" s="7">
-        <v>22705</v>
+        <v>28405</v>
       </c>
     </row>
     <row r="1050" spans="1:4" outlineLevel="2">
       <c r="A1050" s="9">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="B1050" s="4" t="s">
         <v>2077</v>
       </c>
       <c r="C1050" s="14" t="s">
         <v>2078</v>
       </c>
       <c r="D1050" s="7">
-        <v>9405</v>
+        <v>75905</v>
       </c>
     </row>
     <row r="1051" spans="1:4" outlineLevel="2">
       <c r="A1051" s="9">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="B1051" s="4" t="s">
         <v>2079</v>
       </c>
       <c r="C1051" s="14" t="s">
         <v>2080</v>
       </c>
       <c r="D1051" s="7">
-        <v>28405</v>
+        <v>75905</v>
       </c>
     </row>
     <row r="1052" spans="1:4" outlineLevel="2">
       <c r="A1052" s="9">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="B1052" s="4" t="s">
         <v>2081</v>
       </c>
       <c r="C1052" s="14" t="s">
         <v>2082</v>
       </c>
       <c r="D1052" s="7">
-        <v>28405</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="1053" spans="1:4" outlineLevel="2">
       <c r="A1053" s="9">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="B1053" s="4" t="s">
         <v>2083</v>
       </c>
       <c r="C1053" s="14" t="s">
         <v>2084</v>
       </c>
       <c r="D1053" s="7">
-        <v>75905</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="1054" spans="1:4" outlineLevel="2">
       <c r="A1054" s="9">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="B1054" s="4" t="s">
         <v>2085</v>
       </c>
       <c r="C1054" s="14" t="s">
         <v>2086</v>
       </c>
       <c r="D1054" s="7">
-        <v>75905</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="1055" spans="1:4" outlineLevel="2">
       <c r="A1055" s="9">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="B1055" s="4" t="s">
         <v>2087</v>
       </c>
       <c r="C1055" s="14" t="s">
         <v>2088</v>
       </c>
       <c r="D1055" s="7">
-        <v>12243</v>
+        <v>4529</v>
       </c>
     </row>
     <row r="1056" spans="1:4" outlineLevel="2">
       <c r="A1056" s="9">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="B1056" s="4" t="s">
         <v>2089</v>
       </c>
       <c r="C1056" s="14" t="s">
         <v>2090</v>
       </c>
       <c r="D1056" s="7">
-        <v>12243</v>
+        <v>4484</v>
       </c>
     </row>
     <row r="1057" spans="1:4" outlineLevel="2">
       <c r="A1057" s="9">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="B1057" s="4" t="s">
         <v>2091</v>
       </c>
       <c r="C1057" s="14" t="s">
         <v>2092</v>
       </c>
       <c r="D1057" s="7">
-        <v>18905</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="1058" spans="1:4" outlineLevel="2">
       <c r="A1058" s="9">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="B1058" s="4" t="s">
         <v>2093</v>
       </c>
       <c r="C1058" s="14" t="s">
         <v>2094</v>
       </c>
       <c r="D1058" s="7">
-        <v>4529</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="1059" spans="1:4" outlineLevel="2">
       <c r="A1059" s="9">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="B1059" s="4" t="s">
         <v>2095</v>
       </c>
       <c r="C1059" s="14" t="s">
         <v>2096</v>
       </c>
       <c r="D1059" s="7">
-        <v>4484</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="1060" spans="1:4" outlineLevel="2">
       <c r="A1060" s="9">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="B1060" s="4" t="s">
         <v>2097</v>
       </c>
       <c r="C1060" s="14" t="s">
         <v>2098</v>
       </c>
       <c r="D1060" s="7">
-        <v>5700</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="1061" spans="1:4" outlineLevel="2">
       <c r="A1061" s="9">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="B1061" s="4" t="s">
         <v>2099</v>
       </c>
       <c r="C1061" s="14" t="s">
         <v>2100</v>
       </c>
       <c r="D1061" s="7">
-        <v>2500</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="1062" spans="1:4" outlineLevel="2">
       <c r="A1062" s="9">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="B1062" s="4" t="s">
         <v>2101</v>
       </c>
       <c r="C1062" s="14" t="s">
         <v>2102</v>
       </c>
       <c r="D1062" s="7">
-        <v>1980</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="1063" spans="1:4" outlineLevel="2">
       <c r="A1063" s="9">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="B1063" s="4" t="s">
         <v>2103</v>
       </c>
       <c r="C1063" s="14" t="s">
         <v>2104</v>
       </c>
       <c r="D1063" s="7">
-        <v>1980</v>
-[...6 lines deleted...]
-      <c r="B1064" s="4" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:4" outlineLevel="1">
+      <c r="A1064" s="10" t="s">
         <v>2105</v>
       </c>
-      <c r="C1064" s="14" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B1064" s="0"/>
+      <c r="C1064" s="12"/>
+      <c r="D1064" s="5"/>
     </row>
     <row r="1065" spans="1:4" outlineLevel="2">
-      <c r="A1065" s="9">
-[...9 lines deleted...]
-        <v>5900</v>
+      <c r="A1065" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1065" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1065" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1065" s="6" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="1066" spans="1:4" outlineLevel="2">
       <c r="A1066" s="9">
-        <v>454</v>
+        <v>1</v>
       </c>
       <c r="B1066" s="4" t="s">
-        <v>2109</v>
+        <v>2106</v>
       </c>
       <c r="C1066" s="14" t="s">
-        <v>2110</v>
+        <v>2107</v>
       </c>
       <c r="D1066" s="7">
-        <v>2500</v>
+        <v>15450</v>
       </c>
     </row>
     <row r="1067" spans="1:4" outlineLevel="2">
       <c r="A1067" s="9">
-        <v>455</v>
+        <v>2</v>
       </c>
       <c r="B1067" s="4" t="s">
-        <v>2111</v>
+        <v>2108</v>
       </c>
       <c r="C1067" s="14" t="s">
-        <v>2112</v>
+        <v>2109</v>
       </c>
       <c r="D1067" s="7">
-        <v>1287</v>
+        <v>15450</v>
       </c>
     </row>
     <row r="1068" spans="1:4" outlineLevel="2">
       <c r="A1068" s="9">
-        <v>456</v>
+        <v>3</v>
       </c>
       <c r="B1068" s="4" t="s">
-        <v>2113</v>
+        <v>2110</v>
       </c>
       <c r="C1068" s="14" t="s">
-        <v>2114</v>
+        <v>2111</v>
       </c>
       <c r="D1068" s="7">
-        <v>1287</v>
+        <v>15050</v>
       </c>
     </row>
     <row r="1069" spans="1:4" outlineLevel="2">
       <c r="A1069" s="9">
-        <v>457</v>
+        <v>4</v>
       </c>
       <c r="B1069" s="4" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C1069" s="14" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D1069" s="7">
+        <v>15050</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:4" outlineLevel="2">
+      <c r="A1070" s="9">
+        <v>5</v>
+      </c>
+      <c r="B1070" s="4" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C1070" s="14" t="s">
         <v>2115</v>
       </c>
-      <c r="C1069" s="14" t="s">
+      <c r="D1070" s="7">
+        <v>72000</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:4" outlineLevel="2">
+      <c r="A1071" s="9">
+        <v>6</v>
+      </c>
+      <c r="B1071" s="4" t="s">
         <v>2116</v>
       </c>
-      <c r="D1069" s="7">
-[...4 lines deleted...]
-      <c r="A1070" s="10" t="s">
+      <c r="C1071" s="14" t="s">
         <v>2117</v>
       </c>
-      <c r="B1070"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="D1071" s="7">
+        <v>140000</v>
       </c>
     </row>
     <row r="1072" spans="1:4" outlineLevel="2">
       <c r="A1072" s="9">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B1072" s="4" t="s">
         <v>2118</v>
       </c>
       <c r="C1072" s="14" t="s">
         <v>2119</v>
       </c>
       <c r="D1072" s="7">
-        <v>15450</v>
+        <v>227050</v>
       </c>
     </row>
     <row r="1073" spans="1:4" outlineLevel="2">
       <c r="A1073" s="9">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B1073" s="4" t="s">
         <v>2120</v>
       </c>
       <c r="C1073" s="14" t="s">
         <v>2121</v>
       </c>
       <c r="D1073" s="7">
-        <v>15450</v>
+        <v>156050</v>
       </c>
     </row>
     <row r="1074" spans="1:4" outlineLevel="2">
       <c r="A1074" s="9">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B1074" s="4" t="s">
         <v>2122</v>
       </c>
       <c r="C1074" s="14" t="s">
         <v>2123</v>
       </c>
       <c r="D1074" s="7">
-        <v>15050</v>
+        <v>258450</v>
       </c>
     </row>
     <row r="1075" spans="1:4" outlineLevel="2">
       <c r="A1075" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B1075" s="4" t="s">
         <v>2124</v>
       </c>
       <c r="C1075" s="14" t="s">
         <v>2125</v>
       </c>
       <c r="D1075" s="7">
-        <v>15050</v>
+        <v>171400</v>
       </c>
     </row>
     <row r="1076" spans="1:4" outlineLevel="2">
       <c r="A1076" s="9">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B1076" s="4" t="s">
         <v>2126</v>
       </c>
       <c r="C1076" s="14" t="s">
         <v>2127</v>
       </c>
       <c r="D1076" s="7">
-        <v>72000</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="1077" spans="1:4" outlineLevel="2">
       <c r="A1077" s="9">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B1077" s="4" t="s">
         <v>2128</v>
       </c>
       <c r="C1077" s="14" t="s">
         <v>2129</v>
       </c>
       <c r="D1077" s="7">
-        <v>140000</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="1078" spans="1:4" outlineLevel="2">
       <c r="A1078" s="9">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B1078" s="4" t="s">
         <v>2130</v>
       </c>
       <c r="C1078" s="14" t="s">
         <v>2131</v>
       </c>
       <c r="D1078" s="7">
-        <v>227050</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="1079" spans="1:4" outlineLevel="2">
       <c r="A1079" s="9">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B1079" s="4" t="s">
         <v>2132</v>
       </c>
       <c r="C1079" s="14" t="s">
         <v>2133</v>
       </c>
       <c r="D1079" s="7">
-        <v>156050</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="1080" spans="1:4" outlineLevel="2">
       <c r="A1080" s="9">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B1080" s="4" t="s">
         <v>2134</v>
       </c>
       <c r="C1080" s="14" t="s">
         <v>2135</v>
       </c>
       <c r="D1080" s="7">
-        <v>258450</v>
+        <v>101400</v>
       </c>
     </row>
     <row r="1081" spans="1:4" outlineLevel="2">
       <c r="A1081" s="9">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B1081" s="4" t="s">
         <v>2136</v>
       </c>
       <c r="C1081" s="14" t="s">
         <v>2137</v>
       </c>
       <c r="D1081" s="7">
-        <v>7800</v>
+        <v>101400</v>
       </c>
     </row>
     <row r="1082" spans="1:4" outlineLevel="2">
-      <c r="A1082" s="9">
-[...2 lines deleted...]
-      <c r="B1082" s="4" t="s">
+      <c r="A1082" s="11" t="s">
         <v>2138</v>
       </c>
-      <c r="C1082" s="14" t="s">
+      <c r="B1082" s="0"/>
+      <c r="C1082" s="12"/>
+      <c r="D1082" s="5"/>
+    </row>
+    <row r="1083" spans="1:4" outlineLevel="3">
+      <c r="A1083" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1083" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1083" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1083" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:4" outlineLevel="3">
+      <c r="A1084" s="9">
+        <v>1</v>
+      </c>
+      <c r="B1084" s="4" t="s">
         <v>2139</v>
       </c>
-      <c r="D1082" s="7">
-[...7 lines deleted...]
-      <c r="B1083" s="4" t="s">
+      <c r="C1084" s="14" t="s">
         <v>2140</v>
       </c>
-      <c r="C1083" s="14" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="D1084" s="7">
-        <v>5600</v>
-[...62 lines deleted...]
-      <c r="D1089" s="7">
         <v>3500</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A5:D5"/>
-    <mergeCell ref="A290:D290"/>
-[...6 lines deleted...]
-    <mergeCell ref="A1087:D1087"/>
+    <mergeCell ref="A274:D274"/>
+    <mergeCell ref="A345:D345"/>
+    <mergeCell ref="A590:D590"/>
+    <mergeCell ref="A591:D591"/>
+    <mergeCell ref="A594:D594"/>
+    <mergeCell ref="A605:D605"/>
+    <mergeCell ref="A1064:D1064"/>
+    <mergeCell ref="A1082:D1082"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_23"/>
@@ -22371,66 +22271,66 @@
     <hyperlink ref="C249" r:id="rId_hyperlink_243"/>
     <hyperlink ref="C250" r:id="rId_hyperlink_244"/>
     <hyperlink ref="C251" r:id="rId_hyperlink_245"/>
     <hyperlink ref="C252" r:id="rId_hyperlink_246"/>
     <hyperlink ref="C253" r:id="rId_hyperlink_247"/>
     <hyperlink ref="C254" r:id="rId_hyperlink_248"/>
     <hyperlink ref="C255" r:id="rId_hyperlink_249"/>
     <hyperlink ref="C256" r:id="rId_hyperlink_250"/>
     <hyperlink ref="C257" r:id="rId_hyperlink_251"/>
     <hyperlink ref="C258" r:id="rId_hyperlink_252"/>
     <hyperlink ref="C259" r:id="rId_hyperlink_253"/>
     <hyperlink ref="C260" r:id="rId_hyperlink_254"/>
     <hyperlink ref="C261" r:id="rId_hyperlink_255"/>
     <hyperlink ref="C262" r:id="rId_hyperlink_256"/>
     <hyperlink ref="C263" r:id="rId_hyperlink_257"/>
     <hyperlink ref="C264" r:id="rId_hyperlink_258"/>
     <hyperlink ref="C265" r:id="rId_hyperlink_259"/>
     <hyperlink ref="C266" r:id="rId_hyperlink_260"/>
     <hyperlink ref="C267" r:id="rId_hyperlink_261"/>
     <hyperlink ref="C268" r:id="rId_hyperlink_262"/>
     <hyperlink ref="C269" r:id="rId_hyperlink_263"/>
     <hyperlink ref="C270" r:id="rId_hyperlink_264"/>
     <hyperlink ref="C271" r:id="rId_hyperlink_265"/>
     <hyperlink ref="C272" r:id="rId_hyperlink_266"/>
     <hyperlink ref="C273" r:id="rId_hyperlink_267"/>
-    <hyperlink ref="C274" r:id="rId_hyperlink_268"/>
-[...14 lines deleted...]
-    <hyperlink ref="C289" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="C276" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="C277" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="C278" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="C279" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="C280" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="C281" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="C282" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="C283" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="C284" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="C285" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="C286" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="C287" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="C288" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="C289" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="C290" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="C291" r:id="rId_hyperlink_283"/>
     <hyperlink ref="C292" r:id="rId_hyperlink_284"/>
     <hyperlink ref="C293" r:id="rId_hyperlink_285"/>
     <hyperlink ref="C294" r:id="rId_hyperlink_286"/>
     <hyperlink ref="C295" r:id="rId_hyperlink_287"/>
     <hyperlink ref="C296" r:id="rId_hyperlink_288"/>
     <hyperlink ref="C297" r:id="rId_hyperlink_289"/>
     <hyperlink ref="C298" r:id="rId_hyperlink_290"/>
     <hyperlink ref="C299" r:id="rId_hyperlink_291"/>
     <hyperlink ref="C300" r:id="rId_hyperlink_292"/>
     <hyperlink ref="C301" r:id="rId_hyperlink_293"/>
     <hyperlink ref="C302" r:id="rId_hyperlink_294"/>
     <hyperlink ref="C303" r:id="rId_hyperlink_295"/>
     <hyperlink ref="C304" r:id="rId_hyperlink_296"/>
     <hyperlink ref="C305" r:id="rId_hyperlink_297"/>
     <hyperlink ref="C306" r:id="rId_hyperlink_298"/>
     <hyperlink ref="C307" r:id="rId_hyperlink_299"/>
     <hyperlink ref="C308" r:id="rId_hyperlink_300"/>
     <hyperlink ref="C309" r:id="rId_hyperlink_301"/>
     <hyperlink ref="C310" r:id="rId_hyperlink_302"/>
     <hyperlink ref="C311" r:id="rId_hyperlink_303"/>
     <hyperlink ref="C312" r:id="rId_hyperlink_304"/>
     <hyperlink ref="C313" r:id="rId_hyperlink_305"/>
     <hyperlink ref="C314" r:id="rId_hyperlink_306"/>
     <hyperlink ref="C315" r:id="rId_hyperlink_307"/>
     <hyperlink ref="C316" r:id="rId_hyperlink_308"/>
@@ -22440,64 +22340,64 @@
     <hyperlink ref="C320" r:id="rId_hyperlink_312"/>
     <hyperlink ref="C321" r:id="rId_hyperlink_313"/>
     <hyperlink ref="C322" r:id="rId_hyperlink_314"/>
     <hyperlink ref="C323" r:id="rId_hyperlink_315"/>
     <hyperlink ref="C324" r:id="rId_hyperlink_316"/>
     <hyperlink ref="C325" r:id="rId_hyperlink_317"/>
     <hyperlink ref="C326" r:id="rId_hyperlink_318"/>
     <hyperlink ref="C327" r:id="rId_hyperlink_319"/>
     <hyperlink ref="C328" r:id="rId_hyperlink_320"/>
     <hyperlink ref="C329" r:id="rId_hyperlink_321"/>
     <hyperlink ref="C330" r:id="rId_hyperlink_322"/>
     <hyperlink ref="C331" r:id="rId_hyperlink_323"/>
     <hyperlink ref="C332" r:id="rId_hyperlink_324"/>
     <hyperlink ref="C333" r:id="rId_hyperlink_325"/>
     <hyperlink ref="C334" r:id="rId_hyperlink_326"/>
     <hyperlink ref="C335" r:id="rId_hyperlink_327"/>
     <hyperlink ref="C336" r:id="rId_hyperlink_328"/>
     <hyperlink ref="C337" r:id="rId_hyperlink_329"/>
     <hyperlink ref="C338" r:id="rId_hyperlink_330"/>
     <hyperlink ref="C339" r:id="rId_hyperlink_331"/>
     <hyperlink ref="C340" r:id="rId_hyperlink_332"/>
     <hyperlink ref="C341" r:id="rId_hyperlink_333"/>
     <hyperlink ref="C342" r:id="rId_hyperlink_334"/>
     <hyperlink ref="C343" r:id="rId_hyperlink_335"/>
     <hyperlink ref="C344" r:id="rId_hyperlink_336"/>
-    <hyperlink ref="C345" r:id="rId_hyperlink_337"/>
-[...12 lines deleted...]
-    <hyperlink ref="C358" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="C347" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="C348" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="C349" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="C350" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="C351" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="C352" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="C353" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="C354" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="C355" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="C356" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="C357" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="C358" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="C359" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="C360" r:id="rId_hyperlink_350"/>
     <hyperlink ref="C361" r:id="rId_hyperlink_351"/>
     <hyperlink ref="C362" r:id="rId_hyperlink_352"/>
     <hyperlink ref="C363" r:id="rId_hyperlink_353"/>
     <hyperlink ref="C364" r:id="rId_hyperlink_354"/>
     <hyperlink ref="C365" r:id="rId_hyperlink_355"/>
     <hyperlink ref="C366" r:id="rId_hyperlink_356"/>
     <hyperlink ref="C367" r:id="rId_hyperlink_357"/>
     <hyperlink ref="C368" r:id="rId_hyperlink_358"/>
     <hyperlink ref="C369" r:id="rId_hyperlink_359"/>
     <hyperlink ref="C370" r:id="rId_hyperlink_360"/>
     <hyperlink ref="C371" r:id="rId_hyperlink_361"/>
     <hyperlink ref="C372" r:id="rId_hyperlink_362"/>
     <hyperlink ref="C373" r:id="rId_hyperlink_363"/>
     <hyperlink ref="C374" r:id="rId_hyperlink_364"/>
     <hyperlink ref="C375" r:id="rId_hyperlink_365"/>
     <hyperlink ref="C376" r:id="rId_hyperlink_366"/>
     <hyperlink ref="C377" r:id="rId_hyperlink_367"/>
     <hyperlink ref="C378" r:id="rId_hyperlink_368"/>
     <hyperlink ref="C379" r:id="rId_hyperlink_369"/>
     <hyperlink ref="C380" r:id="rId_hyperlink_370"/>
     <hyperlink ref="C381" r:id="rId_hyperlink_371"/>
     <hyperlink ref="C382" r:id="rId_hyperlink_372"/>
     <hyperlink ref="C383" r:id="rId_hyperlink_373"/>
     <hyperlink ref="C384" r:id="rId_hyperlink_374"/>
     <hyperlink ref="C385" r:id="rId_hyperlink_375"/>
@@ -22683,66 +22583,66 @@
     <hyperlink ref="C565" r:id="rId_hyperlink_555"/>
     <hyperlink ref="C566" r:id="rId_hyperlink_556"/>
     <hyperlink ref="C567" r:id="rId_hyperlink_557"/>
     <hyperlink ref="C568" r:id="rId_hyperlink_558"/>
     <hyperlink ref="C569" r:id="rId_hyperlink_559"/>
     <hyperlink ref="C570" r:id="rId_hyperlink_560"/>
     <hyperlink ref="C571" r:id="rId_hyperlink_561"/>
     <hyperlink ref="C572" r:id="rId_hyperlink_562"/>
     <hyperlink ref="C573" r:id="rId_hyperlink_563"/>
     <hyperlink ref="C574" r:id="rId_hyperlink_564"/>
     <hyperlink ref="C575" r:id="rId_hyperlink_565"/>
     <hyperlink ref="C576" r:id="rId_hyperlink_566"/>
     <hyperlink ref="C577" r:id="rId_hyperlink_567"/>
     <hyperlink ref="C578" r:id="rId_hyperlink_568"/>
     <hyperlink ref="C579" r:id="rId_hyperlink_569"/>
     <hyperlink ref="C580" r:id="rId_hyperlink_570"/>
     <hyperlink ref="C581" r:id="rId_hyperlink_571"/>
     <hyperlink ref="C582" r:id="rId_hyperlink_572"/>
     <hyperlink ref="C583" r:id="rId_hyperlink_573"/>
     <hyperlink ref="C584" r:id="rId_hyperlink_574"/>
     <hyperlink ref="C585" r:id="rId_hyperlink_575"/>
     <hyperlink ref="C586" r:id="rId_hyperlink_576"/>
     <hyperlink ref="C587" r:id="rId_hyperlink_577"/>
     <hyperlink ref="C588" r:id="rId_hyperlink_578"/>
     <hyperlink ref="C589" r:id="rId_hyperlink_579"/>
-    <hyperlink ref="C590" r:id="rId_hyperlink_580"/>
-[...5 lines deleted...]
-    <hyperlink ref="C599" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="C593" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="C596" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="C597" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="C598" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="C599" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="C600" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="C601" r:id="rId_hyperlink_586"/>
     <hyperlink ref="C602" r:id="rId_hyperlink_587"/>
     <hyperlink ref="C603" r:id="rId_hyperlink_588"/>
     <hyperlink ref="C604" r:id="rId_hyperlink_589"/>
-    <hyperlink ref="C605" r:id="rId_hyperlink_590"/>
-[...4 lines deleted...]
-    <hyperlink ref="C610" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="C607" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="C608" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="C609" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="C610" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="C611" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="C612" r:id="rId_hyperlink_595"/>
     <hyperlink ref="C613" r:id="rId_hyperlink_596"/>
     <hyperlink ref="C614" r:id="rId_hyperlink_597"/>
     <hyperlink ref="C615" r:id="rId_hyperlink_598"/>
     <hyperlink ref="C616" r:id="rId_hyperlink_599"/>
     <hyperlink ref="C617" r:id="rId_hyperlink_600"/>
     <hyperlink ref="C618" r:id="rId_hyperlink_601"/>
     <hyperlink ref="C619" r:id="rId_hyperlink_602"/>
     <hyperlink ref="C620" r:id="rId_hyperlink_603"/>
     <hyperlink ref="C621" r:id="rId_hyperlink_604"/>
     <hyperlink ref="C622" r:id="rId_hyperlink_605"/>
     <hyperlink ref="C623" r:id="rId_hyperlink_606"/>
     <hyperlink ref="C624" r:id="rId_hyperlink_607"/>
     <hyperlink ref="C625" r:id="rId_hyperlink_608"/>
     <hyperlink ref="C626" r:id="rId_hyperlink_609"/>
     <hyperlink ref="C627" r:id="rId_hyperlink_610"/>
     <hyperlink ref="C628" r:id="rId_hyperlink_611"/>
     <hyperlink ref="C629" r:id="rId_hyperlink_612"/>
     <hyperlink ref="C630" r:id="rId_hyperlink_613"/>
     <hyperlink ref="C631" r:id="rId_hyperlink_614"/>
     <hyperlink ref="C632" r:id="rId_hyperlink_615"/>
     <hyperlink ref="C633" r:id="rId_hyperlink_616"/>
     <hyperlink ref="C634" r:id="rId_hyperlink_617"/>
     <hyperlink ref="C635" r:id="rId_hyperlink_618"/>
     <hyperlink ref="C636" r:id="rId_hyperlink_619"/>
     <hyperlink ref="C637" r:id="rId_hyperlink_620"/>
@@ -23150,72 +23050,67 @@
     <hyperlink ref="C1039" r:id="rId_hyperlink_1022"/>
     <hyperlink ref="C1040" r:id="rId_hyperlink_1023"/>
     <hyperlink ref="C1041" r:id="rId_hyperlink_1024"/>
     <hyperlink ref="C1042" r:id="rId_hyperlink_1025"/>
     <hyperlink ref="C1043" r:id="rId_hyperlink_1026"/>
     <hyperlink ref="C1044" r:id="rId_hyperlink_1027"/>
     <hyperlink ref="C1045" r:id="rId_hyperlink_1028"/>
     <hyperlink ref="C1046" r:id="rId_hyperlink_1029"/>
     <hyperlink ref="C1047" r:id="rId_hyperlink_1030"/>
     <hyperlink ref="C1048" r:id="rId_hyperlink_1031"/>
     <hyperlink ref="C1049" r:id="rId_hyperlink_1032"/>
     <hyperlink ref="C1050" r:id="rId_hyperlink_1033"/>
     <hyperlink ref="C1051" r:id="rId_hyperlink_1034"/>
     <hyperlink ref="C1052" r:id="rId_hyperlink_1035"/>
     <hyperlink ref="C1053" r:id="rId_hyperlink_1036"/>
     <hyperlink ref="C1054" r:id="rId_hyperlink_1037"/>
     <hyperlink ref="C1055" r:id="rId_hyperlink_1038"/>
     <hyperlink ref="C1056" r:id="rId_hyperlink_1039"/>
     <hyperlink ref="C1057" r:id="rId_hyperlink_1040"/>
     <hyperlink ref="C1058" r:id="rId_hyperlink_1041"/>
     <hyperlink ref="C1059" r:id="rId_hyperlink_1042"/>
     <hyperlink ref="C1060" r:id="rId_hyperlink_1043"/>
     <hyperlink ref="C1061" r:id="rId_hyperlink_1044"/>
     <hyperlink ref="C1062" r:id="rId_hyperlink_1045"/>
     <hyperlink ref="C1063" r:id="rId_hyperlink_1046"/>
-    <hyperlink ref="C1064" r:id="rId_hyperlink_1047"/>
-[...4 lines deleted...]
-    <hyperlink ref="C1069" r:id="rId_hyperlink_1052"/>
+    <hyperlink ref="C1066" r:id="rId_hyperlink_1047"/>
+    <hyperlink ref="C1067" r:id="rId_hyperlink_1048"/>
+    <hyperlink ref="C1068" r:id="rId_hyperlink_1049"/>
+    <hyperlink ref="C1069" r:id="rId_hyperlink_1050"/>
+    <hyperlink ref="C1070" r:id="rId_hyperlink_1051"/>
+    <hyperlink ref="C1071" r:id="rId_hyperlink_1052"/>
     <hyperlink ref="C1072" r:id="rId_hyperlink_1053"/>
     <hyperlink ref="C1073" r:id="rId_hyperlink_1054"/>
     <hyperlink ref="C1074" r:id="rId_hyperlink_1055"/>
     <hyperlink ref="C1075" r:id="rId_hyperlink_1056"/>
     <hyperlink ref="C1076" r:id="rId_hyperlink_1057"/>
     <hyperlink ref="C1077" r:id="rId_hyperlink_1058"/>
     <hyperlink ref="C1078" r:id="rId_hyperlink_1059"/>
     <hyperlink ref="C1079" r:id="rId_hyperlink_1060"/>
     <hyperlink ref="C1080" r:id="rId_hyperlink_1061"/>
     <hyperlink ref="C1081" r:id="rId_hyperlink_1062"/>
-    <hyperlink ref="C1082" r:id="rId_hyperlink_1063"/>
-[...4 lines deleted...]
-    <hyperlink ref="C1089" r:id="rId_hyperlink_1068"/>
+    <hyperlink ref="C1084" r:id="rId_hyperlink_1063"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>