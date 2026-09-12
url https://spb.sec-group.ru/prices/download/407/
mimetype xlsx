--- v1 (2026-07-29)
+++ v2 (2026-09-12)
@@ -16,56 +16,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2201">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-29 03:52:12</t>
+    <t>Актуальность прайса на: 2026-09-12 08:01:39</t>
   </si>
   <si>
     <t>Шлагбаумы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>66123</t>
   </si>
   <si>
     <t>ALUTECH BV-5 (с круглой стрелой 6,25 метров)</t>
   </si>
   <si>
     <t>66121</t>
   </si>
@@ -294,63 +294,75 @@
   <si>
     <t>CAME G4000SX Classico (G4000SX KIT)</t>
   </si>
   <si>
     <t>60276</t>
   </si>
   <si>
     <t>CAME G4000T Classico (G4000T KIT)</t>
   </si>
   <si>
     <t>66216</t>
   </si>
   <si>
     <t>CAME G6000DX Classico (G6000DX KIT)</t>
   </si>
   <si>
     <t>34398</t>
   </si>
   <si>
     <t>CAME G6000SX Classico (G6000SX KIT)</t>
   </si>
   <si>
     <t>34399</t>
   </si>
   <si>
-    <t>CAME G6500 Classico (G6500 KIT)</t>
+    <t>CAME G6500DX Classico (G6500DX KIT)</t>
+  </si>
+  <si>
+    <t>66217</t>
+  </si>
+  <si>
+    <t>CAME G6500SX Classico (G6500SX KIT)</t>
   </si>
   <si>
     <t>16034</t>
   </si>
   <si>
     <t>CAME GARD 12000 (комплект)</t>
   </si>
   <si>
+    <t>50985</t>
+  </si>
+  <si>
+    <t>CAME GARD 3750DX Дюралайт (комплект)</t>
+  </si>
+  <si>
     <t>7545</t>
   </si>
   <si>
-    <t>CAME GARD 3750 Дюралайт (комплект)</t>
+    <t>CAME GARD 3750SX Дюралайт (комплект)</t>
   </si>
   <si>
     <t>57212</t>
   </si>
   <si>
     <t>CAME GARD 4000 COMBO CLASSICO made in Italy</t>
   </si>
   <si>
     <t>7618</t>
   </si>
   <si>
     <t>CAME GARD 6500-5.6м Дюралайт (комплект)</t>
   </si>
   <si>
     <t>19989</t>
   </si>
   <si>
     <t>CAME GARD 6500-6.5м Дюралайт (комплект)</t>
   </si>
   <si>
     <t>50094</t>
   </si>
   <si>
     <t>CAME GARD GT 4 KIT</t>
   </si>
@@ -1203,86 +1215,86 @@
   <si>
     <t>57195</t>
   </si>
   <si>
     <t>Smartec ST-RB104BR-L Pack 1</t>
   </si>
   <si>
     <t>53585</t>
   </si>
   <si>
     <t>Smartec ST-RB104BR-R Pack 1</t>
   </si>
   <si>
     <t>58297</t>
   </si>
   <si>
     <t>Smartec ST-RB156BR-L Pack 1</t>
   </si>
   <si>
     <t>58635</t>
   </si>
   <si>
     <t>Smartec ST-RB156BR-R Pack 1</t>
   </si>
   <si>
-    <t>65232</t>
-[...10 lines deleted...]
-  <si>
     <t>65222</t>
   </si>
   <si>
     <t>TEMID (Zkteco) BGM1030L</t>
   </si>
   <si>
     <t>65223</t>
   </si>
   <si>
     <t>TEMID (Zkteco) BGM1030R</t>
   </si>
   <si>
     <t>65224</t>
   </si>
   <si>
     <t>TEMID (Zkteco) BGM1045L</t>
   </si>
   <si>
+    <t>68233</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BGM1045L-heater</t>
+  </si>
+  <si>
     <t>65225</t>
   </si>
   <si>
     <t>TEMID (Zkteco) BGM1045R</t>
   </si>
   <si>
+    <t>68234</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BGM1045R-heater</t>
+  </si>
+  <si>
     <t>65226</t>
   </si>
   <si>
     <t>TEMID (Zkteco) BGM1060L</t>
   </si>
   <si>
     <t>65227</t>
   </si>
   <si>
     <t>TEMID (Zkteco) BGM1060R</t>
   </si>
   <si>
     <t>65228</t>
   </si>
   <si>
     <t>TEMID (Zkteco) BGM2000L-3M</t>
   </si>
   <si>
     <t>65230</t>
   </si>
   <si>
     <t>TEMID (Zkteco) BGM2000L-4M</t>
   </si>
   <si>
     <t>65229</t>
@@ -1317,174 +1329,150 @@
   <si>
     <t>65209</t>
   </si>
   <si>
     <t>TEMID (Zkteco) BGM445R</t>
   </si>
   <si>
     <t>65210</t>
   </si>
   <si>
     <t>TEMID (Zkteco) BGM460L</t>
   </si>
   <si>
     <t>65211</t>
   </si>
   <si>
     <t>TEMID (Zkteco) BGM460R</t>
   </si>
   <si>
     <t>65212</t>
   </si>
   <si>
     <t>TEMID (Zkteco) BGM530L</t>
   </si>
   <si>
-    <t>65218</t>
-[...4 lines deleted...]
-  <si>
     <t>65213</t>
   </si>
   <si>
     <t>TEMID (Zkteco) BGM530R</t>
   </si>
   <si>
-    <t>65219</t>
-[...4 lines deleted...]
-  <si>
     <t>65214</t>
   </si>
   <si>
     <t>TEMID (Zkteco) BGM545L</t>
   </si>
   <si>
-    <t>65220</t>
-[...2 lines deleted...]
-    <t>TEMID (Zkteco) BGM545L-F</t>
+    <t>68236</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BGM545L-heater</t>
   </si>
   <si>
     <t>65215</t>
   </si>
   <si>
     <t>TEMID (Zkteco) BGM545R</t>
   </si>
   <si>
-    <t>65221</t>
-[...2 lines deleted...]
-    <t>TEMID (Zkteco) BGM545R-F</t>
+    <t>68235</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BGM545R-heater</t>
   </si>
   <si>
     <t>65216</t>
   </si>
   <si>
     <t>TEMID (Zkteco) BGM560L</t>
   </si>
   <si>
     <t>65217</t>
   </si>
   <si>
     <t>TEMID (Zkteco) BGM560R</t>
   </si>
   <si>
-    <t>65234</t>
-[...68 lines deleted...]
-    <t>TEMID (Zkteco) ProBG6030R</t>
+    <t>68231</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-BGM1145L-90</t>
+  </si>
+  <si>
+    <t>68232</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-BGM1145R-90</t>
+  </si>
+  <si>
+    <t>68237</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-ProBG3130L-LED</t>
+  </si>
+  <si>
+    <t>68238</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-ProBG3130R-LED</t>
+  </si>
+  <si>
+    <t>68225</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-proBG8030L</t>
+  </si>
+  <si>
+    <t>68226</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-proBG8030R</t>
+  </si>
+  <si>
+    <t>68227</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-proBG8045L</t>
+  </si>
+  <si>
+    <t>68228</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-proBG8045R</t>
+  </si>
+  <si>
+    <t>68229</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-proBG8060L</t>
+  </si>
+  <si>
+    <t>68230</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-proBG8060R</t>
   </si>
   <si>
     <t>48257</t>
   </si>
   <si>
     <t>КАВ ТП-5.5 Full PLUS со стрелой для проезда 5.5 метра и приемной стойкой</t>
   </si>
   <si>
     <t>48249</t>
   </si>
   <si>
     <t>КАВ ТП-5.5 Full со стрелой для проезда 5.5 метра и приемной стойкой</t>
   </si>
   <si>
     <t>48258</t>
   </si>
   <si>
     <t>КАВ ТП-6 Full PLUS со стрелой для проезда 6 метра и приемной стойкой</t>
   </si>
   <si>
     <t>48250</t>
   </si>
   <si>
     <t>КАВ ТП-6 Full со стрелой для проезда 6 метра и приемной стойкой</t>
   </si>
@@ -1731,51 +1719,57 @@
   <si>
     <t>CAME G4000 made in Italy (001G4000)</t>
   </si>
   <si>
     <t>51332</t>
   </si>
   <si>
     <t>CAME G4000 SX (001G4000)</t>
   </si>
   <si>
     <t>67560</t>
   </si>
   <si>
     <t>CAME G6000DX (001G6000DX)</t>
   </si>
   <si>
     <t>51333</t>
   </si>
   <si>
     <t>CAME G6000SX (001G6000SX)</t>
   </si>
   <si>
     <t>7620</t>
   </si>
   <si>
-    <t>CAME G6500 (001G6500)</t>
+    <t>CAME G6500DX (001G6500)</t>
+  </si>
+  <si>
+    <t>68312</t>
+  </si>
+  <si>
+    <t>CAME G6500SX (001G6500)</t>
   </si>
   <si>
     <t>50072</t>
   </si>
   <si>
     <t>CAME GGT40AGS (803BB-0160)</t>
   </si>
   <si>
     <t>50073</t>
   </si>
   <si>
     <t>CAME GGT80AGS (803BB-0180)</t>
   </si>
   <si>
     <t>58907</t>
   </si>
   <si>
     <t>CAME GLS40AGS (803BB-0410)</t>
   </si>
   <si>
     <t>65497</t>
   </si>
   <si>
     <t>CAME GLS60AGS (803BB-0490)</t>
   </si>
@@ -1896,56 +1890,68 @@
   <si>
     <t>22173</t>
   </si>
   <si>
     <t>NICE M7BAR</t>
   </si>
   <si>
     <t>22176</t>
   </si>
   <si>
     <t>NICE WIDEL</t>
   </si>
   <si>
     <t>22175</t>
   </si>
   <si>
     <t>NICE WIDEM</t>
   </si>
   <si>
     <t>22174</t>
   </si>
   <si>
     <t>NICE WIDES</t>
   </si>
   <si>
+    <t>68291</t>
+  </si>
+  <si>
+    <t>PERCo-GF03.1</t>
+  </si>
+  <si>
     <t>65420</t>
   </si>
   <si>
     <t>PERCo-GF13</t>
   </si>
   <si>
+    <t>68565</t>
+  </si>
+  <si>
+    <t>PERCo-GF13N</t>
+  </si>
+  <si>
     <t>61973</t>
   </si>
   <si>
     <t>PERCo-GS04.1</t>
   </si>
   <si>
     <t>65409</t>
   </si>
   <si>
     <t>PERCo-GS06.1</t>
   </si>
   <si>
     <t>56767</t>
   </si>
   <si>
     <t>PERCo-GS14</t>
   </si>
   <si>
     <t>59473</t>
   </si>
   <si>
     <t>PERCo-GS14N</t>
   </si>
   <si>
     <t>58644</t>
@@ -1986,62 +1992,62 @@
   <si>
     <t>53586</t>
   </si>
   <si>
     <t>Smartec ST-RB156BR-R</t>
   </si>
   <si>
     <t>57197</t>
   </si>
   <si>
     <t>Smartec ST-RB203BR</t>
   </si>
   <si>
     <t>57198</t>
   </si>
   <si>
     <t>Smartec ST-RB204BR</t>
   </si>
   <si>
     <t>58278</t>
   </si>
   <si>
     <t>Smartec ST-RB256BR</t>
   </si>
   <si>
-    <t>57199</t>
-[...4 lines deleted...]
-  <si>
     <t>57200</t>
   </si>
   <si>
     <t>Smartec ST-RB304BR-SS</t>
   </si>
   <si>
+    <t>68589</t>
+  </si>
+  <si>
+    <t>Smartec ST-RB311BRL-SS</t>
+  </si>
+  <si>
     <t>58279</t>
   </si>
   <si>
     <t>Smartec ST-RB356BR-SS</t>
   </si>
   <si>
     <t>67460</t>
   </si>
   <si>
     <t>Smartec ST-RB411BR-GR</t>
   </si>
   <si>
     <t>67461</t>
   </si>
   <si>
     <t>Smartec ST-RB413BR-GR</t>
   </si>
   <si>
     <t>67042</t>
   </si>
   <si>
     <t>Smartec ST-RB500BR-SS</t>
   </si>
   <si>
     <t>48240</t>
@@ -3399,102 +3405,174 @@
   <si>
     <t>58039</t>
   </si>
   <si>
     <t>Smartec ST-RB005LSA</t>
   </si>
   <si>
     <t>58040</t>
   </si>
   <si>
     <t>Smartec ST-RB006LSA</t>
   </si>
   <si>
     <t>37242</t>
   </si>
   <si>
     <t>Smartec ST-RB006RE</t>
   </si>
   <si>
     <t>37241</t>
   </si>
   <si>
     <t>Smartec ST-RB036TA</t>
   </si>
   <si>
+    <t>67015</t>
+  </si>
+  <si>
+    <t>Smartec ST-RB080AK</t>
+  </si>
+  <si>
     <t>67016</t>
   </si>
   <si>
     <t>Smartec ST-RB100AK</t>
   </si>
   <si>
     <t>65991</t>
   </si>
   <si>
     <t>Smartec ST-RB103SA</t>
   </si>
   <si>
     <t>64279</t>
   </si>
   <si>
     <t>Smartec ST-RB104SA</t>
   </si>
   <si>
+    <t>68590</t>
+  </si>
+  <si>
+    <t>Smartec ST-RB105SA</t>
+  </si>
+  <si>
+    <t>68591</t>
+  </si>
+  <si>
+    <t>Smartec ST-RB106SA</t>
+  </si>
+  <si>
     <t>64280</t>
   </si>
   <si>
     <t>Smartec ST-RB136TA</t>
   </si>
   <si>
+    <t>68248</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BG round straight boom (3m)</t>
+  </si>
+  <si>
+    <t>68247</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BG1000 Folding Boom</t>
+  </si>
+  <si>
+    <t>68249</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BGM1000 LED Straight Boom(3m)</t>
+  </si>
+  <si>
+    <t>68250</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BGM1000 LED Straight Boom(4.5m)</t>
+  </si>
+  <si>
+    <t>68245</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BGM1000 Straight Boom (3m)</t>
+  </si>
+  <si>
     <t>65246</t>
   </si>
   <si>
     <t>TEMID (Zkteco) Boom-130</t>
   </si>
   <si>
     <t>65249</t>
   </si>
   <si>
     <t>TEMID (Zkteco) Boom-130-LED</t>
   </si>
   <si>
-    <t>65247</t>
-[...14 lines deleted...]
-    <t>TEMID (Zkteco) Boom-230</t>
+    <t>68246</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) CMP200 Telescopic Boom Bracket (Gray color)</t>
+  </si>
+  <si>
+    <t>68242</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-BGM round straight boom (3m)</t>
+  </si>
+  <si>
+    <t>68251</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-BGM round straight boom (4m)</t>
+  </si>
+  <si>
+    <t>68244</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-BGM1000 straight boom (6m)</t>
+  </si>
+  <si>
+    <t>68252</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-BGM1000 Telescopic Boom (4.5m)</t>
+  </si>
+  <si>
+    <t>68253</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-BGM1000 Telescopic Boom (6m)</t>
+  </si>
+  <si>
+    <t>68243</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-Fixed Arm</t>
   </si>
   <si>
     <t>48269</t>
   </si>
   <si>
     <t>КАВ ОпС</t>
   </si>
   <si>
     <t>48268</t>
   </si>
   <si>
     <t>КАВ ПС-П</t>
   </si>
   <si>
     <t>48265</t>
   </si>
   <si>
     <t>КАВ СП-5.5</t>
   </si>
   <si>
     <t>48266</t>
   </si>
   <si>
     <t>КАВ СП-6.0</t>
   </si>
@@ -4851,56 +4929,50 @@
   <si>
     <t>60932</t>
   </si>
   <si>
     <t>DoorHan B.COVER-WP</t>
   </si>
   <si>
     <t>62961</t>
   </si>
   <si>
     <t>DoorHan BOOM-CAP</t>
   </si>
   <si>
     <t>62942</t>
   </si>
   <si>
     <t>DoorHan Box</t>
   </si>
   <si>
     <t>62954</t>
   </si>
   <si>
     <t>DoorHan BR 05</t>
   </si>
   <si>
-    <t>55846</t>
-[...4 lines deleted...]
-  <si>
     <t>37254</t>
   </si>
   <si>
     <t>DoorHan BR08</t>
   </si>
   <si>
     <t>51829</t>
   </si>
   <si>
     <t>DoorHan BR09</t>
   </si>
   <si>
     <t>51830</t>
   </si>
   <si>
     <t>DoorHan BR10</t>
   </si>
   <si>
     <t>20762</t>
   </si>
   <si>
     <t>DoorHan BR11</t>
   </si>
   <si>
     <t>25063</t>
@@ -4995,56 +5067,50 @@
   <si>
     <t>60274</t>
   </si>
   <si>
     <t>DoorHan BRN-014SL-RPD</t>
   </si>
   <si>
     <t>56361</t>
   </si>
   <si>
     <t>DoorHan BRN-026SL</t>
   </si>
   <si>
     <t>62948</t>
   </si>
   <si>
     <t>DoorHan BRN-030</t>
   </si>
   <si>
     <t>62939</t>
   </si>
   <si>
     <t>DoorHan BRN-2</t>
   </si>
   <si>
-    <t>56360</t>
-[...4 lines deleted...]
-  <si>
     <t>54848</t>
   </si>
   <si>
     <t>DoorHan BRN-4</t>
   </si>
   <si>
     <t>62964</t>
   </si>
   <si>
     <t>DoorHan BRN-55-MWD</t>
   </si>
   <si>
     <t>20761</t>
   </si>
   <si>
     <t>DoorHan BRN-BASE</t>
   </si>
   <si>
     <t>62935</t>
   </si>
   <si>
     <t>DoorHan BRN-RPD</t>
   </si>
   <si>
     <t>51828</t>
@@ -6321,60 +6387,174 @@
   <si>
     <t>60542</t>
   </si>
   <si>
     <t>Smartec ST-RB100MP</t>
   </si>
   <si>
     <t>50343</t>
   </si>
   <si>
     <t>Smartec ST-RB103BS</t>
   </si>
   <si>
     <t>50344</t>
   </si>
   <si>
     <t>Smartec ST-RB104BS</t>
   </si>
   <si>
     <t>50345</t>
   </si>
   <si>
     <t>Smartec ST-RB156BS</t>
   </si>
   <si>
+    <t>68279</t>
+  </si>
+  <si>
+    <t>Smartec ST-RB200BS</t>
+  </si>
+  <si>
     <t>65992</t>
   </si>
   <si>
     <t>Smartec ST-RB200LT</t>
   </si>
   <si>
     <t>65302</t>
   </si>
   <si>
     <t>Smartec ST-RB200MP</t>
+  </si>
+  <si>
+    <t>68262</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BG1000 Power Supply (24V)</t>
+  </si>
+  <si>
+    <t>68263</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BGM1000 Power Supply(12V)</t>
+  </si>
+  <si>
+    <t>68256</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BGM1030 spring (4.0)</t>
+  </si>
+  <si>
+    <t>68257</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BGM1045 spring (4.5)</t>
+  </si>
+  <si>
+    <t>68258</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BGM1060 spring (5.0)</t>
+  </si>
+  <si>
+    <t>68259</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BGM2000 spring (3.5)</t>
+  </si>
+  <si>
+    <t>68261</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BGM2000 spring (4.0)</t>
+  </si>
+  <si>
+    <t>68260</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BGM2000 spring (4.5)</t>
+  </si>
+  <si>
+    <t>68239</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) BGM500 Chassis Package</t>
+  </si>
+  <si>
+    <t>68255</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) CMP200 Spring 6S</t>
+  </si>
+  <si>
+    <t>68254</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) Mainboard for BGM400</t>
+  </si>
+  <si>
+    <t>68240</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-BGM1000 Chassis Package</t>
+  </si>
+  <si>
+    <t>68241</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-BGM2000 Chassis Package</t>
+  </si>
+  <si>
+    <t>68264</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-BGM445 spring</t>
+  </si>
+  <si>
+    <t>68265</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-BGM460 spring</t>
+  </si>
+  <si>
+    <t>68267</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-heater for BGM1000</t>
+  </si>
+  <si>
+    <t>68266</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-heater for BGM500</t>
+  </si>
+  <si>
+    <t>68268</t>
+  </si>
+  <si>
+    <t>TEMID (Zkteco) T-ProBG-PSA56</t>
   </si>
   <si>
     <t>Автоматические цепные барьеры</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>CAME CAR-2</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>CAME CAR-4</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
     <t>CAME CAT-15</t>
   </si>
   <si>
     <t>51752</t>
   </si>
@@ -6888,59 +7068,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61327/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61325/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61326/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65452/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65451/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65449/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65450/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48581/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48580/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48578/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48579/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65456/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65455/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65453/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65454/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-61360/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-61359/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-61357/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-61358/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35211/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35209/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35210/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35217/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35212/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35213/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35205/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35203/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35204/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35208/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35206/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35207/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-47988/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55385/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55386/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-33857/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55384/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55387/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-47989/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-33858/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-60276/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-66216/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-34398/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-34399/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16034/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7545/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57212/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7618/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-19989/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-gard-gt-4-kit/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50095/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-gard-gt-8-kit/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-59589/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-59588/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-65500/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-65499/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-64841/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57485/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57486/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-59004/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56701/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57549/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57550/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67428/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67429/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67426/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67427/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67424/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67425/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67376/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67377/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67378/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67373/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67374/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67375/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60952/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60953/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60954/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60955/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60956/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60957/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60958/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60959/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60960/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35225/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35219/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35229/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35223/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35226/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35220/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35227/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35221/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35228/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35222/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35230/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35224/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27044/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27047/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27050/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59554/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27054/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27055/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27045/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27046/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27048/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27049/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27051/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27052/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27074/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27075/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27065/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27066/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27067/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27068/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27069/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27070/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27071/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27072/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27073/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-49298/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-49299/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31587/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31588/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50229/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50230/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50231/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-48149/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50232/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31575/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50235/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31580/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31579/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50234/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50224/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50225/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50226/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31573/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50227/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31574/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50228/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50238/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50239/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50240/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50241/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50242/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31582/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50243/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52605/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52613/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52604/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52611/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52603/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52610/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52606/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52614/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-55127/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-55131/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-55128/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-55132/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35827/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31750/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35828/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-30020/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35829/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31753/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35822/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-27636/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35823/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31742/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35824/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31745/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35825/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-30019/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35826/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31748/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23932/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-36575/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-67572/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23934/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-36576/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23928/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-36574/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-67569/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23930/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26035/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-67571/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23926/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-36573/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-67570/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57194/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53584/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57195/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53585/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58297/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58635/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65232/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65233/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65222/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65223/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65224/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65225/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65226/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65227/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65228/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65230/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65229/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65231/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65206/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65207/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65208/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65209/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65210/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65211/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65212/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65218/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65213/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65219/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65214/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65220/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65215/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65221/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65216/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65217/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65234/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65235/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65236/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65237/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65238/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65239/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65240/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65241/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65242/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65243/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65245/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65244/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48257/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48249/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48258/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48250/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48259/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48251/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48254/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48246/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48255/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48247/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48256/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48248/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48252/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48244/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48253/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48245/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65422/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65427/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65428/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65423/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65424/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65425/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65426/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65421/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65436/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65437/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65431/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65432/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65434/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65435/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65429/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65430/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65433/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-57998/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48583/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48582/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-33287/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23622/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-29371/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21649/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7567/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-60275/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21648/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57211/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-332/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-67560/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-333/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7620/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50072/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50073/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-58907/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-65497/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56702/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-64839/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36662/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67379/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67380/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33259/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20748/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-36416/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27053/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-49292/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-12594/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19523/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-22665/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31571/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28152/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52602/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22171/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22172/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-17861/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22173/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22176/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22175/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22174/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65420/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-61973/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65409/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-56767/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-59473/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-58644/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57196/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37234/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-56697/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37235/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58277/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53586/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57197/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57198/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58278/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57199/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57200/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58279/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67460/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67461/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67042/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48240/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48243/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48239/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48242/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48238/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48241/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61297/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23662/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-57996/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61298/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-58016/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-58001/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-66119/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-66120/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61293/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-57999/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-58000/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61296/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-57997/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-58015/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48587/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66111/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66112/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66113/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23661/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66114/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66115/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66116/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48584/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48585/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48586/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23655/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23653/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23654/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23658/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23659/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23663/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23660/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-5755/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11645/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-15285/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36665/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36664/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50071/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36676/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-48588/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50083/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50079/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50078/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50076/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50074/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50075/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50077/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50080/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50082/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50081/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-67280/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-67281/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-59005/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16035/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3247/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-334/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7546/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4793/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4052/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-622/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17119/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30612/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30613/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-33597/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2288/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-52904/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30610/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-618/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-34135/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-335/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-336/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-342/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-337/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-344/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2974/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-178/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3777/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36666/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56630/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4038/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-338/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-339/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-343/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-340/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7621/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-480/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16463/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-48038/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57547/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67383/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-52801/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58995/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67382/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57548/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67381/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60967/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60973/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60969/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60964/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60965/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60972/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60971/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60966/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60970/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60961/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60962/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60963/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60968/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20749/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20752/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33260/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20750/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20753/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20756/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20721/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20754/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20757/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20751/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20755/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20758/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-49293/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20764/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20763/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59555/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20759/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-36415/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-63229/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-66204/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20760/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-61522/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-13671/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19529/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19528/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28177/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28178/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28161/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28179/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-48148/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19536/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28182/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28180/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28183/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28184/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28172/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28170/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28171/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28173/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28169/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-61524/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28168/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28166/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28167/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-17952/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-13670/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28162/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28165/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19525/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19526/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28158/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28174/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28175/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28159/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31589/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28176/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-61523/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28160/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hikvision-56507/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hikvision-56508/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hikvision-56511/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52595/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52596/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52607/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-54084/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-50825/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52608/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-53976/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52598/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-53755/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-59800/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-59827/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-59828/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-513/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-2812/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-3192/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-10186/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-3243/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22177/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22178/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22179/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22180/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-17863/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26501/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26878/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26879/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26880/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26110/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26877/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-54630/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22188/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-50565/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36520/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36521/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36518/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65419/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36519/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-58645/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36522/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-60657/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53587/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67463/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67464/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37238/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53588/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37236/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67465/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67466/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37239/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37240/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37237/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58039/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58040/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37242/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37241/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67016/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-65991/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-64279/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-64280/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65246/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65249/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65247/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65250/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65248/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48269/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48268/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48265/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48266/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48267/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48262/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48263/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48264/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48260/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48261/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/stolz-36758/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-59412/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-20084/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-22584/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31679/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31680/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31682/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31681/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50347/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50348/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50349/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-29372/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30615/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3906/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11613/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11637/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13070/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-63246/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25961/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7550/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21270/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-48816/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-8617/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13906/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-15302/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7669/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-12564/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17038/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7668/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-14873/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4171/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2125/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16188/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7667/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4342/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-8618/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7665/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-23815/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-5717/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13317/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25938/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16189/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37483/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7238/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25936/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25893/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25939/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25894/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37485/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3904/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-23816/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7666/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25966/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3658/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25901/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7086/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25955/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-18233/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-18234/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17602/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-14215/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25965/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25973/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2126/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25900/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25884/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25976/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25904/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25944/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25948/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25962/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25942/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25943/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25880/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25881/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25889/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25883/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25902/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25940/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25954/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25960/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25898/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25967/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25968/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-15230/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37486/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11537/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25890/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-19332/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37484/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10628/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-23605/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-15437/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-24680/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25906/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11258/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25946/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11883/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25896/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25907/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25891/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21072/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25887/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25977/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25959/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-19355/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25964/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7995/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13689/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37482/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11882/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7846/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-5715/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-26378/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25957/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25972/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25941/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10546/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25937/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10547/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25895/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25947/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-8702/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25945/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-5716/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25903/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-6914/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25886/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25975/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25979/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-8090/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10415/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13421/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25950/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10549/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25953/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25949/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25951/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16215/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16030/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17039/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11993/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25970/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2468/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50044/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-6380/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-18239/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25892/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25905/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25935/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17705/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-20338/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37487/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25885/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25899/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37476/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37488/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37479/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37478/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25952/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25978/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-52081/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25897/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25974/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37477/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25888/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37481/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25956/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25971/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25882/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13873/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25958/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17685/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30061/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16670/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25963/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25969/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37480/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13886/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4724/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7089/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-18447/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21971/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55454/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13888/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-60423/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7411/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-52929/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36669/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36675/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50086/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50084/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50085/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-52930/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56633/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56631/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56632/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-58786/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-478/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-479/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-506/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57587/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58999/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67385/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67384/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57545/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58996/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-52803/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58998/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-34342/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-34341/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58997/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60977/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60974/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60975/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60976/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62951/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-60932/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62961/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62942/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62954/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-55846/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-37254/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-51829/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-51830/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20762/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-25063/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-51831/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20726/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27076/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-55522/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-50901/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-55030/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-37202/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62959/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-58511/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-50821/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-50820/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62949/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-57358/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-56954/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-60274/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-56361/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62948/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62939/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-56360/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-54848/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62964/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20761/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62935/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-51828/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-37255/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62956/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62963/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62966/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62968/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62965/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62975/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62976/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62977/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62978/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62979/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62980/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62981/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62967/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62969/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62970/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62971/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62972/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62973/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62974/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28186/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31597/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19541/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19540/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28198/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28200/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28199/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28197/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31594/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19532/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-13672/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19531/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19530/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28196/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31596/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31598/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28185/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19533/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28191/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28192/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19535/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28194/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28193/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28188/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28189/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28190/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28187/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19534/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-61525/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31595/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50214/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-58296/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52586/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52587/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52588/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52589/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52591/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52594/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52609/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-58291/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-59421/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-59420/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-60798/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-56871/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52592/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52593/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53051/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52988/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52942/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52999/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52951/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52950/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52948/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53041/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53043/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53045/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52954/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52958/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52955/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53040/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53044/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53029/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52957/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52986/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52959/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48347/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52995/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53000/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52956/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52997/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52944/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53042/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53014/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53015/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53016/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53008/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53009/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53010/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52989/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52990/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52991/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52992/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53019/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53013/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48791/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53077/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53034/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52972/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52976/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53056/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53030/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53028/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53026/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53039/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53054/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53027/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53037/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53035/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53036/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53038/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53063/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53017/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53064/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53062/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52960/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52943/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52952/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52935/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52994/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52945/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52975/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52982/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53066/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53065/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53075/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53018/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53067/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53068/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52946/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52947/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52953/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52996/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53003/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53004/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-51847/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53049/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53050/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53046/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53060/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53047/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53059/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53053/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53061/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48591/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53078/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48540/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48270/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26918/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26506/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26505/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52963/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52967/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52973/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52979/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52938/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52962/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52977/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52936/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52984/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52964/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52939/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52980/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52968/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52974/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52969/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52970/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53005/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53011/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53001/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53020/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53025/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53023/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-49304/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52966/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52940/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52985/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53022/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53012/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53002/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52965/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53079/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53052/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53024/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53006/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52978/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52937/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53021/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48603/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-29713/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53007/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53032/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53055/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53031/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53048/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53058/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26507/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26508/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52981/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-61974/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36523/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-62554/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-60542/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50343/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50344/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50345/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-65992/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-65302/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2844/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2923/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7171/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-752/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-750/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-751/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30720/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2335/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30721/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-67291/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33229/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33228/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33230/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33231/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33232/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33233/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33227/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61327/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61325/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61326/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65452/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65451/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65449/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65450/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48581/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48580/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48578/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48579/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65456/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65455/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65453/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-65454/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-61360/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-61359/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-61357/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-61358/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35211/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35209/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35210/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35217/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35212/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35213/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35205/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35203/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35204/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35208/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35206/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-35207/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-47988/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55385/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55386/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-33857/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55384/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55387/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-47989/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-33858/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-60276/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-66216/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-34398/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-34399/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7619/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16034/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50985/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7545/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57212/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7618/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-19989/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-gard-gt-4-kit/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50095/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-gard-gt-8-kit/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-59589/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-59588/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-65500/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-65499/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-64841/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57485/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57486/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-59004/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56701/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57549/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57550/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67428/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67429/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67426/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67427/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67424/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67425/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67376/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67377/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67378/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67373/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67374/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67375/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60952/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60953/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60954/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60955/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60956/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60957/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60958/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60959/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60960/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35225/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35219/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35229/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35223/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35226/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35220/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35227/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35221/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35228/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35222/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35230/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-35224/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27044/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27047/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27050/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59554/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27054/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27055/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27045/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27046/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27048/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27049/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27051/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27052/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27074/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27075/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27065/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27066/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27067/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27068/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27069/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27070/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27071/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27072/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27073/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-49298/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-49299/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31587/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31588/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50229/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50230/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50231/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-48149/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50232/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31575/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50235/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31580/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31579/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50234/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50224/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50225/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50226/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31573/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50227/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31574/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50228/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50238/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50239/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50240/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50241/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50242/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31582/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50243/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52605/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52613/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52604/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52611/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52603/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52610/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52606/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52614/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-55127/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-55131/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-55128/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-55132/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35827/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31750/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35828/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-30020/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35829/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31753/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35822/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-27636/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35823/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31742/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35824/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31745/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35825/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-30019/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-35826/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-31748/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23932/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-36575/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-67572/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23934/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-36576/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23928/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-36574/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-67569/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23930/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26035/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-67571/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-23926/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-36573/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-67570/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57194/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53584/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57195/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53585/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58297/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58635/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65222/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65223/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65224/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68233/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65225/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68234/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65226/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65227/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65228/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65230/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65229/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65231/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65206/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65207/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65208/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65209/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65210/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65211/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65212/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65213/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65214/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68236/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65215/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68235/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65216/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65217/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68231/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68232/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68237/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68238/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68225/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68226/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68227/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68228/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68229/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68230/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48257/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48249/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48258/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48250/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48259/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48251/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48254/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48246/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48255/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48247/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48256/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48248/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48252/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48244/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48253/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48245/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65422/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65427/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65428/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65423/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65424/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65425/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65426/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65421/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65436/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65437/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65431/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65432/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65434/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65435/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65429/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65430/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65433/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-57998/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48583/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48582/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-33287/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23622/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-29371/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21649/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7567/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-60275/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21648/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57211/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-332/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-67560/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-333/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7620/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-68312/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50072/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50073/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-58907/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-65497/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56702/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-64839/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36662/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67379/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67380/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33259/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20748/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-36416/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27053/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-49292/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-12594/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19523/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-22665/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31571/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28152/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52602/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22171/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22172/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-17861/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22173/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22176/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22175/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22174/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-68291/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65420/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-68565/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-61973/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65409/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-56767/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-59473/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-58644/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57196/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37234/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-56697/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37235/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58277/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53586/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57197/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57198/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58278/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-57200/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-68589/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58279/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67460/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67461/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67042/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48240/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48243/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48239/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48242/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48238/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48241/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61297/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23662/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-57996/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61298/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-58016/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-58001/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-66119/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-66120/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61293/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-57999/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-58000/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-61296/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-57997/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/alutech-58015/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48587/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66111/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66112/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66113/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23661/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66114/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66115/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-66116/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48584/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48585/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-48586/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23655/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23653/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23654/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23658/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23659/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23663/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/an-motors-23660/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-5755/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11645/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-15285/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36665/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36664/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50071/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36676/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-48588/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50083/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50079/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50078/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50076/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50074/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50075/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50077/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50080/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50082/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50081/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-67280/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-67281/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-59005/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16035/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3247/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-334/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7546/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4793/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4052/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-622/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17119/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30612/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30613/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-33597/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2288/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-52904/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30610/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-618/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-34135/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-335/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-336/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-342/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-337/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-344/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2974/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-178/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3777/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36666/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56630/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4038/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-338/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-339/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-343/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-340/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7621/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-480/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16463/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-48038/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57547/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67383/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-52801/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58995/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67382/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57548/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67381/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60967/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60973/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60969/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60964/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60965/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60972/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60971/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60966/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60970/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60961/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60962/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60963/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60968/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20749/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20752/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33260/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20750/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20753/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20756/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20721/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20754/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20757/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20751/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20755/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20758/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-49293/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20764/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20763/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59555/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20759/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-36415/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-63229/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-66204/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20760/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-61522/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-13671/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19529/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19528/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28177/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28178/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28161/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28179/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-48148/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19536/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28182/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28180/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28183/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28184/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28172/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28170/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28171/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28173/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28169/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-61524/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28168/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28166/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28167/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-17952/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-13670/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28162/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28165/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19525/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19526/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28158/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28174/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28175/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28159/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31589/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28176/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-61523/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28160/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hikvision-56507/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hikvision-56508/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hikvision-56511/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52595/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52596/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52607/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-54084/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-50825/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52608/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-53976/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52598/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-53755/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-59800/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-59827/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-59828/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-513/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-2812/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-3192/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-10186/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-3243/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22177/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22178/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22179/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22180/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-17863/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26501/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26878/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26879/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26880/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26110/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26877/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-54630/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-22188/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-50565/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36520/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36521/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36518/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-65419/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36519/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-58645/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36522/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-60657/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53587/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67463/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67464/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37238/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-53588/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37236/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67465/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67466/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37239/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37240/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37237/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58039/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-58040/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37242/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-37241/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67015/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-67016/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-65991/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-64279/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-68590/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-68591/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-64280/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68248/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68247/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68249/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68250/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68245/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65246/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-65249/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68246/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68242/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68251/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68244/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68252/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68253/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68243/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48269/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48268/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48265/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48266/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48267/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48262/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48263/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48264/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48260/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/kav-48261/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/stolz-36758/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-59412/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-20084/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-22584/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31679/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31680/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31682/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31681/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50347/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50348/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50349/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-29372/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30615/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3906/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11613/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11637/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13070/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-63246/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25961/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7550/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21270/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-48816/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-8617/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13906/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-15302/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7669/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-12564/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17038/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7668/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-14873/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4171/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2125/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16188/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7667/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4342/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-8618/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7665/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-23815/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-5717/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13317/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25938/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16189/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37483/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7238/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25936/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25893/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25939/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25894/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37485/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3904/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-23816/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7666/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25966/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-3658/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25901/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7086/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25955/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-18233/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-18234/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17602/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-14215/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25965/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25973/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2126/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25900/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25884/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25976/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25904/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25944/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25948/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25962/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25942/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25943/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25880/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25881/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25889/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25883/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25902/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25940/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25954/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25960/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25898/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25967/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25968/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-15230/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37486/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11537/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25890/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-19332/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37484/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10628/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-23605/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-15437/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-24680/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25906/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11258/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25946/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11883/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25896/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25907/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25891/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21072/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25887/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25977/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25959/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-19355/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25964/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7995/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13689/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37482/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11882/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7846/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-5715/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-26378/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25957/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25972/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25941/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10546/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25937/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10547/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25895/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25947/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-8702/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25945/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-5716/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25903/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-6914/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25886/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25975/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25979/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-8090/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10415/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13421/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25950/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-10549/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25953/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25949/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25951/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16215/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16030/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17039/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-11993/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25970/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2468/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50044/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-6380/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-18239/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25892/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25905/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25935/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17705/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-20338/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37487/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25885/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25899/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37476/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37488/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37479/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37478/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25952/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25978/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-52081/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25897/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25974/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37477/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25888/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37481/" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25956/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25971/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25882/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13873/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25958/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-17685/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30061/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-16670/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25963/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-25969/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-37480/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13886/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-4724/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7089/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-18447/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-21971/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-55454/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-13888/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-60423/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7411/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-52929/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36669/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-36675/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50086/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50084/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-50085/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-52930/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56633/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56631/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-56632/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-58786/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-478/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-479/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-506/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-57587/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58999/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67385/" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-67384/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-57545/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58996/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-52803/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58998/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-34342/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-34341/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/carddex-58997/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60977/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60974/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60975/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/dea-60976/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62951/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-60932/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62961/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62942/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62954/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-37254/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-51829/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-51830/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20762/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-25063/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-51831/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20726/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-27076/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-55522/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-50901/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-55030/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-37202/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62959/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-58511/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-50821/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-50820/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62949/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-57358/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-56954/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-60274/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-56361/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62948/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62939/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-54848/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62964/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-20761/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62935/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-51828/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-37255/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62956/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62963/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62966/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62968/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62965/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62975/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62976/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62977/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62978/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62979/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62980/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62981/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62967/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62969/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62970/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62971/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62972/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62973/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-62974/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28186/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31597/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19541/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19540/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28198/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28200/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28199/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28197/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31594/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19532/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-13672/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19531/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19530/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28196/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31596/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31598/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28185/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19533/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28191/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28192/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19535/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28194/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28193/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28188/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28189/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28190/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-28187/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-19534/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-61525/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-31595/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/faac-50214/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-58296/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52586/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52587/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52588/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52589/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52591/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52594/" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52609/" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-58291/" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-59421/" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-59420/" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-60798/" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-56871/" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52592/" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/hurde-52593/" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53051/" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52988/" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52942/" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52999/" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52951/" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52950/" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52948/" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53041/" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53043/" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53045/" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52954/" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52958/" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52955/" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53040/" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53044/" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53029/" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52957/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52986/" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52959/" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48347/" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52995/" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53000/" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52956/" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52997/" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52944/" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53042/" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53014/" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53015/" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53016/" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53008/" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53009/" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53010/" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52989/" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52990/" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52991/" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52992/" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53019/" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53013/" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48791/" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53077/" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53034/" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52972/" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52976/" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53056/" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53030/" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53028/" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53026/" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53039/" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53054/" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53027/" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53037/" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53035/" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53036/" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53038/" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53063/" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53017/" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53064/" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53062/" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52960/" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52943/" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52952/" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52935/" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52994/" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52945/" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52975/" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52982/" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53066/" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53065/" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53075/" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53018/" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53067/" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53068/" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52946/" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52947/" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52953/" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52996/" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53003/" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53004/" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-51847/" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53049/" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53050/" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53046/" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53060/" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53047/" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53059/" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53053/" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53061/" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48591/" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53078/" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48540/" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48270/" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26918/" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26506/" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26505/" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52963/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52967/" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52973/" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52979/" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52938/" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52962/" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52977/" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52936/" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52984/" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52964/" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52939/" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52980/" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52968/" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52974/" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52969/" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52970/" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53005/" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53011/" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53001/" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53020/" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53025/" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53023/" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-49304/" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52966/" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52940/" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52985/" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53022/" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53012/" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53002/" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52965/" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53079/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53052/" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53024/" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53006/" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52978/" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52937/" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53021/" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-48603/" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-29713/" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53007/" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53032/" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53055/" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53031/" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53048/" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-53058/" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26507/" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-26508/" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/nice-52981/" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-61974/" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/perco-36523/" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-62554/" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-60542/" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50343/" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50344/" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-50345/" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-68279/" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-65992/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/smartec-65302/" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68262/" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68263/" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68256/" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68257/" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68258/" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68259/" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68261/" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68260/" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68239/" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68255/" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68254/" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68240/" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68241/" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68264/" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68265/" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68267/" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68266/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/zkteco-68268/" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2844/" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2923/" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-7171/" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-752/" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-750/" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-751/" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30720/" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-2335/" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-30721/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/came-67291/" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33229/" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33228/" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33230/" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33231/" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33232/" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33233/" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-33227/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D1084"/>
+  <dimension ref="A1:D1114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0" t="s">
         <v>1</v>
       </c>
@@ -6956,303 +7136,303 @@
     <row r="6" spans="1:4" outlineLevel="1">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4" outlineLevel="1">
       <c r="A7" s="9">
         <v>1</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="7">
-        <v>83700</v>
+        <v>80100</v>
       </c>
     </row>
     <row r="8" spans="1:4" outlineLevel="1">
       <c r="A8" s="9">
         <v>2</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="14" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="7">
-        <v>80300</v>
+        <v>76300</v>
       </c>
     </row>
     <row r="9" spans="1:4" outlineLevel="1">
       <c r="A9" s="9">
         <v>3</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="7">
-        <v>81900</v>
+        <v>77800</v>
       </c>
     </row>
     <row r="10" spans="1:4" outlineLevel="1">
       <c r="A10" s="9">
         <v>4</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="7">
-        <v>54700</v>
+        <v>54100</v>
       </c>
     </row>
     <row r="11" spans="1:4" outlineLevel="1">
       <c r="A11" s="9">
         <v>5</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="7">
-        <v>54000</v>
+        <v>53100</v>
       </c>
     </row>
     <row r="12" spans="1:4" outlineLevel="1">
       <c r="A12" s="9">
         <v>6</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="7">
-        <v>49100</v>
+        <v>48300</v>
       </c>
     </row>
     <row r="13" spans="1:4" outlineLevel="1">
       <c r="A13" s="9">
         <v>7</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="7">
-        <v>50300</v>
+        <v>49500</v>
       </c>
     </row>
     <row r="14" spans="1:4" outlineLevel="1">
       <c r="A14" s="9">
         <v>8</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="7">
-        <v>54700</v>
+        <v>54100</v>
       </c>
     </row>
     <row r="15" spans="1:4" outlineLevel="1">
       <c r="A15" s="9">
         <v>9</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="7">
-        <v>54000</v>
+        <v>53100</v>
       </c>
     </row>
     <row r="16" spans="1:4" outlineLevel="1">
       <c r="A16" s="9">
         <v>10</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="14" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="7">
-        <v>49100</v>
+        <v>48300</v>
       </c>
     </row>
     <row r="17" spans="1:4" outlineLevel="1">
       <c r="A17" s="9">
         <v>11</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="14" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="7">
-        <v>50300</v>
+        <v>49500</v>
       </c>
     </row>
     <row r="18" spans="1:4" outlineLevel="1">
       <c r="A18" s="9">
         <v>12</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="7">
-        <v>67800</v>
+        <v>56100</v>
       </c>
     </row>
     <row r="19" spans="1:4" outlineLevel="1">
       <c r="A19" s="9">
         <v>13</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="7">
-        <v>68250</v>
+        <v>55600</v>
       </c>
     </row>
     <row r="20" spans="1:4" outlineLevel="1">
       <c r="A20" s="9">
         <v>14</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="14" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="7">
-        <v>62510</v>
+        <v>50700</v>
       </c>
     </row>
     <row r="21" spans="1:4" outlineLevel="1">
       <c r="A21" s="9">
         <v>15</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="14" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="7">
-        <v>64030</v>
+        <v>51900</v>
       </c>
     </row>
     <row r="22" spans="1:4" outlineLevel="1">
       <c r="A22" s="9">
         <v>16</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="14" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="7">
-        <v>67800</v>
+        <v>56100</v>
       </c>
     </row>
     <row r="23" spans="1:4" outlineLevel="1">
       <c r="A23" s="9">
         <v>17</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="14" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="7">
-        <v>68250</v>
+        <v>55600</v>
       </c>
     </row>
     <row r="24" spans="1:4" outlineLevel="1">
       <c r="A24" s="9">
         <v>18</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="7">
-        <v>62510</v>
+        <v>50700</v>
       </c>
     </row>
     <row r="25" spans="1:4" outlineLevel="1">
       <c r="A25" s="9">
         <v>19</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="14" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="7">
-        <v>64030</v>
+        <v>51900</v>
       </c>
     </row>
     <row r="26" spans="1:4" outlineLevel="1">
       <c r="A26" s="9">
         <v>20</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="14" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="7">
         <v>104100</v>
       </c>
     </row>
     <row r="27" spans="1:4" outlineLevel="1">
       <c r="A27" s="9">
         <v>21</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>48</v>
@@ -7558,2179 +7738,2179 @@
     <row r="49" spans="1:4" outlineLevel="1">
       <c r="A49" s="9">
         <v>43</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>91</v>
       </c>
       <c r="C49" s="14" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="7">
         <v>158900</v>
       </c>
     </row>
     <row r="50" spans="1:4" outlineLevel="1">
       <c r="A50" s="9">
         <v>44</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>93</v>
       </c>
       <c r="C50" s="14" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="7">
-        <v>1597600</v>
+        <v>158900</v>
       </c>
     </row>
     <row r="51" spans="1:4" outlineLevel="1">
       <c r="A51" s="9">
         <v>45</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>95</v>
       </c>
       <c r="C51" s="14" t="s">
         <v>96</v>
       </c>
       <c r="D51" s="7">
-        <v>146550</v>
+        <v>1597600</v>
       </c>
     </row>
     <row r="52" spans="1:4" outlineLevel="1">
       <c r="A52" s="9">
         <v>46</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>97</v>
       </c>
       <c r="C52" s="14" t="s">
         <v>98</v>
       </c>
       <c r="D52" s="7">
-        <v>94900</v>
+        <v>146550</v>
       </c>
     </row>
     <row r="53" spans="1:4" outlineLevel="1">
       <c r="A53" s="9">
         <v>47</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>100</v>
       </c>
       <c r="D53" s="7">
-        <v>247800</v>
+        <v>146550</v>
       </c>
     </row>
     <row r="54" spans="1:4" outlineLevel="1">
       <c r="A54" s="9">
         <v>48</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="14" t="s">
         <v>102</v>
       </c>
       <c r="D54" s="7">
-        <v>255600</v>
+        <v>94900</v>
       </c>
     </row>
     <row r="55" spans="1:4" outlineLevel="1">
       <c r="A55" s="9">
         <v>49</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>103</v>
       </c>
       <c r="C55" s="14" t="s">
         <v>104</v>
       </c>
       <c r="D55" s="7">
-        <v>238850</v>
+        <v>247800</v>
       </c>
     </row>
     <row r="56" spans="1:4" outlineLevel="1">
       <c r="A56" s="9">
         <v>50</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>105</v>
       </c>
       <c r="C56" s="14" t="s">
         <v>106</v>
       </c>
       <c r="D56" s="7">
-        <v>297150</v>
+        <v>255600</v>
       </c>
     </row>
     <row r="57" spans="1:4" outlineLevel="1">
       <c r="A57" s="9">
         <v>51</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>107</v>
       </c>
       <c r="C57" s="14" t="s">
         <v>108</v>
       </c>
       <c r="D57" s="7">
-        <v>306300</v>
+        <v>238850</v>
       </c>
     </row>
     <row r="58" spans="1:4" outlineLevel="1">
       <c r="A58" s="9">
         <v>52</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>109</v>
       </c>
       <c r="C58" s="14" t="s">
         <v>110</v>
       </c>
       <c r="D58" s="7">
-        <v>193800</v>
+        <v>297150</v>
       </c>
     </row>
     <row r="59" spans="1:4" outlineLevel="1">
       <c r="A59" s="9">
         <v>53</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C59" s="14" t="s">
         <v>112</v>
       </c>
       <c r="D59" s="7">
-        <v>209650</v>
+        <v>306300</v>
       </c>
     </row>
     <row r="60" spans="1:4" outlineLevel="1">
       <c r="A60" s="9">
         <v>54</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="14" t="s">
         <v>114</v>
       </c>
       <c r="D60" s="7">
-        <v>246450</v>
+        <v>193800</v>
       </c>
     </row>
     <row r="61" spans="1:4" outlineLevel="1">
       <c r="A61" s="9">
         <v>55</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>115</v>
       </c>
       <c r="C61" s="14" t="s">
         <v>116</v>
       </c>
       <c r="D61" s="7">
-        <v>242950</v>
+        <v>209650</v>
       </c>
     </row>
     <row r="62" spans="1:4" outlineLevel="1">
       <c r="A62" s="9">
         <v>56</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>117</v>
       </c>
       <c r="C62" s="14" t="s">
         <v>118</v>
       </c>
       <c r="D62" s="7">
-        <v>166850</v>
+        <v>246450</v>
       </c>
     </row>
     <row r="63" spans="1:4" outlineLevel="1">
       <c r="A63" s="9">
         <v>57</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>119</v>
       </c>
       <c r="C63" s="14" t="s">
         <v>120</v>
       </c>
       <c r="D63" s="7">
-        <v>381100</v>
+        <v>242950</v>
       </c>
     </row>
     <row r="64" spans="1:4" outlineLevel="1">
       <c r="A64" s="9">
         <v>58</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>121</v>
       </c>
       <c r="C64" s="14" t="s">
         <v>122</v>
       </c>
       <c r="D64" s="7">
-        <v>396950</v>
+        <v>166850</v>
       </c>
     </row>
     <row r="65" spans="1:4" outlineLevel="1">
       <c r="A65" s="9">
         <v>59</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>123</v>
       </c>
       <c r="C65" s="14" t="s">
         <v>124</v>
       </c>
       <c r="D65" s="7">
-        <v>173300</v>
+        <v>381100</v>
       </c>
     </row>
     <row r="66" spans="1:4" outlineLevel="1">
       <c r="A66" s="9">
         <v>60</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>125</v>
       </c>
       <c r="C66" s="14" t="s">
         <v>126</v>
       </c>
       <c r="D66" s="7">
-        <v>108900</v>
+        <v>396950</v>
       </c>
     </row>
     <row r="67" spans="1:4" outlineLevel="1">
       <c r="A67" s="9">
         <v>61</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>127</v>
       </c>
       <c r="C67" s="14" t="s">
         <v>128</v>
       </c>
       <c r="D67" s="7">
-        <v>41600</v>
+        <v>173300</v>
       </c>
     </row>
     <row r="68" spans="1:4" outlineLevel="1">
       <c r="A68" s="9">
         <v>62</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>129</v>
       </c>
       <c r="C68" s="14" t="s">
         <v>130</v>
       </c>
       <c r="D68" s="7">
-        <v>41600</v>
+        <v>108900</v>
       </c>
     </row>
     <row r="69" spans="1:4" outlineLevel="1">
       <c r="A69" s="9">
         <v>63</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>131</v>
       </c>
       <c r="C69" s="14" t="s">
         <v>132</v>
       </c>
       <c r="D69" s="7">
-        <v>62420</v>
+        <v>41600</v>
       </c>
     </row>
     <row r="70" spans="1:4" outlineLevel="1">
       <c r="A70" s="9">
         <v>64</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C70" s="14" t="s">
         <v>134</v>
       </c>
       <c r="D70" s="7">
-        <v>62420</v>
+        <v>41600</v>
       </c>
     </row>
     <row r="71" spans="1:4" outlineLevel="1">
       <c r="A71" s="9">
         <v>65</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>135</v>
       </c>
       <c r="C71" s="14" t="s">
         <v>136</v>
       </c>
       <c r="D71" s="7">
-        <v>74200</v>
+        <v>62420</v>
       </c>
     </row>
     <row r="72" spans="1:4" outlineLevel="1">
       <c r="A72" s="9">
         <v>66</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>137</v>
       </c>
       <c r="C72" s="14" t="s">
         <v>138</v>
       </c>
       <c r="D72" s="7">
-        <v>74200</v>
+        <v>62420</v>
       </c>
     </row>
     <row r="73" spans="1:4" outlineLevel="1">
       <c r="A73" s="9">
         <v>67</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>139</v>
       </c>
       <c r="C73" s="14" t="s">
         <v>140</v>
       </c>
       <c r="D73" s="7">
-        <v>94470</v>
+        <v>74200</v>
       </c>
     </row>
     <row r="74" spans="1:4" outlineLevel="1">
       <c r="A74" s="9">
         <v>68</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>141</v>
       </c>
       <c r="C74" s="14" t="s">
         <v>142</v>
       </c>
       <c r="D74" s="7">
-        <v>94470</v>
+        <v>74200</v>
       </c>
     </row>
     <row r="75" spans="1:4" outlineLevel="1">
       <c r="A75" s="9">
         <v>69</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>143</v>
       </c>
       <c r="C75" s="14" t="s">
         <v>144</v>
       </c>
       <c r="D75" s="7">
-        <v>141680</v>
+        <v>94470</v>
       </c>
     </row>
     <row r="76" spans="1:4" outlineLevel="1">
       <c r="A76" s="9">
         <v>70</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C76" s="14" t="s">
         <v>146</v>
       </c>
       <c r="D76" s="7">
-        <v>163100</v>
+        <v>94470</v>
       </c>
     </row>
     <row r="77" spans="1:4" outlineLevel="1">
       <c r="A77" s="9">
         <v>71</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>147</v>
       </c>
       <c r="C77" s="14" t="s">
         <v>148</v>
       </c>
       <c r="D77" s="7">
-        <v>181410</v>
+        <v>141680</v>
       </c>
     </row>
     <row r="78" spans="1:4" outlineLevel="1">
       <c r="A78" s="9">
         <v>72</v>
       </c>
       <c r="B78" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C78" s="14" t="s">
         <v>150</v>
       </c>
       <c r="D78" s="7">
-        <v>91180</v>
+        <v>163100</v>
       </c>
     </row>
     <row r="79" spans="1:4" outlineLevel="1">
       <c r="A79" s="9">
         <v>73</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>151</v>
       </c>
       <c r="C79" s="14" t="s">
         <v>152</v>
       </c>
       <c r="D79" s="7">
-        <v>113370</v>
+        <v>181410</v>
       </c>
     </row>
     <row r="80" spans="1:4" outlineLevel="1">
       <c r="A80" s="9">
         <v>74</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>153</v>
       </c>
       <c r="C80" s="14" t="s">
         <v>154</v>
       </c>
       <c r="D80" s="7">
-        <v>125600</v>
+        <v>91180</v>
       </c>
     </row>
     <row r="81" spans="1:4" outlineLevel="1">
       <c r="A81" s="9">
         <v>75</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>155</v>
       </c>
       <c r="C81" s="14" t="s">
         <v>156</v>
       </c>
       <c r="D81" s="7">
-        <v>134010</v>
+        <v>113370</v>
       </c>
     </row>
     <row r="82" spans="1:4" outlineLevel="1">
       <c r="A82" s="9">
         <v>76</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>157</v>
       </c>
       <c r="C82" s="14" t="s">
         <v>158</v>
       </c>
       <c r="D82" s="7">
-        <v>214695</v>
+        <v>125600</v>
       </c>
     </row>
     <row r="83" spans="1:4" outlineLevel="1">
       <c r="A83" s="9">
         <v>77</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>159</v>
       </c>
       <c r="C83" s="14" t="s">
         <v>160</v>
       </c>
       <c r="D83" s="7">
-        <v>218250</v>
+        <v>134010</v>
       </c>
     </row>
     <row r="84" spans="1:4" outlineLevel="1">
       <c r="A84" s="9">
         <v>78</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>161</v>
       </c>
       <c r="C84" s="14" t="s">
         <v>162</v>
       </c>
       <c r="D84" s="7">
-        <v>245700</v>
+        <v>214695</v>
       </c>
     </row>
     <row r="85" spans="1:4" outlineLevel="1">
       <c r="A85" s="9">
         <v>79</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>163</v>
       </c>
       <c r="C85" s="14" t="s">
         <v>164</v>
       </c>
       <c r="D85" s="7">
-        <v>226575</v>
+        <v>218250</v>
       </c>
     </row>
     <row r="86" spans="1:4" outlineLevel="1">
       <c r="A86" s="9">
         <v>80</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>165</v>
       </c>
       <c r="C86" s="14" t="s">
         <v>166</v>
       </c>
       <c r="D86" s="7">
-        <v>229995</v>
+        <v>245700</v>
       </c>
     </row>
     <row r="87" spans="1:4" outlineLevel="1">
       <c r="A87" s="9">
         <v>81</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>167</v>
       </c>
       <c r="C87" s="14" t="s">
         <v>168</v>
       </c>
       <c r="D87" s="7">
-        <v>250515</v>
+        <v>226575</v>
       </c>
     </row>
     <row r="88" spans="1:4" outlineLevel="1">
       <c r="A88" s="9">
         <v>82</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C88" s="14" t="s">
         <v>170</v>
       </c>
       <c r="D88" s="7">
-        <v>322560</v>
+        <v>229995</v>
       </c>
     </row>
     <row r="89" spans="1:4" outlineLevel="1">
       <c r="A89" s="9">
         <v>83</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="14" t="s">
         <v>172</v>
       </c>
       <c r="D89" s="7">
-        <v>336150</v>
+        <v>250515</v>
       </c>
     </row>
     <row r="90" spans="1:4" outlineLevel="1">
       <c r="A90" s="9">
         <v>84</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C90" s="14" t="s">
         <v>174</v>
       </c>
       <c r="D90" s="7">
-        <v>66828</v>
+        <v>322560</v>
       </c>
     </row>
     <row r="91" spans="1:4" outlineLevel="1">
       <c r="A91" s="9">
         <v>85</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>175</v>
       </c>
       <c r="C91" s="14" t="s">
         <v>176</v>
       </c>
       <c r="D91" s="7">
-        <v>55240</v>
+        <v>336150</v>
       </c>
     </row>
     <row r="92" spans="1:4" outlineLevel="1">
       <c r="A92" s="9">
         <v>86</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>177</v>
       </c>
       <c r="C92" s="14" t="s">
         <v>178</v>
       </c>
       <c r="D92" s="7">
-        <v>73472</v>
+        <v>70169</v>
       </c>
     </row>
     <row r="93" spans="1:4" outlineLevel="1">
       <c r="A93" s="9">
         <v>87</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>179</v>
       </c>
       <c r="C93" s="14" t="s">
         <v>180</v>
       </c>
       <c r="D93" s="7">
-        <v>61884</v>
+        <v>58002</v>
       </c>
     </row>
     <row r="94" spans="1:4" outlineLevel="1">
       <c r="A94" s="9">
         <v>88</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>181</v>
       </c>
       <c r="C94" s="14" t="s">
         <v>182</v>
       </c>
       <c r="D94" s="7">
-        <v>70152</v>
+        <v>77145</v>
       </c>
     </row>
     <row r="95" spans="1:4" outlineLevel="1">
       <c r="A95" s="9">
         <v>89</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>183</v>
       </c>
       <c r="C95" s="14" t="s">
         <v>184</v>
       </c>
       <c r="D95" s="7">
-        <v>58565</v>
+        <v>64978</v>
       </c>
     </row>
     <row r="96" spans="1:4" outlineLevel="1">
       <c r="A96" s="9">
         <v>90</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C96" s="14" t="s">
         <v>186</v>
       </c>
       <c r="D96" s="7">
-        <v>69382</v>
+        <v>73660</v>
       </c>
     </row>
     <row r="97" spans="1:4" outlineLevel="1">
       <c r="A97" s="9">
         <v>91</v>
       </c>
       <c r="B97" s="4" t="s">
         <v>187</v>
       </c>
       <c r="C97" s="14" t="s">
         <v>188</v>
       </c>
       <c r="D97" s="7">
-        <v>57794</v>
+        <v>61493</v>
       </c>
     </row>
     <row r="98" spans="1:4" outlineLevel="1">
       <c r="A98" s="9">
         <v>92</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>189</v>
       </c>
       <c r="C98" s="14" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="7">
-        <v>78013</v>
+        <v>72851</v>
       </c>
     </row>
     <row r="99" spans="1:4" outlineLevel="1">
       <c r="A99" s="9">
         <v>93</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>191</v>
       </c>
       <c r="C99" s="14" t="s">
         <v>192</v>
       </c>
       <c r="D99" s="7">
-        <v>66425</v>
+        <v>60684</v>
       </c>
     </row>
     <row r="100" spans="1:4" outlineLevel="1">
       <c r="A100" s="9">
         <v>94</v>
       </c>
       <c r="B100" s="4" t="s">
         <v>193</v>
       </c>
       <c r="C100" s="14" t="s">
         <v>194</v>
       </c>
       <c r="D100" s="7">
-        <v>76348</v>
+        <v>81913</v>
       </c>
     </row>
     <row r="101" spans="1:4" outlineLevel="1">
       <c r="A101" s="9">
         <v>95</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>195</v>
       </c>
       <c r="C101" s="14" t="s">
         <v>196</v>
       </c>
       <c r="D101" s="7">
-        <v>64761</v>
+        <v>69746</v>
       </c>
     </row>
     <row r="102" spans="1:4" outlineLevel="1">
       <c r="A102" s="9">
         <v>96</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>197</v>
       </c>
       <c r="C102" s="14" t="s">
         <v>198</v>
       </c>
       <c r="D102" s="7">
-        <v>53606</v>
+        <v>80166</v>
       </c>
     </row>
     <row r="103" spans="1:4" outlineLevel="1">
       <c r="A103" s="9">
         <v>97</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>199</v>
       </c>
       <c r="C103" s="14" t="s">
         <v>200</v>
       </c>
       <c r="D103" s="7">
-        <v>56113</v>
+        <v>67999</v>
       </c>
     </row>
     <row r="104" spans="1:4" outlineLevel="1">
       <c r="A104" s="9">
         <v>98</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>201</v>
       </c>
       <c r="C104" s="14" t="s">
         <v>202</v>
       </c>
       <c r="D104" s="7">
-        <v>60249</v>
+        <v>56286</v>
       </c>
     </row>
     <row r="105" spans="1:4" outlineLevel="1">
       <c r="A105" s="9">
         <v>99</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>203</v>
       </c>
       <c r="C105" s="14" t="s">
         <v>204</v>
       </c>
       <c r="D105" s="7">
-        <v>64840</v>
+        <v>58919</v>
       </c>
     </row>
     <row r="106" spans="1:4" outlineLevel="1">
       <c r="A106" s="9">
         <v>100</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>205</v>
       </c>
       <c r="C106" s="14" t="s">
         <v>206</v>
       </c>
       <c r="D106" s="7">
-        <v>60319</v>
+        <v>63262</v>
       </c>
     </row>
     <row r="107" spans="1:4" outlineLevel="1">
       <c r="A107" s="9">
         <v>101</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>207</v>
       </c>
       <c r="C107" s="14" t="s">
         <v>208</v>
       </c>
       <c r="D107" s="7">
-        <v>63005</v>
+        <v>68082</v>
       </c>
     </row>
     <row r="108" spans="1:4" outlineLevel="1">
       <c r="A108" s="9">
         <v>102</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>209</v>
       </c>
       <c r="C108" s="14" t="s">
         <v>210</v>
       </c>
       <c r="D108" s="7">
-        <v>56930</v>
+        <v>63335</v>
       </c>
     </row>
     <row r="109" spans="1:4" outlineLevel="1">
       <c r="A109" s="9">
         <v>103</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>211</v>
       </c>
       <c r="C109" s="14" t="s">
         <v>212</v>
       </c>
       <c r="D109" s="7">
-        <v>56160</v>
+        <v>66156</v>
       </c>
     </row>
     <row r="110" spans="1:4" outlineLevel="1">
       <c r="A110" s="9">
         <v>104</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>213</v>
       </c>
       <c r="C110" s="14" t="s">
         <v>214</v>
       </c>
       <c r="D110" s="7">
-        <v>59976</v>
+        <v>59777</v>
       </c>
     </row>
     <row r="111" spans="1:4" outlineLevel="1">
       <c r="A111" s="9">
         <v>105</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>215</v>
       </c>
       <c r="C111" s="14" t="s">
         <v>216</v>
       </c>
       <c r="D111" s="7">
-        <v>58853</v>
+        <v>58968</v>
       </c>
     </row>
     <row r="112" spans="1:4" outlineLevel="1">
       <c r="A112" s="9">
         <v>106</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C112" s="14" t="s">
         <v>218</v>
       </c>
       <c r="D112" s="7">
-        <v>64790</v>
+        <v>62975</v>
       </c>
     </row>
     <row r="113" spans="1:4" outlineLevel="1">
       <c r="A113" s="9">
         <v>107</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>219</v>
       </c>
       <c r="C113" s="14" t="s">
         <v>220</v>
       </c>
       <c r="D113" s="7">
-        <v>63126</v>
+        <v>61795</v>
       </c>
     </row>
     <row r="114" spans="1:4" outlineLevel="1">
       <c r="A114" s="9">
         <v>108</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>221</v>
       </c>
       <c r="C114" s="14" t="s">
         <v>222</v>
       </c>
       <c r="D114" s="7">
-        <v>66057</v>
+        <v>68030</v>
       </c>
     </row>
     <row r="115" spans="1:4" outlineLevel="1">
       <c r="A115" s="9">
         <v>109</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>223</v>
       </c>
       <c r="C115" s="14" t="s">
         <v>224</v>
       </c>
       <c r="D115" s="7">
-        <v>68743</v>
+        <v>66282</v>
       </c>
     </row>
     <row r="116" spans="1:4" outlineLevel="1">
       <c r="A116" s="9">
         <v>110</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>225</v>
       </c>
       <c r="C116" s="14" t="s">
         <v>226</v>
       </c>
       <c r="D116" s="7">
-        <v>59343</v>
+        <v>69360</v>
       </c>
     </row>
     <row r="117" spans="1:4" outlineLevel="1">
       <c r="A117" s="9">
         <v>111</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>227</v>
       </c>
       <c r="C117" s="14" t="s">
         <v>228</v>
       </c>
       <c r="D117" s="7">
-        <v>62668</v>
+        <v>72180</v>
       </c>
     </row>
     <row r="118" spans="1:4" outlineLevel="1">
       <c r="A118" s="9">
         <v>112</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C118" s="14" t="s">
         <v>230</v>
       </c>
       <c r="D118" s="7">
-        <v>61898</v>
+        <v>62311</v>
       </c>
     </row>
     <row r="119" spans="1:4" outlineLevel="1">
       <c r="A119" s="9">
         <v>113</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>231</v>
       </c>
       <c r="C119" s="14" t="s">
         <v>232</v>
       </c>
       <c r="D119" s="7">
-        <v>61851</v>
+        <v>65801</v>
       </c>
     </row>
     <row r="120" spans="1:4" outlineLevel="1">
       <c r="A120" s="9">
         <v>114</v>
       </c>
       <c r="B120" s="4" t="s">
         <v>233</v>
       </c>
       <c r="C120" s="14" t="s">
         <v>234</v>
       </c>
       <c r="D120" s="7">
-        <v>65714</v>
+        <v>64992</v>
       </c>
     </row>
     <row r="121" spans="1:4" outlineLevel="1">
       <c r="A121" s="9">
         <v>115</v>
       </c>
       <c r="B121" s="4" t="s">
         <v>235</v>
       </c>
       <c r="C121" s="14" t="s">
         <v>236</v>
       </c>
       <c r="D121" s="7">
-        <v>64591</v>
+        <v>64943</v>
       </c>
     </row>
     <row r="122" spans="1:4" outlineLevel="1">
       <c r="A122" s="9">
         <v>116</v>
       </c>
       <c r="B122" s="4" t="s">
         <v>237</v>
       </c>
       <c r="C122" s="14" t="s">
         <v>238</v>
       </c>
       <c r="D122" s="7">
-        <v>63464</v>
+        <v>69000</v>
       </c>
     </row>
     <row r="123" spans="1:4" outlineLevel="1">
       <c r="A123" s="9">
         <v>117</v>
       </c>
       <c r="B123" s="4" t="s">
         <v>239</v>
       </c>
       <c r="C123" s="14" t="s">
         <v>240</v>
       </c>
       <c r="D123" s="7">
-        <v>68006</v>
+        <v>67820</v>
       </c>
     </row>
     <row r="124" spans="1:4" outlineLevel="1">
       <c r="A124" s="9">
         <v>118</v>
       </c>
       <c r="B124" s="4" t="s">
         <v>241</v>
       </c>
       <c r="C124" s="14" t="s">
         <v>242</v>
       </c>
       <c r="D124" s="7">
-        <v>66341</v>
+        <v>66638</v>
       </c>
     </row>
     <row r="125" spans="1:4" outlineLevel="1">
       <c r="A125" s="9">
         <v>119</v>
       </c>
       <c r="B125" s="4" t="s">
         <v>243</v>
       </c>
       <c r="C125" s="14" t="s">
         <v>244</v>
       </c>
       <c r="D125" s="7">
-        <v>159913</v>
+        <v>71406</v>
       </c>
     </row>
     <row r="126" spans="1:4" outlineLevel="1">
       <c r="A126" s="9">
         <v>120</v>
       </c>
       <c r="B126" s="4" t="s">
         <v>245</v>
       </c>
       <c r="C126" s="14" t="s">
         <v>246</v>
       </c>
       <c r="D126" s="7">
-        <v>166874</v>
+        <v>69658</v>
       </c>
     </row>
     <row r="127" spans="1:4" outlineLevel="1">
       <c r="A127" s="9">
         <v>121</v>
       </c>
       <c r="B127" s="4" t="s">
         <v>247</v>
       </c>
       <c r="C127" s="14" t="s">
         <v>248</v>
       </c>
       <c r="D127" s="7">
-        <v>278980</v>
+        <v>167909</v>
       </c>
     </row>
     <row r="128" spans="1:4" outlineLevel="1">
       <c r="A128" s="9">
         <v>122</v>
       </c>
       <c r="B128" s="4" t="s">
         <v>249</v>
       </c>
       <c r="C128" s="14" t="s">
         <v>250</v>
       </c>
       <c r="D128" s="7">
-        <v>274625</v>
+        <v>175218</v>
       </c>
     </row>
     <row r="129" spans="1:4" outlineLevel="1">
       <c r="A129" s="9">
         <v>123</v>
       </c>
       <c r="B129" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C129" s="14" t="s">
         <v>252</v>
       </c>
       <c r="D129" s="7">
-        <v>246463</v>
+        <v>278980</v>
       </c>
     </row>
     <row r="130" spans="1:4" outlineLevel="1">
       <c r="A130" s="9">
         <v>124</v>
       </c>
       <c r="B130" s="4" t="s">
         <v>253</v>
       </c>
       <c r="C130" s="14" t="s">
         <v>254</v>
       </c>
       <c r="D130" s="7">
-        <v>248309</v>
+        <v>274625</v>
       </c>
     </row>
     <row r="131" spans="1:4" outlineLevel="1">
       <c r="A131" s="9">
         <v>125</v>
       </c>
       <c r="B131" s="4" t="s">
         <v>255</v>
       </c>
       <c r="C131" s="14" t="s">
         <v>256</v>
       </c>
       <c r="D131" s="7">
-        <v>252246</v>
+        <v>246463</v>
       </c>
     </row>
     <row r="132" spans="1:4" outlineLevel="1">
       <c r="A132" s="9">
         <v>126</v>
       </c>
       <c r="B132" s="4" t="s">
         <v>257</v>
       </c>
       <c r="C132" s="14" t="s">
         <v>258</v>
       </c>
       <c r="D132" s="7">
-        <v>252246</v>
+        <v>248309</v>
       </c>
     </row>
     <row r="133" spans="1:4" outlineLevel="1">
       <c r="A133" s="9">
         <v>127</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>259</v>
       </c>
       <c r="C133" s="14" t="s">
         <v>260</v>
       </c>
       <c r="D133" s="7">
-        <v>256142</v>
+        <v>252246</v>
       </c>
     </row>
     <row r="134" spans="1:4" outlineLevel="1">
       <c r="A134" s="9">
         <v>128</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>261</v>
       </c>
       <c r="C134" s="14" t="s">
         <v>262</v>
       </c>
       <c r="D134" s="7">
-        <v>256142</v>
+        <v>252246</v>
       </c>
     </row>
     <row r="135" spans="1:4" outlineLevel="1">
       <c r="A135" s="9">
         <v>129</v>
       </c>
       <c r="B135" s="4" t="s">
         <v>263</v>
       </c>
       <c r="C135" s="14" t="s">
         <v>264</v>
       </c>
       <c r="D135" s="7">
-        <v>341088</v>
+        <v>256142</v>
       </c>
     </row>
     <row r="136" spans="1:4" outlineLevel="1">
       <c r="A136" s="9">
         <v>130</v>
       </c>
       <c r="B136" s="4" t="s">
         <v>265</v>
       </c>
       <c r="C136" s="14" t="s">
         <v>266</v>
       </c>
       <c r="D136" s="7">
-        <v>424228</v>
+        <v>256142</v>
       </c>
     </row>
     <row r="137" spans="1:4" outlineLevel="1">
       <c r="A137" s="9">
         <v>131</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>267</v>
       </c>
       <c r="C137" s="14" t="s">
         <v>268</v>
       </c>
       <c r="D137" s="7">
-        <v>397474</v>
+        <v>341088</v>
       </c>
     </row>
     <row r="138" spans="1:4" outlineLevel="1">
       <c r="A138" s="9">
         <v>132</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>269</v>
       </c>
       <c r="C138" s="14" t="s">
         <v>270</v>
       </c>
       <c r="D138" s="7">
-        <v>473627</v>
+        <v>424228</v>
       </c>
     </row>
     <row r="139" spans="1:4" outlineLevel="1">
       <c r="A139" s="9">
         <v>133</v>
       </c>
       <c r="B139" s="4" t="s">
         <v>271</v>
       </c>
       <c r="C139" s="14" t="s">
         <v>272</v>
       </c>
       <c r="D139" s="7">
-        <v>247503</v>
+        <v>397474</v>
       </c>
     </row>
     <row r="140" spans="1:4" outlineLevel="1">
       <c r="A140" s="9">
         <v>134</v>
       </c>
       <c r="B140" s="4" t="s">
         <v>273</v>
       </c>
       <c r="C140" s="14" t="s">
         <v>274</v>
       </c>
       <c r="D140" s="7">
-        <v>249278</v>
+        <v>473627</v>
       </c>
     </row>
     <row r="141" spans="1:4" outlineLevel="1">
       <c r="A141" s="9">
         <v>135</v>
       </c>
       <c r="B141" s="4" t="s">
         <v>275</v>
       </c>
       <c r="C141" s="14" t="s">
         <v>276</v>
       </c>
       <c r="D141" s="7">
-        <v>251654</v>
+        <v>247503</v>
       </c>
     </row>
     <row r="142" spans="1:4" outlineLevel="1">
       <c r="A142" s="9">
         <v>136</v>
       </c>
       <c r="B142" s="4" t="s">
         <v>277</v>
       </c>
       <c r="C142" s="14" t="s">
         <v>278</v>
       </c>
       <c r="D142" s="7">
-        <v>251654</v>
+        <v>249278</v>
       </c>
     </row>
     <row r="143" spans="1:4" outlineLevel="1">
       <c r="A143" s="9">
         <v>137</v>
       </c>
       <c r="B143" s="4" t="s">
         <v>279</v>
       </c>
       <c r="C143" s="14" t="s">
         <v>280</v>
       </c>
       <c r="D143" s="7">
-        <v>259712</v>
+        <v>251654</v>
       </c>
     </row>
     <row r="144" spans="1:4" outlineLevel="1">
       <c r="A144" s="9">
         <v>138</v>
       </c>
       <c r="B144" s="4" t="s">
         <v>281</v>
       </c>
       <c r="C144" s="14" t="s">
         <v>282</v>
       </c>
       <c r="D144" s="7">
-        <v>259712</v>
+        <v>251654</v>
       </c>
     </row>
     <row r="145" spans="1:4" outlineLevel="1">
       <c r="A145" s="9">
         <v>139</v>
       </c>
       <c r="B145" s="4" t="s">
         <v>283</v>
       </c>
       <c r="C145" s="14" t="s">
         <v>284</v>
       </c>
       <c r="D145" s="7">
-        <v>343159</v>
+        <v>259712</v>
       </c>
     </row>
     <row r="146" spans="1:4" outlineLevel="1">
       <c r="A146" s="9">
         <v>140</v>
       </c>
       <c r="B146" s="4" t="s">
         <v>285</v>
       </c>
       <c r="C146" s="14" t="s">
         <v>286</v>
       </c>
       <c r="D146" s="7">
-        <v>493966</v>
+        <v>259712</v>
       </c>
     </row>
     <row r="147" spans="1:4" outlineLevel="1">
       <c r="A147" s="9">
         <v>141</v>
       </c>
       <c r="B147" s="4" t="s">
         <v>287</v>
       </c>
       <c r="C147" s="14" t="s">
         <v>288</v>
       </c>
       <c r="D147" s="7">
-        <v>499086</v>
+        <v>343159</v>
       </c>
     </row>
     <row r="148" spans="1:4" outlineLevel="1">
       <c r="A148" s="9">
         <v>142</v>
       </c>
       <c r="B148" s="4" t="s">
         <v>289</v>
       </c>
       <c r="C148" s="14" t="s">
         <v>290</v>
       </c>
       <c r="D148" s="7">
-        <v>532287</v>
+        <v>493966</v>
       </c>
     </row>
     <row r="149" spans="1:4" outlineLevel="1">
       <c r="A149" s="9">
         <v>143</v>
       </c>
       <c r="B149" s="4" t="s">
         <v>291</v>
       </c>
       <c r="C149" s="14" t="s">
         <v>292</v>
       </c>
       <c r="D149" s="7">
-        <v>606665</v>
+        <v>499086</v>
       </c>
     </row>
     <row r="150" spans="1:4" outlineLevel="1">
       <c r="A150" s="9">
         <v>144</v>
       </c>
       <c r="B150" s="4" t="s">
         <v>293</v>
       </c>
       <c r="C150" s="14" t="s">
         <v>294</v>
       </c>
       <c r="D150" s="7">
-        <v>614091</v>
+        <v>532287</v>
       </c>
     </row>
     <row r="151" spans="1:4" outlineLevel="1">
       <c r="A151" s="9">
         <v>145</v>
       </c>
       <c r="B151" s="4" t="s">
         <v>295</v>
       </c>
       <c r="C151" s="14" t="s">
         <v>296</v>
       </c>
       <c r="D151" s="7">
-        <v>620160</v>
+        <v>606665</v>
       </c>
     </row>
     <row r="152" spans="1:4" outlineLevel="1">
       <c r="A152" s="9">
         <v>146</v>
       </c>
       <c r="B152" s="4" t="s">
         <v>297</v>
       </c>
       <c r="C152" s="14" t="s">
         <v>298</v>
       </c>
       <c r="D152" s="7">
-        <v>689775</v>
+        <v>614091</v>
       </c>
     </row>
     <row r="153" spans="1:4" outlineLevel="1">
       <c r="A153" s="9">
         <v>147</v>
       </c>
       <c r="B153" s="4" t="s">
         <v>299</v>
       </c>
       <c r="C153" s="14" t="s">
         <v>300</v>
       </c>
       <c r="D153" s="7">
-        <v>67400</v>
+        <v>620160</v>
       </c>
     </row>
     <row r="154" spans="1:4" outlineLevel="1">
       <c r="A154" s="9">
         <v>148</v>
       </c>
       <c r="B154" s="4" t="s">
         <v>301</v>
       </c>
       <c r="C154" s="14" t="s">
         <v>302</v>
       </c>
       <c r="D154" s="7">
-        <v>134000</v>
+        <v>689775</v>
       </c>
     </row>
     <row r="155" spans="1:4" outlineLevel="1">
       <c r="A155" s="9">
         <v>149</v>
       </c>
       <c r="B155" s="4" t="s">
         <v>303</v>
       </c>
       <c r="C155" s="14" t="s">
         <v>304</v>
       </c>
       <c r="D155" s="7">
-        <v>70800</v>
+        <v>67400</v>
       </c>
     </row>
     <row r="156" spans="1:4" outlineLevel="1">
       <c r="A156" s="9">
         <v>150</v>
       </c>
       <c r="B156" s="4" t="s">
         <v>305</v>
       </c>
       <c r="C156" s="14" t="s">
         <v>306</v>
       </c>
       <c r="D156" s="7">
-        <v>138000</v>
+        <v>134000</v>
       </c>
     </row>
     <row r="157" spans="1:4" outlineLevel="1">
       <c r="A157" s="9">
         <v>151</v>
       </c>
       <c r="B157" s="4" t="s">
         <v>307</v>
       </c>
       <c r="C157" s="14" t="s">
         <v>308</v>
       </c>
       <c r="D157" s="7">
-        <v>74300</v>
+        <v>70800</v>
       </c>
     </row>
     <row r="158" spans="1:4" outlineLevel="1">
       <c r="A158" s="9">
         <v>152</v>
       </c>
       <c r="B158" s="4" t="s">
         <v>309</v>
       </c>
       <c r="C158" s="14" t="s">
         <v>310</v>
       </c>
       <c r="D158" s="7">
-        <v>142000</v>
+        <v>138000</v>
       </c>
     </row>
     <row r="159" spans="1:4" outlineLevel="1">
       <c r="A159" s="9">
         <v>153</v>
       </c>
       <c r="B159" s="4" t="s">
         <v>311</v>
       </c>
       <c r="C159" s="14" t="s">
         <v>312</v>
       </c>
       <c r="D159" s="7">
-        <v>78400</v>
+        <v>74300</v>
       </c>
     </row>
     <row r="160" spans="1:4" outlineLevel="1">
       <c r="A160" s="9">
         <v>154</v>
       </c>
       <c r="B160" s="4" t="s">
         <v>313</v>
       </c>
       <c r="C160" s="14" t="s">
         <v>314</v>
       </c>
       <c r="D160" s="7">
-        <v>146000</v>
+        <v>142000</v>
       </c>
     </row>
     <row r="161" spans="1:4" outlineLevel="1">
       <c r="A161" s="9">
         <v>155</v>
       </c>
       <c r="B161" s="4" t="s">
         <v>315</v>
       </c>
       <c r="C161" s="14" t="s">
         <v>316</v>
       </c>
       <c r="D161" s="7">
-        <v>63600</v>
+        <v>78400</v>
       </c>
     </row>
     <row r="162" spans="1:4" outlineLevel="1">
       <c r="A162" s="9">
         <v>156</v>
       </c>
       <c r="B162" s="4" t="s">
         <v>317</v>
       </c>
       <c r="C162" s="14" t="s">
         <v>318</v>
       </c>
       <c r="D162" s="7">
-        <v>122000</v>
+        <v>146000</v>
       </c>
     </row>
     <row r="163" spans="1:4" outlineLevel="1">
       <c r="A163" s="9">
         <v>157</v>
       </c>
       <c r="B163" s="4" t="s">
         <v>319</v>
       </c>
       <c r="C163" s="14" t="s">
         <v>320</v>
       </c>
       <c r="D163" s="7">
-        <v>75900</v>
+        <v>63600</v>
       </c>
     </row>
     <row r="164" spans="1:4" outlineLevel="1">
       <c r="A164" s="9">
         <v>158</v>
       </c>
       <c r="B164" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C164" s="14" t="s">
         <v>322</v>
       </c>
       <c r="D164" s="7">
-        <v>135000</v>
+        <v>122000</v>
       </c>
     </row>
     <row r="165" spans="1:4" outlineLevel="1">
       <c r="A165" s="9">
         <v>159</v>
       </c>
       <c r="B165" s="4" t="s">
         <v>323</v>
       </c>
       <c r="C165" s="14" t="s">
         <v>324</v>
       </c>
       <c r="D165" s="7">
-        <v>200893</v>
+        <v>75900</v>
       </c>
     </row>
     <row r="166" spans="1:4" outlineLevel="1">
       <c r="A166" s="9">
         <v>160</v>
       </c>
       <c r="B166" s="4" t="s">
         <v>325</v>
       </c>
       <c r="C166" s="14" t="s">
         <v>326</v>
       </c>
       <c r="D166" s="7">
-        <v>185493</v>
+        <v>135000</v>
       </c>
     </row>
     <row r="167" spans="1:4" outlineLevel="1">
       <c r="A167" s="9">
         <v>161</v>
       </c>
       <c r="B167" s="4" t="s">
         <v>327</v>
       </c>
       <c r="C167" s="14" t="s">
         <v>328</v>
       </c>
       <c r="D167" s="7">
-        <v>216293</v>
+        <v>200893</v>
       </c>
     </row>
     <row r="168" spans="1:4" outlineLevel="1">
       <c r="A168" s="9">
         <v>162</v>
       </c>
       <c r="B168" s="4" t="s">
         <v>329</v>
       </c>
       <c r="C168" s="14" t="s">
         <v>330</v>
       </c>
       <c r="D168" s="7">
-        <v>200893</v>
+        <v>185493</v>
       </c>
     </row>
     <row r="169" spans="1:4" outlineLevel="1">
       <c r="A169" s="9">
         <v>163</v>
       </c>
       <c r="B169" s="4" t="s">
         <v>331</v>
       </c>
       <c r="C169" s="14" t="s">
         <v>332</v>
       </c>
       <c r="D169" s="7">
-        <v>231693</v>
+        <v>216293</v>
       </c>
     </row>
     <row r="170" spans="1:4" outlineLevel="1">
       <c r="A170" s="9">
         <v>164</v>
       </c>
       <c r="B170" s="4" t="s">
         <v>333</v>
       </c>
       <c r="C170" s="14" t="s">
         <v>334</v>
       </c>
       <c r="D170" s="7">
-        <v>216293</v>
+        <v>200893</v>
       </c>
     </row>
     <row r="171" spans="1:4" outlineLevel="1">
       <c r="A171" s="9">
         <v>165</v>
       </c>
       <c r="B171" s="4" t="s">
         <v>335</v>
       </c>
       <c r="C171" s="14" t="s">
         <v>336</v>
       </c>
       <c r="D171" s="7">
-        <v>139293</v>
+        <v>231693</v>
       </c>
     </row>
     <row r="172" spans="1:4" outlineLevel="1">
       <c r="A172" s="9">
         <v>166</v>
       </c>
       <c r="B172" s="4" t="s">
         <v>337</v>
       </c>
       <c r="C172" s="14" t="s">
         <v>338</v>
       </c>
       <c r="D172" s="7">
-        <v>123893</v>
+        <v>216293</v>
       </c>
     </row>
     <row r="173" spans="1:4" outlineLevel="1">
       <c r="A173" s="9">
         <v>167</v>
       </c>
       <c r="B173" s="4" t="s">
         <v>339</v>
       </c>
       <c r="C173" s="14" t="s">
         <v>340</v>
       </c>
       <c r="D173" s="7">
-        <v>154693</v>
+        <v>139293</v>
       </c>
     </row>
     <row r="174" spans="1:4" outlineLevel="1">
       <c r="A174" s="9">
         <v>168</v>
       </c>
       <c r="B174" s="4" t="s">
         <v>341</v>
       </c>
       <c r="C174" s="14" t="s">
         <v>342</v>
       </c>
       <c r="D174" s="7">
-        <v>139293</v>
+        <v>123893</v>
       </c>
     </row>
     <row r="175" spans="1:4" outlineLevel="1">
       <c r="A175" s="9">
         <v>169</v>
       </c>
       <c r="B175" s="4" t="s">
         <v>343</v>
       </c>
       <c r="C175" s="14" t="s">
         <v>344</v>
       </c>
       <c r="D175" s="7">
-        <v>170093</v>
+        <v>154693</v>
       </c>
     </row>
     <row r="176" spans="1:4" outlineLevel="1">
       <c r="A176" s="9">
         <v>170</v>
       </c>
       <c r="B176" s="4" t="s">
         <v>345</v>
       </c>
       <c r="C176" s="14" t="s">
         <v>346</v>
       </c>
       <c r="D176" s="7">
-        <v>154693</v>
+        <v>139293</v>
       </c>
     </row>
     <row r="177" spans="1:4" outlineLevel="1">
       <c r="A177" s="9">
         <v>171</v>
       </c>
       <c r="B177" s="4" t="s">
         <v>347</v>
       </c>
       <c r="C177" s="14" t="s">
         <v>348</v>
       </c>
       <c r="D177" s="7">
-        <v>185493</v>
+        <v>170093</v>
       </c>
     </row>
     <row r="178" spans="1:4" outlineLevel="1">
       <c r="A178" s="9">
         <v>172</v>
       </c>
       <c r="B178" s="4" t="s">
         <v>349</v>
       </c>
       <c r="C178" s="14" t="s">
         <v>350</v>
       </c>
       <c r="D178" s="7">
-        <v>170093</v>
+        <v>154693</v>
       </c>
     </row>
     <row r="179" spans="1:4" outlineLevel="1">
       <c r="A179" s="9">
         <v>173</v>
       </c>
       <c r="B179" s="4" t="s">
         <v>351</v>
       </c>
       <c r="C179" s="14" t="s">
         <v>352</v>
       </c>
       <c r="D179" s="7">
-        <v>200893</v>
+        <v>185493</v>
       </c>
     </row>
     <row r="180" spans="1:4" outlineLevel="1">
       <c r="A180" s="9">
         <v>174</v>
       </c>
       <c r="B180" s="4" t="s">
         <v>353</v>
       </c>
       <c r="C180" s="14" t="s">
         <v>354</v>
       </c>
       <c r="D180" s="7">
-        <v>185493</v>
+        <v>170093</v>
       </c>
     </row>
     <row r="181" spans="1:4" outlineLevel="1">
       <c r="A181" s="9">
         <v>175</v>
       </c>
       <c r="B181" s="4" t="s">
         <v>355</v>
       </c>
       <c r="C181" s="14" t="s">
         <v>356</v>
       </c>
       <c r="D181" s="7">
-        <v>116193</v>
+        <v>200893</v>
       </c>
     </row>
     <row r="182" spans="1:4" outlineLevel="1">
       <c r="A182" s="9">
         <v>176</v>
       </c>
       <c r="B182" s="4" t="s">
         <v>357</v>
       </c>
       <c r="C182" s="14" t="s">
         <v>358</v>
       </c>
       <c r="D182" s="7">
-        <v>123893</v>
+        <v>185493</v>
       </c>
     </row>
     <row r="183" spans="1:4" outlineLevel="1">
       <c r="A183" s="9">
         <v>177</v>
       </c>
       <c r="B183" s="4" t="s">
         <v>359</v>
       </c>
       <c r="C183" s="14" t="s">
         <v>360</v>
       </c>
       <c r="D183" s="7">
-        <v>132494</v>
+        <v>110200</v>
       </c>
     </row>
     <row r="184" spans="1:4" outlineLevel="1">
       <c r="A184" s="9">
         <v>178</v>
       </c>
       <c r="B184" s="4" t="s">
         <v>361</v>
       </c>
       <c r="C184" s="14" t="s">
         <v>362</v>
       </c>
       <c r="D184" s="7">
         <v>123893</v>
       </c>
     </row>
     <row r="185" spans="1:4" outlineLevel="1">
       <c r="A185" s="9">
         <v>179</v>
       </c>
       <c r="B185" s="4" t="s">
         <v>363</v>
       </c>
       <c r="C185" s="14" t="s">
         <v>364</v>
       </c>
       <c r="D185" s="7">
-        <v>131593</v>
+        <v>132494</v>
       </c>
     </row>
     <row r="186" spans="1:4" outlineLevel="1">
       <c r="A186" s="9">
         <v>180</v>
       </c>
       <c r="B186" s="4" t="s">
         <v>365</v>
       </c>
       <c r="C186" s="14" t="s">
         <v>366</v>
       </c>
       <c r="D186" s="7">
-        <v>77693</v>
+        <v>123893</v>
       </c>
     </row>
     <row r="187" spans="1:4" outlineLevel="1">
       <c r="A187" s="9">
         <v>181</v>
       </c>
       <c r="B187" s="4" t="s">
         <v>367</v>
       </c>
       <c r="C187" s="14" t="s">
         <v>368</v>
       </c>
       <c r="D187" s="7">
-        <v>85393</v>
+        <v>131593</v>
       </c>
     </row>
     <row r="188" spans="1:4" outlineLevel="1">
       <c r="A188" s="9">
         <v>182</v>
       </c>
       <c r="B188" s="4" t="s">
         <v>369</v>
       </c>
       <c r="C188" s="14" t="s">
         <v>370</v>
       </c>
       <c r="D188" s="7">
-        <v>93994</v>
+        <v>73700</v>
       </c>
     </row>
     <row r="189" spans="1:4" outlineLevel="1">
       <c r="A189" s="9">
         <v>183</v>
       </c>
       <c r="B189" s="4" t="s">
         <v>371</v>
       </c>
       <c r="C189" s="14" t="s">
         <v>372</v>
       </c>
       <c r="D189" s="7">
         <v>85393</v>
       </c>
     </row>
     <row r="190" spans="1:4" outlineLevel="1">
       <c r="A190" s="9">
         <v>184</v>
       </c>
       <c r="B190" s="4" t="s">
         <v>373</v>
       </c>
       <c r="C190" s="14" t="s">
         <v>374</v>
       </c>
       <c r="D190" s="7">
-        <v>93093</v>
+        <v>93994</v>
       </c>
     </row>
     <row r="191" spans="1:4" outlineLevel="1">
       <c r="A191" s="9">
         <v>185</v>
       </c>
       <c r="B191" s="4" t="s">
         <v>375</v>
       </c>
       <c r="C191" s="14" t="s">
         <v>376</v>
       </c>
       <c r="D191" s="7">
-        <v>101694</v>
+        <v>81000</v>
       </c>
     </row>
     <row r="192" spans="1:4" outlineLevel="1">
       <c r="A192" s="9">
         <v>186</v>
       </c>
       <c r="B192" s="4" t="s">
         <v>377</v>
       </c>
       <c r="C192" s="14" t="s">
         <v>378</v>
       </c>
       <c r="D192" s="7">
-        <v>69993</v>
+        <v>93093</v>
       </c>
     </row>
     <row r="193" spans="1:4" outlineLevel="1">
       <c r="A193" s="9">
         <v>187</v>
       </c>
       <c r="B193" s="4" t="s">
         <v>379</v>
       </c>
       <c r="C193" s="14" t="s">
         <v>380</v>
       </c>
       <c r="D193" s="7">
-        <v>77693</v>
+        <v>101694</v>
       </c>
     </row>
     <row r="194" spans="1:4" outlineLevel="1">
       <c r="A194" s="9">
         <v>188</v>
       </c>
       <c r="B194" s="4" t="s">
         <v>381</v>
       </c>
       <c r="C194" s="14" t="s">
         <v>382</v>
       </c>
       <c r="D194" s="7">
-        <v>86294</v>
+        <v>69993</v>
       </c>
     </row>
     <row r="195" spans="1:4" outlineLevel="1">
       <c r="A195" s="9">
         <v>189</v>
       </c>
       <c r="B195" s="4" t="s">
         <v>383</v>
       </c>
       <c r="C195" s="14" t="s">
         <v>384</v>
       </c>
       <c r="D195" s="7">
-        <v>54900</v>
+        <v>77693</v>
       </c>
     </row>
     <row r="196" spans="1:4" outlineLevel="1">
       <c r="A196" s="9">
         <v>190</v>
       </c>
       <c r="B196" s="4" t="s">
         <v>385</v>
       </c>
       <c r="C196" s="14" t="s">
         <v>386</v>
       </c>
       <c r="D196" s="7">
-        <v>54900</v>
+        <v>86294</v>
       </c>
     </row>
     <row r="197" spans="1:4" outlineLevel="1">
       <c r="A197" s="9">
         <v>191</v>
       </c>
       <c r="B197" s="4" t="s">
         <v>387</v>
       </c>
       <c r="C197" s="14" t="s">
         <v>388</v>
       </c>
       <c r="D197" s="7">
-        <v>56800</v>
+        <v>52400</v>
       </c>
     </row>
     <row r="198" spans="1:4" outlineLevel="1">
       <c r="A198" s="9">
         <v>192</v>
       </c>
       <c r="B198" s="4" t="s">
         <v>389</v>
       </c>
       <c r="C198" s="14" t="s">
         <v>390</v>
       </c>
       <c r="D198" s="7">
-        <v>56800</v>
+        <v>52400</v>
       </c>
     </row>
     <row r="199" spans="1:4" outlineLevel="1">
       <c r="A199" s="9">
         <v>193</v>
       </c>
       <c r="B199" s="4" t="s">
         <v>391</v>
       </c>
       <c r="C199" s="14" t="s">
         <v>392</v>
       </c>
       <c r="D199" s="7">
-        <v>56500</v>
+        <v>54300</v>
       </c>
     </row>
     <row r="200" spans="1:4" outlineLevel="1">
       <c r="A200" s="9">
         <v>194</v>
       </c>
       <c r="B200" s="4" t="s">
         <v>393</v>
       </c>
       <c r="C200" s="14" t="s">
         <v>394</v>
       </c>
       <c r="D200" s="7">
-        <v>56500</v>
+        <v>54300</v>
       </c>
     </row>
     <row r="201" spans="1:4" outlineLevel="1">
       <c r="A201" s="9">
         <v>195</v>
       </c>
       <c r="B201" s="4" t="s">
         <v>395</v>
       </c>
       <c r="C201" s="14" t="s">
         <v>396</v>
       </c>
       <c r="D201" s="7">
-        <v>295895</v>
+        <v>50000</v>
       </c>
     </row>
     <row r="202" spans="1:4" outlineLevel="1">
       <c r="A202" s="9">
         <v>196</v>
       </c>
       <c r="B202" s="4" t="s">
         <v>397</v>
       </c>
       <c r="C202" s="14" t="s">
         <v>398</v>
       </c>
       <c r="D202" s="7">
-        <v>295895</v>
+        <v>50000</v>
       </c>
     </row>
     <row r="203" spans="1:4" outlineLevel="1">
       <c r="A203" s="9">
         <v>197</v>
       </c>
       <c r="B203" s="4" t="s">
         <v>399</v>
       </c>
       <c r="C203" s="14" t="s">
         <v>400</v>
       </c>
       <c r="D203" s="7">
         <v>134050</v>
       </c>
     </row>
     <row r="204" spans="1:4" outlineLevel="1">
       <c r="A204" s="9">
         <v>198</v>
       </c>
       <c r="B204" s="4" t="s">
         <v>401</v>
       </c>
       <c r="C204" s="14" t="s">
         <v>402</v>
@@ -9742,12310 +9922,12730 @@
     <row r="205" spans="1:4" outlineLevel="1">
       <c r="A205" s="9">
         <v>199</v>
       </c>
       <c r="B205" s="4" t="s">
         <v>403</v>
       </c>
       <c r="C205" s="14" t="s">
         <v>404</v>
       </c>
       <c r="D205" s="7">
         <v>134050</v>
       </c>
     </row>
     <row r="206" spans="1:4" outlineLevel="1">
       <c r="A206" s="9">
         <v>200</v>
       </c>
       <c r="B206" s="4" t="s">
         <v>405</v>
       </c>
       <c r="C206" s="14" t="s">
         <v>406</v>
       </c>
       <c r="D206" s="7">
-        <v>134050</v>
+        <v>136580</v>
       </c>
     </row>
     <row r="207" spans="1:4" outlineLevel="1">
       <c r="A207" s="9">
         <v>201</v>
       </c>
       <c r="B207" s="4" t="s">
         <v>407</v>
       </c>
       <c r="C207" s="14" t="s">
         <v>408</v>
       </c>
       <c r="D207" s="7">
         <v>134050</v>
       </c>
     </row>
     <row r="208" spans="1:4" outlineLevel="1">
       <c r="A208" s="9">
         <v>202</v>
       </c>
       <c r="B208" s="4" t="s">
         <v>409</v>
       </c>
       <c r="C208" s="14" t="s">
         <v>410</v>
       </c>
       <c r="D208" s="7">
-        <v>134050</v>
+        <v>136580</v>
       </c>
     </row>
     <row r="209" spans="1:4" outlineLevel="1">
       <c r="A209" s="9">
         <v>203</v>
       </c>
       <c r="B209" s="4" t="s">
         <v>411</v>
       </c>
       <c r="C209" s="14" t="s">
         <v>412</v>
       </c>
       <c r="D209" s="7">
-        <v>153300</v>
+        <v>134050</v>
       </c>
     </row>
     <row r="210" spans="1:4" outlineLevel="1">
       <c r="A210" s="9">
         <v>204</v>
       </c>
       <c r="B210" s="4" t="s">
         <v>413</v>
       </c>
       <c r="C210" s="14" t="s">
         <v>414</v>
       </c>
       <c r="D210" s="7">
-        <v>156860</v>
+        <v>134050</v>
       </c>
     </row>
     <row r="211" spans="1:4" outlineLevel="1">
       <c r="A211" s="9">
         <v>205</v>
       </c>
       <c r="B211" s="4" t="s">
         <v>415</v>
       </c>
       <c r="C211" s="14" t="s">
         <v>416</v>
       </c>
       <c r="D211" s="7">
         <v>153300</v>
       </c>
     </row>
     <row r="212" spans="1:4" outlineLevel="1">
       <c r="A212" s="9">
         <v>206</v>
       </c>
       <c r="B212" s="4" t="s">
         <v>417</v>
       </c>
       <c r="C212" s="14" t="s">
         <v>418</v>
       </c>
       <c r="D212" s="7">
-        <v>156860</v>
+        <v>153300</v>
       </c>
     </row>
     <row r="213" spans="1:4" outlineLevel="1">
       <c r="A213" s="9">
         <v>207</v>
       </c>
       <c r="B213" s="4" t="s">
         <v>419</v>
       </c>
       <c r="C213" s="14" t="s">
         <v>420</v>
       </c>
       <c r="D213" s="7">
-        <v>73085</v>
+        <v>153300</v>
       </c>
     </row>
     <row r="214" spans="1:4" outlineLevel="1">
       <c r="A214" s="9">
         <v>208</v>
       </c>
       <c r="B214" s="4" t="s">
         <v>421</v>
       </c>
       <c r="C214" s="14" t="s">
         <v>422</v>
       </c>
       <c r="D214" s="7">
-        <v>73085</v>
+        <v>153300</v>
       </c>
     </row>
     <row r="215" spans="1:4" outlineLevel="1">
       <c r="A215" s="9">
         <v>209</v>
       </c>
       <c r="B215" s="4" t="s">
         <v>423</v>
       </c>
       <c r="C215" s="14" t="s">
         <v>424</v>
       </c>
       <c r="D215" s="7">
-        <v>73085</v>
+        <v>73090</v>
       </c>
     </row>
     <row r="216" spans="1:4" outlineLevel="1">
       <c r="A216" s="9">
         <v>210</v>
       </c>
       <c r="B216" s="4" t="s">
         <v>425</v>
       </c>
       <c r="C216" s="14" t="s">
         <v>426</v>
       </c>
       <c r="D216" s="7">
-        <v>73085</v>
+        <v>73090</v>
       </c>
     </row>
     <row r="217" spans="1:4" outlineLevel="1">
       <c r="A217" s="9">
         <v>211</v>
       </c>
       <c r="B217" s="4" t="s">
         <v>427</v>
       </c>
       <c r="C217" s="14" t="s">
         <v>428</v>
       </c>
       <c r="D217" s="7">
-        <v>73085</v>
+        <v>73090</v>
       </c>
     </row>
     <row r="218" spans="1:4" outlineLevel="1">
       <c r="A218" s="9">
         <v>212</v>
       </c>
       <c r="B218" s="4" t="s">
         <v>429</v>
       </c>
       <c r="C218" s="14" t="s">
         <v>430</v>
       </c>
       <c r="D218" s="7">
-        <v>73085</v>
+        <v>73090</v>
       </c>
     </row>
     <row r="219" spans="1:4" outlineLevel="1">
       <c r="A219" s="9">
         <v>213</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>431</v>
       </c>
       <c r="C219" s="14" t="s">
         <v>432</v>
       </c>
       <c r="D219" s="7">
-        <v>78430</v>
+        <v>73090</v>
       </c>
     </row>
     <row r="220" spans="1:4" outlineLevel="1">
       <c r="A220" s="9">
         <v>214</v>
       </c>
       <c r="B220" s="4" t="s">
         <v>433</v>
       </c>
       <c r="C220" s="14" t="s">
         <v>434</v>
       </c>
       <c r="D220" s="7">
-        <v>100890</v>
+        <v>73090</v>
       </c>
     </row>
     <row r="221" spans="1:4" outlineLevel="1">
       <c r="A221" s="9">
         <v>215</v>
       </c>
       <c r="B221" s="4" t="s">
         <v>435</v>
       </c>
       <c r="C221" s="14" t="s">
         <v>436</v>
       </c>
       <c r="D221" s="7">
-        <v>78430</v>
+        <v>82000</v>
       </c>
     </row>
     <row r="222" spans="1:4" outlineLevel="1">
       <c r="A222" s="9">
         <v>216</v>
       </c>
       <c r="B222" s="4" t="s">
         <v>437</v>
       </c>
       <c r="C222" s="14" t="s">
         <v>438</v>
       </c>
       <c r="D222" s="7">
-        <v>100890</v>
+        <v>82000</v>
       </c>
     </row>
     <row r="223" spans="1:4" outlineLevel="1">
       <c r="A223" s="9">
         <v>217</v>
       </c>
       <c r="B223" s="4" t="s">
         <v>439</v>
       </c>
       <c r="C223" s="14" t="s">
         <v>440</v>
       </c>
       <c r="D223" s="7">
-        <v>78430</v>
+        <v>82000</v>
       </c>
     </row>
     <row r="224" spans="1:4" outlineLevel="1">
       <c r="A224" s="9">
         <v>218</v>
       </c>
       <c r="B224" s="4" t="s">
         <v>441</v>
       </c>
       <c r="C224" s="14" t="s">
         <v>442</v>
       </c>
       <c r="D224" s="7">
-        <v>112654</v>
+        <v>84530</v>
       </c>
     </row>
     <row r="225" spans="1:4" outlineLevel="1">
       <c r="A225" s="9">
         <v>219</v>
       </c>
       <c r="B225" s="4" t="s">
         <v>443</v>
       </c>
       <c r="C225" s="14" t="s">
         <v>444</v>
       </c>
       <c r="D225" s="7">
-        <v>78430</v>
+        <v>82000</v>
       </c>
     </row>
     <row r="226" spans="1:4" outlineLevel="1">
       <c r="A226" s="9">
         <v>220</v>
       </c>
       <c r="B226" s="4" t="s">
         <v>445</v>
       </c>
       <c r="C226" s="14" t="s">
         <v>446</v>
       </c>
       <c r="D226" s="7">
-        <v>112654</v>
+        <v>84530</v>
       </c>
     </row>
     <row r="227" spans="1:4" outlineLevel="1">
       <c r="A227" s="9">
         <v>221</v>
       </c>
       <c r="B227" s="4" t="s">
         <v>447</v>
       </c>
       <c r="C227" s="14" t="s">
         <v>448</v>
       </c>
       <c r="D227" s="7">
-        <v>78430</v>
+        <v>82000</v>
       </c>
     </row>
     <row r="228" spans="1:4" outlineLevel="1">
       <c r="A228" s="9">
         <v>222</v>
       </c>
       <c r="B228" s="4" t="s">
         <v>449</v>
       </c>
       <c r="C228" s="14" t="s">
         <v>450</v>
       </c>
       <c r="D228" s="7">
-        <v>78430</v>
+        <v>82000</v>
       </c>
     </row>
     <row r="229" spans="1:4" outlineLevel="1">
       <c r="A229" s="9">
         <v>223</v>
       </c>
       <c r="B229" s="4" t="s">
         <v>451</v>
       </c>
       <c r="C229" s="14" t="s">
         <v>452</v>
       </c>
       <c r="D229" s="7">
-        <v>203565</v>
+        <v>159360</v>
       </c>
     </row>
     <row r="230" spans="1:4" outlineLevel="1">
       <c r="A230" s="9">
         <v>224</v>
       </c>
       <c r="B230" s="4" t="s">
         <v>453</v>
       </c>
       <c r="C230" s="14" t="s">
         <v>454</v>
       </c>
       <c r="D230" s="7">
-        <v>203565</v>
+        <v>159360</v>
       </c>
     </row>
     <row r="231" spans="1:4" outlineLevel="1">
       <c r="A231" s="9">
         <v>225</v>
       </c>
       <c r="B231" s="4" t="s">
         <v>455</v>
       </c>
       <c r="C231" s="14" t="s">
         <v>456</v>
       </c>
       <c r="D231" s="7">
-        <v>203565</v>
+        <v>227810</v>
       </c>
     </row>
     <row r="232" spans="1:4" outlineLevel="1">
       <c r="A232" s="9">
         <v>226</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>457</v>
       </c>
       <c r="C232" s="14" t="s">
         <v>458</v>
       </c>
       <c r="D232" s="7">
-        <v>203565</v>
+        <v>227810</v>
       </c>
     </row>
     <row r="233" spans="1:4" outlineLevel="1">
       <c r="A233" s="9">
         <v>227</v>
       </c>
       <c r="B233" s="4" t="s">
         <v>459</v>
       </c>
       <c r="C233" s="14" t="s">
         <v>460</v>
       </c>
       <c r="D233" s="7">
-        <v>203565</v>
+        <v>167560</v>
       </c>
     </row>
     <row r="234" spans="1:4" outlineLevel="1">
       <c r="A234" s="9">
         <v>228</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>461</v>
       </c>
       <c r="C234" s="14" t="s">
         <v>462</v>
       </c>
       <c r="D234" s="7">
-        <v>203565</v>
+        <v>167560</v>
       </c>
     </row>
     <row r="235" spans="1:4" outlineLevel="1">
       <c r="A235" s="9">
         <v>229</v>
       </c>
       <c r="B235" s="4" t="s">
         <v>463</v>
       </c>
       <c r="C235" s="14" t="s">
         <v>464</v>
       </c>
       <c r="D235" s="7">
-        <v>215330</v>
+        <v>167560</v>
       </c>
     </row>
     <row r="236" spans="1:4" outlineLevel="1">
       <c r="A236" s="9">
         <v>230</v>
       </c>
       <c r="B236" s="4" t="s">
         <v>465</v>
       </c>
       <c r="C236" s="14" t="s">
         <v>466</v>
       </c>
       <c r="D236" s="7">
-        <v>215330</v>
+        <v>167560</v>
       </c>
     </row>
     <row r="237" spans="1:4" outlineLevel="1">
       <c r="A237" s="9">
         <v>231</v>
       </c>
       <c r="B237" s="4" t="s">
         <v>467</v>
       </c>
       <c r="C237" s="14" t="s">
         <v>468</v>
       </c>
       <c r="D237" s="7">
-        <v>272725</v>
+        <v>167560</v>
       </c>
     </row>
     <row r="238" spans="1:4" outlineLevel="1">
       <c r="A238" s="9">
         <v>232</v>
       </c>
       <c r="B238" s="4" t="s">
         <v>469</v>
       </c>
       <c r="C238" s="14" t="s">
         <v>470</v>
       </c>
       <c r="D238" s="7">
-        <v>279855</v>
+        <v>167560</v>
       </c>
     </row>
     <row r="239" spans="1:4" outlineLevel="1">
       <c r="A239" s="9">
         <v>233</v>
       </c>
       <c r="B239" s="4" t="s">
         <v>471</v>
       </c>
       <c r="C239" s="14" t="s">
         <v>472</v>
       </c>
       <c r="D239" s="7">
-        <v>303030</v>
+        <v>107608</v>
       </c>
     </row>
     <row r="240" spans="1:4" outlineLevel="1">
       <c r="A240" s="9">
         <v>234</v>
       </c>
       <c r="B240" s="4" t="s">
         <v>473</v>
       </c>
       <c r="C240" s="14" t="s">
         <v>474</v>
       </c>
       <c r="D240" s="7">
-        <v>303025</v>
+        <v>82063</v>
       </c>
     </row>
     <row r="241" spans="1:4" outlineLevel="1">
       <c r="A241" s="9">
         <v>235</v>
       </c>
       <c r="B241" s="4" t="s">
         <v>475</v>
       </c>
       <c r="C241" s="14" t="s">
         <v>476</v>
       </c>
       <c r="D241" s="7">
-        <v>107608</v>
+        <v>109597</v>
       </c>
     </row>
     <row r="242" spans="1:4" outlineLevel="1">
       <c r="A242" s="9">
         <v>236</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>477</v>
       </c>
       <c r="C242" s="14" t="s">
         <v>478</v>
       </c>
       <c r="D242" s="7">
-        <v>82063</v>
+        <v>84052</v>
       </c>
     </row>
     <row r="243" spans="1:4" outlineLevel="1">
       <c r="A243" s="9">
         <v>237</v>
       </c>
       <c r="B243" s="4" t="s">
         <v>479</v>
       </c>
       <c r="C243" s="14" t="s">
         <v>480</v>
       </c>
       <c r="D243" s="7">
-        <v>109597</v>
+        <v>111752</v>
       </c>
     </row>
     <row r="244" spans="1:4" outlineLevel="1">
       <c r="A244" s="9">
         <v>238</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>481</v>
       </c>
       <c r="C244" s="14" t="s">
         <v>482</v>
       </c>
       <c r="D244" s="7">
-        <v>84052</v>
+        <v>86207</v>
       </c>
     </row>
     <row r="245" spans="1:4" outlineLevel="1">
       <c r="A245" s="9">
         <v>239</v>
       </c>
       <c r="B245" s="4" t="s">
         <v>483</v>
       </c>
       <c r="C245" s="14" t="s">
         <v>484</v>
       </c>
       <c r="D245" s="7">
-        <v>111752</v>
+        <v>90281</v>
       </c>
     </row>
     <row r="246" spans="1:4" outlineLevel="1">
       <c r="A246" s="9">
         <v>240</v>
       </c>
       <c r="B246" s="4" t="s">
         <v>485</v>
       </c>
       <c r="C246" s="14" t="s">
         <v>486</v>
       </c>
       <c r="D246" s="7">
-        <v>86207</v>
+        <v>64736</v>
       </c>
     </row>
     <row r="247" spans="1:4" outlineLevel="1">
       <c r="A247" s="9">
         <v>241</v>
       </c>
       <c r="B247" s="4" t="s">
         <v>487</v>
       </c>
       <c r="C247" s="14" t="s">
         <v>488</v>
       </c>
       <c r="D247" s="7">
-        <v>90281</v>
+        <v>92072</v>
       </c>
     </row>
     <row r="248" spans="1:4" outlineLevel="1">
       <c r="A248" s="9">
         <v>242</v>
       </c>
       <c r="B248" s="4" t="s">
         <v>489</v>
       </c>
       <c r="C248" s="14" t="s">
         <v>490</v>
       </c>
       <c r="D248" s="7">
-        <v>64736</v>
+        <v>66527</v>
       </c>
     </row>
     <row r="249" spans="1:4" outlineLevel="1">
       <c r="A249" s="9">
         <v>243</v>
       </c>
       <c r="B249" s="4" t="s">
         <v>491</v>
       </c>
       <c r="C249" s="14" t="s">
         <v>492</v>
       </c>
       <c r="D249" s="7">
-        <v>92072</v>
+        <v>94519</v>
       </c>
     </row>
     <row r="250" spans="1:4" outlineLevel="1">
       <c r="A250" s="9">
         <v>244</v>
       </c>
       <c r="B250" s="4" t="s">
         <v>493</v>
       </c>
       <c r="C250" s="14" t="s">
         <v>494</v>
       </c>
       <c r="D250" s="7">
-        <v>66527</v>
+        <v>68974</v>
       </c>
     </row>
     <row r="251" spans="1:4" outlineLevel="1">
       <c r="A251" s="9">
         <v>245</v>
       </c>
       <c r="B251" s="4" t="s">
         <v>495</v>
       </c>
       <c r="C251" s="14" t="s">
         <v>496</v>
       </c>
       <c r="D251" s="7">
-        <v>94519</v>
+        <v>83685</v>
       </c>
     </row>
     <row r="252" spans="1:4" outlineLevel="1">
       <c r="A252" s="9">
         <v>246</v>
       </c>
       <c r="B252" s="4" t="s">
         <v>497</v>
       </c>
       <c r="C252" s="14" t="s">
         <v>498</v>
       </c>
       <c r="D252" s="7">
-        <v>68974</v>
+        <v>58140</v>
       </c>
     </row>
     <row r="253" spans="1:4" outlineLevel="1">
       <c r="A253" s="9">
         <v>247</v>
       </c>
       <c r="B253" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C253" s="14" t="s">
         <v>500</v>
       </c>
       <c r="D253" s="7">
-        <v>83685</v>
+        <v>85464</v>
       </c>
     </row>
     <row r="254" spans="1:4" outlineLevel="1">
       <c r="A254" s="9">
         <v>248</v>
       </c>
       <c r="B254" s="4" t="s">
         <v>501</v>
       </c>
       <c r="C254" s="14" t="s">
         <v>502</v>
       </c>
       <c r="D254" s="7">
-        <v>58140</v>
+        <v>59919</v>
       </c>
     </row>
     <row r="255" spans="1:4" outlineLevel="1">
       <c r="A255" s="9">
         <v>249</v>
       </c>
       <c r="B255" s="4" t="s">
         <v>503</v>
       </c>
       <c r="C255" s="14" t="s">
         <v>504</v>
       </c>
       <c r="D255" s="7">
-        <v>85464</v>
+        <v>145354</v>
       </c>
     </row>
     <row r="256" spans="1:4" outlineLevel="1">
       <c r="A256" s="9">
         <v>250</v>
       </c>
       <c r="B256" s="4" t="s">
         <v>505</v>
       </c>
       <c r="C256" s="14" t="s">
         <v>506</v>
       </c>
       <c r="D256" s="7">
-        <v>59919</v>
+        <v>159706</v>
       </c>
     </row>
     <row r="257" spans="1:4" outlineLevel="1">
       <c r="A257" s="9">
         <v>251</v>
       </c>
       <c r="B257" s="4" t="s">
         <v>507</v>
       </c>
       <c r="C257" s="14" t="s">
         <v>508</v>
       </c>
       <c r="D257" s="7">
-        <v>145354</v>
+        <v>161834</v>
       </c>
     </row>
     <row r="258" spans="1:4" outlineLevel="1">
       <c r="A258" s="9">
         <v>252</v>
       </c>
       <c r="B258" s="4" t="s">
         <v>509</v>
       </c>
       <c r="C258" s="14" t="s">
         <v>510</v>
       </c>
       <c r="D258" s="7">
-        <v>159707</v>
+        <v>137887</v>
       </c>
     </row>
     <row r="259" spans="1:4" outlineLevel="1">
       <c r="A259" s="9">
         <v>253</v>
       </c>
       <c r="B259" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C259" s="14" t="s">
         <v>512</v>
       </c>
       <c r="D259" s="7">
-        <v>161834</v>
+        <v>140054</v>
       </c>
     </row>
     <row r="260" spans="1:4" outlineLevel="1">
       <c r="A260" s="9">
         <v>254</v>
       </c>
       <c r="B260" s="4" t="s">
         <v>513</v>
       </c>
       <c r="C260" s="14" t="s">
         <v>514</v>
       </c>
       <c r="D260" s="7">
-        <v>137887</v>
+        <v>142614</v>
       </c>
     </row>
     <row r="261" spans="1:4" outlineLevel="1">
       <c r="A261" s="9">
         <v>255</v>
       </c>
       <c r="B261" s="4" t="s">
         <v>515</v>
       </c>
       <c r="C261" s="14" t="s">
         <v>516</v>
       </c>
       <c r="D261" s="7">
-        <v>140054</v>
+        <v>144742</v>
       </c>
     </row>
     <row r="262" spans="1:4" outlineLevel="1">
       <c r="A262" s="9">
         <v>256</v>
       </c>
       <c r="B262" s="4" t="s">
         <v>517</v>
       </c>
       <c r="C262" s="14" t="s">
         <v>518</v>
       </c>
       <c r="D262" s="7">
-        <v>142614</v>
+        <v>157908</v>
       </c>
     </row>
     <row r="263" spans="1:4" outlineLevel="1">
       <c r="A263" s="9">
         <v>257</v>
       </c>
       <c r="B263" s="4" t="s">
         <v>519</v>
       </c>
       <c r="C263" s="14" t="s">
         <v>520</v>
       </c>
       <c r="D263" s="7">
-        <v>144742</v>
+        <v>130640</v>
       </c>
     </row>
     <row r="264" spans="1:4" outlineLevel="1">
       <c r="A264" s="9">
         <v>258</v>
       </c>
       <c r="B264" s="4" t="s">
         <v>521</v>
       </c>
       <c r="C264" s="14" t="s">
         <v>522</v>
       </c>
       <c r="D264" s="7">
-        <v>157908</v>
+        <v>132768</v>
       </c>
     </row>
     <row r="265" spans="1:4" outlineLevel="1">
       <c r="A265" s="9">
         <v>259</v>
       </c>
       <c r="B265" s="4" t="s">
         <v>523</v>
       </c>
       <c r="C265" s="14" t="s">
         <v>524</v>
       </c>
       <c r="D265" s="7">
-        <v>130641</v>
+        <v>108821</v>
       </c>
     </row>
     <row r="266" spans="1:4" outlineLevel="1">
       <c r="A266" s="9">
         <v>260</v>
       </c>
       <c r="B266" s="4" t="s">
         <v>525</v>
       </c>
       <c r="C266" s="14" t="s">
         <v>526</v>
       </c>
       <c r="D266" s="7">
-        <v>132768</v>
+        <v>110988</v>
       </c>
     </row>
     <row r="267" spans="1:4" outlineLevel="1">
       <c r="A267" s="9">
         <v>261</v>
       </c>
       <c r="B267" s="4" t="s">
         <v>527</v>
       </c>
       <c r="C267" s="14" t="s">
         <v>528</v>
       </c>
       <c r="D267" s="7">
-        <v>108821</v>
+        <v>113548</v>
       </c>
     </row>
     <row r="268" spans="1:4" outlineLevel="1">
       <c r="A268" s="9">
         <v>262</v>
       </c>
       <c r="B268" s="4" t="s">
         <v>529</v>
       </c>
       <c r="C268" s="14" t="s">
         <v>530</v>
       </c>
       <c r="D268" s="7">
-        <v>110988</v>
+        <v>115676</v>
       </c>
     </row>
     <row r="269" spans="1:4" outlineLevel="1">
       <c r="A269" s="9">
         <v>263</v>
       </c>
       <c r="B269" s="4" t="s">
         <v>531</v>
       </c>
       <c r="C269" s="14" t="s">
         <v>532</v>
       </c>
       <c r="D269" s="7">
-        <v>113548</v>
+        <v>194070</v>
       </c>
     </row>
     <row r="270" spans="1:4" outlineLevel="1">
       <c r="A270" s="9">
         <v>264</v>
       </c>
       <c r="B270" s="4" t="s">
         <v>533</v>
       </c>
       <c r="C270" s="14" t="s">
         <v>534</v>
       </c>
       <c r="D270" s="7">
-        <v>115676</v>
+        <v>196237</v>
       </c>
     </row>
     <row r="271" spans="1:4" outlineLevel="1">
       <c r="A271" s="9">
         <v>265</v>
       </c>
       <c r="B271" s="4" t="s">
         <v>535</v>
       </c>
       <c r="C271" s="14" t="s">
         <v>536</v>
       </c>
       <c r="D271" s="7">
-        <v>194069</v>
+        <v>130997</v>
       </c>
     </row>
     <row r="272" spans="1:4" outlineLevel="1">
-      <c r="A272" s="9">
-[...2 lines deleted...]
-      <c r="B272" s="4" t="s">
+      <c r="A272" s="10" t="s">
         <v>537</v>
       </c>
-      <c r="C272" s="14" t="s">
+      <c r="B272" s="0"/>
+      <c r="C272" s="12"/>
+      <c r="D272" s="5"/>
+    </row>
+    <row r="273" spans="1:4" outlineLevel="2">
+      <c r="A273" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C273" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D273" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4" outlineLevel="2">
+      <c r="A274" s="9">
+        <v>1</v>
+      </c>
+      <c r="B274" s="4" t="s">
         <v>538</v>
       </c>
-      <c r="D272" s="7">
-[...7 lines deleted...]
-      <c r="B273" s="4" t="s">
+      <c r="C274" s="14" t="s">
         <v>539</v>
       </c>
-      <c r="C273" s="14" t="s">
+      <c r="D274" s="7">
+        <v>67500</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4" outlineLevel="2">
+      <c r="A275" s="9">
+        <v>2</v>
+      </c>
+      <c r="B275" s="4" t="s">
         <v>540</v>
       </c>
-      <c r="D273" s="7">
-[...4 lines deleted...]
-      <c r="A274" s="10" t="s">
+      <c r="C275" s="14" t="s">
         <v>541</v>
       </c>
-      <c r="B274" s="0"/>
-[...14 lines deleted...]
-        <v>6</v>
+      <c r="D275" s="7">
+        <v>47500</v>
       </c>
     </row>
     <row r="276" spans="1:4" outlineLevel="2">
       <c r="A276" s="9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B276" s="4" t="s">
         <v>542</v>
       </c>
       <c r="C276" s="14" t="s">
         <v>543</v>
       </c>
       <c r="D276" s="7">
-        <v>71100</v>
+        <v>47500</v>
       </c>
     </row>
     <row r="277" spans="1:4" outlineLevel="2">
       <c r="A277" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B277" s="4" t="s">
         <v>544</v>
       </c>
       <c r="C277" s="14" t="s">
         <v>545</v>
       </c>
       <c r="D277" s="7">
-        <v>44300</v>
+        <v>49700</v>
       </c>
     </row>
     <row r="278" spans="1:4" outlineLevel="2">
       <c r="A278" s="9">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B278" s="4" t="s">
         <v>546</v>
       </c>
       <c r="C278" s="14" t="s">
         <v>547</v>
       </c>
       <c r="D278" s="7">
-        <v>44300</v>
+        <v>49700</v>
       </c>
     </row>
     <row r="279" spans="1:4" outlineLevel="2">
       <c r="A279" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B279" s="4" t="s">
         <v>548</v>
       </c>
       <c r="C279" s="14" t="s">
         <v>549</v>
       </c>
       <c r="D279" s="7">
-        <v>55200</v>
+        <v>963900</v>
       </c>
     </row>
     <row r="280" spans="1:4" outlineLevel="2">
       <c r="A280" s="9">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B280" s="4" t="s">
         <v>550</v>
       </c>
       <c r="C280" s="14" t="s">
         <v>551</v>
       </c>
       <c r="D280" s="7">
-        <v>55200</v>
+        <v>107100</v>
       </c>
     </row>
     <row r="281" spans="1:4" outlineLevel="2">
       <c r="A281" s="9">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B281" s="4" t="s">
         <v>552</v>
       </c>
       <c r="C281" s="14" t="s">
         <v>553</v>
       </c>
       <c r="D281" s="7">
-        <v>963900</v>
+        <v>107100</v>
       </c>
     </row>
     <row r="282" spans="1:4" outlineLevel="2">
       <c r="A282" s="9">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B282" s="4" t="s">
         <v>554</v>
       </c>
       <c r="C282" s="14" t="s">
         <v>555</v>
       </c>
       <c r="D282" s="7">
-        <v>107100</v>
+        <v>120000</v>
       </c>
     </row>
     <row r="283" spans="1:4" outlineLevel="2">
       <c r="A283" s="9">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B283" s="4" t="s">
         <v>556</v>
       </c>
       <c r="C283" s="14" t="s">
         <v>557</v>
       </c>
       <c r="D283" s="7">
-        <v>107100</v>
+        <v>111200</v>
       </c>
     </row>
     <row r="284" spans="1:4" outlineLevel="2">
       <c r="A284" s="9">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B284" s="4" t="s">
         <v>558</v>
       </c>
       <c r="C284" s="14" t="s">
         <v>559</v>
       </c>
       <c r="D284" s="7">
-        <v>120000</v>
+        <v>94900</v>
       </c>
     </row>
     <row r="285" spans="1:4" outlineLevel="2">
       <c r="A285" s="9">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B285" s="4" t="s">
         <v>560</v>
       </c>
       <c r="C285" s="14" t="s">
         <v>561</v>
       </c>
       <c r="D285" s="7">
         <v>111200</v>
       </c>
     </row>
     <row r="286" spans="1:4" outlineLevel="2">
       <c r="A286" s="9">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B286" s="4" t="s">
         <v>562</v>
       </c>
       <c r="C286" s="14" t="s">
         <v>563</v>
       </c>
       <c r="D286" s="7">
-        <v>94900</v>
+        <v>193000</v>
       </c>
     </row>
     <row r="287" spans="1:4" outlineLevel="2">
       <c r="A287" s="9">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B287" s="4" t="s">
         <v>564</v>
       </c>
       <c r="C287" s="14" t="s">
         <v>565</v>
       </c>
       <c r="D287" s="7">
-        <v>111200</v>
+        <v>193000</v>
       </c>
     </row>
     <row r="288" spans="1:4" outlineLevel="2">
       <c r="A288" s="9">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B288" s="4" t="s">
         <v>566</v>
       </c>
       <c r="C288" s="14" t="s">
         <v>567</v>
       </c>
       <c r="D288" s="7">
-        <v>193000</v>
+        <v>185000</v>
       </c>
     </row>
     <row r="289" spans="1:4" outlineLevel="2">
       <c r="A289" s="9">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B289" s="4" t="s">
         <v>568</v>
       </c>
       <c r="C289" s="14" t="s">
         <v>569</v>
       </c>
       <c r="D289" s="7">
-        <v>193000</v>
+        <v>185000</v>
       </c>
     </row>
     <row r="290" spans="1:4" outlineLevel="2">
       <c r="A290" s="9">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B290" s="4" t="s">
         <v>570</v>
       </c>
       <c r="C290" s="14" t="s">
         <v>571</v>
       </c>
       <c r="D290" s="7">
-        <v>185000</v>
+        <v>188000</v>
       </c>
     </row>
     <row r="291" spans="1:4" outlineLevel="2">
       <c r="A291" s="9">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B291" s="4" t="s">
         <v>572</v>
       </c>
       <c r="C291" s="14" t="s">
         <v>573</v>
       </c>
       <c r="D291" s="7">
-        <v>188000</v>
+        <v>215000</v>
       </c>
     </row>
     <row r="292" spans="1:4" outlineLevel="2">
       <c r="A292" s="9">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B292" s="4" t="s">
         <v>574</v>
       </c>
       <c r="C292" s="14" t="s">
         <v>575</v>
       </c>
       <c r="D292" s="7">
-        <v>215000</v>
+        <v>160000</v>
       </c>
     </row>
     <row r="293" spans="1:4" outlineLevel="2">
       <c r="A293" s="9">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B293" s="4" t="s">
         <v>576</v>
       </c>
       <c r="C293" s="14" t="s">
         <v>577</v>
       </c>
       <c r="D293" s="7">
-        <v>160000</v>
+        <v>208000</v>
       </c>
     </row>
     <row r="294" spans="1:4" outlineLevel="2">
       <c r="A294" s="9">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B294" s="4" t="s">
         <v>578</v>
       </c>
       <c r="C294" s="14" t="s">
         <v>579</v>
       </c>
       <c r="D294" s="7">
-        <v>208000</v>
+        <v>156000</v>
       </c>
     </row>
     <row r="295" spans="1:4" outlineLevel="2">
       <c r="A295" s="9">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B295" s="4" t="s">
         <v>580</v>
       </c>
       <c r="C295" s="14" t="s">
         <v>581</v>
       </c>
       <c r="D295" s="7">
-        <v>156000</v>
+        <v>204000</v>
       </c>
     </row>
     <row r="296" spans="1:4" outlineLevel="2">
       <c r="A296" s="9">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B296" s="4" t="s">
         <v>582</v>
       </c>
       <c r="C296" s="14" t="s">
         <v>583</v>
       </c>
       <c r="D296" s="7">
-        <v>204000</v>
+        <v>340000</v>
       </c>
     </row>
     <row r="297" spans="1:4" outlineLevel="2">
       <c r="A297" s="9">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B297" s="4" t="s">
         <v>584</v>
       </c>
       <c r="C297" s="14" t="s">
         <v>585</v>
       </c>
       <c r="D297" s="7">
-        <v>340000</v>
+        <v>59980</v>
       </c>
     </row>
     <row r="298" spans="1:4" outlineLevel="2">
       <c r="A298" s="9">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B298" s="4" t="s">
         <v>586</v>
       </c>
       <c r="C298" s="14" t="s">
         <v>587</v>
       </c>
       <c r="D298" s="7">
         <v>59980</v>
       </c>
     </row>
     <row r="299" spans="1:4" outlineLevel="2">
       <c r="A299" s="9">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B299" s="4" t="s">
         <v>588</v>
       </c>
       <c r="C299" s="14" t="s">
         <v>589</v>
       </c>
       <c r="D299" s="7">
-        <v>59980</v>
+        <v>64300</v>
       </c>
     </row>
     <row r="300" spans="1:4" outlineLevel="2">
       <c r="A300" s="9">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B300" s="4" t="s">
         <v>590</v>
       </c>
       <c r="C300" s="14" t="s">
         <v>591</v>
       </c>
       <c r="D300" s="7">
-        <v>62400</v>
+        <v>49000</v>
       </c>
     </row>
     <row r="301" spans="1:4" outlineLevel="2">
       <c r="A301" s="9">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B301" s="4" t="s">
         <v>592</v>
       </c>
       <c r="C301" s="14" t="s">
         <v>593</v>
       </c>
       <c r="D301" s="7">
-        <v>47500</v>
+        <v>49000</v>
       </c>
     </row>
     <row r="302" spans="1:4" outlineLevel="2">
       <c r="A302" s="9">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B302" s="4" t="s">
         <v>594</v>
       </c>
       <c r="C302" s="14" t="s">
         <v>595</v>
       </c>
       <c r="D302" s="7">
-        <v>47500</v>
+        <v>57300</v>
       </c>
     </row>
     <row r="303" spans="1:4" outlineLevel="2">
       <c r="A303" s="9">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B303" s="4" t="s">
         <v>596</v>
       </c>
       <c r="C303" s="14" t="s">
         <v>597</v>
       </c>
       <c r="D303" s="7">
-        <v>55600</v>
+        <v>158900</v>
       </c>
     </row>
     <row r="304" spans="1:4" outlineLevel="2">
       <c r="A304" s="9">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B304" s="4" t="s">
         <v>598</v>
       </c>
       <c r="C304" s="14" t="s">
         <v>599</v>
       </c>
       <c r="D304" s="7">
-        <v>154300</v>
+        <v>209018</v>
       </c>
     </row>
     <row r="305" spans="1:4" outlineLevel="2">
       <c r="A305" s="9">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B305" s="4" t="s">
         <v>600</v>
       </c>
       <c r="C305" s="14" t="s">
         <v>601</v>
       </c>
       <c r="D305" s="7">
-        <v>209018</v>
+        <v>376023</v>
       </c>
     </row>
     <row r="306" spans="1:4" outlineLevel="2">
       <c r="A306" s="9">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B306" s="4" t="s">
         <v>602</v>
       </c>
       <c r="C306" s="14" t="s">
         <v>603</v>
       </c>
       <c r="D306" s="7">
-        <v>376023</v>
+        <v>347422</v>
       </c>
     </row>
     <row r="307" spans="1:4" outlineLevel="2">
       <c r="A307" s="9">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B307" s="4" t="s">
         <v>604</v>
       </c>
       <c r="C307" s="14" t="s">
         <v>605</v>
       </c>
       <c r="D307" s="7">
-        <v>347422</v>
+        <v>211018</v>
       </c>
     </row>
     <row r="308" spans="1:4" outlineLevel="2">
       <c r="A308" s="9">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B308" s="4" t="s">
         <v>606</v>
       </c>
       <c r="C308" s="14" t="s">
         <v>607</v>
       </c>
       <c r="D308" s="7">
-        <v>211018</v>
+        <v>338956</v>
       </c>
     </row>
     <row r="309" spans="1:4" outlineLevel="2">
       <c r="A309" s="9">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B309" s="4" t="s">
         <v>608</v>
       </c>
       <c r="C309" s="14" t="s">
         <v>609</v>
       </c>
       <c r="D309" s="7">
-        <v>338956</v>
+        <v>48500</v>
       </c>
     </row>
     <row r="310" spans="1:4" outlineLevel="2">
       <c r="A310" s="9">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B310" s="4" t="s">
         <v>610</v>
       </c>
       <c r="C310" s="14" t="s">
         <v>611</v>
       </c>
       <c r="D310" s="7">
-        <v>48500</v>
+        <v>161300</v>
       </c>
     </row>
     <row r="311" spans="1:4" outlineLevel="2">
       <c r="A311" s="9">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B311" s="4" t="s">
         <v>612</v>
       </c>
       <c r="C311" s="14" t="s">
         <v>613</v>
       </c>
       <c r="D311" s="7">
-        <v>170093</v>
+        <v>108493</v>
       </c>
     </row>
     <row r="312" spans="1:4" outlineLevel="2">
       <c r="A312" s="9">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B312" s="4" t="s">
         <v>614</v>
       </c>
       <c r="C312" s="14" t="s">
         <v>615</v>
       </c>
       <c r="D312" s="7">
-        <v>108493</v>
+        <v>117500</v>
       </c>
     </row>
     <row r="313" spans="1:4" outlineLevel="2">
       <c r="A313" s="9">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B313" s="4" t="s">
         <v>616</v>
       </c>
       <c r="C313" s="14" t="s">
         <v>617</v>
       </c>
       <c r="D313" s="7">
-        <v>123893</v>
+        <v>154693</v>
       </c>
     </row>
     <row r="314" spans="1:4" outlineLevel="2">
       <c r="A314" s="9">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B314" s="4" t="s">
         <v>618</v>
       </c>
       <c r="C314" s="14" t="s">
         <v>619</v>
       </c>
       <c r="D314" s="7">
-        <v>154693</v>
+        <v>108493</v>
       </c>
     </row>
     <row r="315" spans="1:4" outlineLevel="2">
       <c r="A315" s="9">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B315" s="4" t="s">
         <v>620</v>
       </c>
       <c r="C315" s="14" t="s">
         <v>621</v>
       </c>
       <c r="D315" s="7">
-        <v>108493</v>
+        <v>66400</v>
       </c>
     </row>
     <row r="316" spans="1:4" outlineLevel="2">
       <c r="A316" s="9">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B316" s="4" t="s">
         <v>622</v>
       </c>
       <c r="C316" s="14" t="s">
         <v>623</v>
       </c>
       <c r="D316" s="7">
-        <v>69993</v>
+        <v>59100</v>
       </c>
     </row>
     <row r="317" spans="1:4" outlineLevel="2">
       <c r="A317" s="9">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B317" s="4" t="s">
         <v>624</v>
       </c>
       <c r="C317" s="14" t="s">
         <v>625</v>
       </c>
       <c r="D317" s="7">
-        <v>62293</v>
+        <v>162518</v>
       </c>
     </row>
     <row r="318" spans="1:4" outlineLevel="2">
       <c r="A318" s="9">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B318" s="4" t="s">
         <v>626</v>
       </c>
       <c r="C318" s="14" t="s">
         <v>627</v>
       </c>
       <c r="D318" s="7">
         <v>124575</v>
       </c>
     </row>
     <row r="319" spans="1:4" outlineLevel="2">
       <c r="A319" s="9">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B319" s="4" t="s">
         <v>628</v>
       </c>
       <c r="C319" s="14" t="s">
         <v>629</v>
       </c>
       <c r="D319" s="7">
-        <v>124492</v>
+        <v>231238</v>
       </c>
     </row>
     <row r="320" spans="1:4" outlineLevel="2">
       <c r="A320" s="9">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B320" s="4" t="s">
         <v>630</v>
       </c>
       <c r="C320" s="14" t="s">
         <v>631</v>
       </c>
       <c r="D320" s="7">
-        <v>139343</v>
+        <v>124492</v>
       </c>
     </row>
     <row r="321" spans="1:4" outlineLevel="2">
       <c r="A321" s="9">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B321" s="4" t="s">
         <v>632</v>
       </c>
       <c r="C321" s="14" t="s">
         <v>633</v>
       </c>
       <c r="D321" s="7">
-        <v>95426</v>
+        <v>139343</v>
       </c>
     </row>
     <row r="322" spans="1:4" outlineLevel="2">
       <c r="A322" s="9">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B322" s="4" t="s">
         <v>634</v>
       </c>
       <c r="C322" s="14" t="s">
         <v>635</v>
       </c>
       <c r="D322" s="7">
-        <v>180675</v>
+        <v>95426</v>
       </c>
     </row>
     <row r="323" spans="1:4" outlineLevel="2">
       <c r="A323" s="9">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B323" s="4" t="s">
         <v>636</v>
       </c>
       <c r="C323" s="14" t="s">
         <v>637</v>
       </c>
       <c r="D323" s="7">
-        <v>112432</v>
+        <v>180675</v>
       </c>
     </row>
     <row r="324" spans="1:4" outlineLevel="2">
       <c r="A324" s="9">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B324" s="4" t="s">
         <v>638</v>
       </c>
       <c r="C324" s="14" t="s">
         <v>639</v>
       </c>
       <c r="D324" s="7">
-        <v>46500</v>
+        <v>112432</v>
       </c>
     </row>
     <row r="325" spans="1:4" outlineLevel="2">
       <c r="A325" s="9">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B325" s="4" t="s">
         <v>640</v>
       </c>
       <c r="C325" s="14" t="s">
         <v>641</v>
       </c>
       <c r="D325" s="7">
-        <v>46500</v>
+        <v>44000</v>
       </c>
     </row>
     <row r="326" spans="1:4" outlineLevel="2">
       <c r="A326" s="9">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B326" s="4" t="s">
         <v>642</v>
       </c>
       <c r="C326" s="14" t="s">
         <v>643</v>
       </c>
       <c r="D326" s="7">
-        <v>46500</v>
+        <v>44000</v>
       </c>
     </row>
     <row r="327" spans="1:4" outlineLevel="2">
       <c r="A327" s="9">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B327" s="4" t="s">
         <v>644</v>
       </c>
       <c r="C327" s="14" t="s">
         <v>645</v>
       </c>
       <c r="D327" s="7">
-        <v>46500</v>
+        <v>44000</v>
       </c>
     </row>
     <row r="328" spans="1:4" outlineLevel="2">
       <c r="A328" s="9">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B328" s="4" t="s">
         <v>646</v>
       </c>
       <c r="C328" s="14" t="s">
         <v>647</v>
       </c>
       <c r="D328" s="7">
-        <v>46500</v>
+        <v>44000</v>
       </c>
     </row>
     <row r="329" spans="1:4" outlineLevel="2">
       <c r="A329" s="9">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B329" s="4" t="s">
         <v>648</v>
       </c>
       <c r="C329" s="14" t="s">
         <v>649</v>
       </c>
       <c r="D329" s="7">
-        <v>46500</v>
+        <v>44000</v>
       </c>
     </row>
     <row r="330" spans="1:4" outlineLevel="2">
       <c r="A330" s="9">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B330" s="4" t="s">
         <v>650</v>
       </c>
       <c r="C330" s="14" t="s">
         <v>651</v>
       </c>
       <c r="D330" s="7">
-        <v>61000</v>
+        <v>44000</v>
       </c>
     </row>
     <row r="331" spans="1:4" outlineLevel="2">
       <c r="A331" s="9">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B331" s="4" t="s">
         <v>652</v>
       </c>
       <c r="C331" s="14" t="s">
         <v>653</v>
       </c>
       <c r="D331" s="7">
         <v>61000</v>
       </c>
     </row>
     <row r="332" spans="1:4" outlineLevel="2">
       <c r="A332" s="9">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B332" s="4" t="s">
         <v>654</v>
       </c>
       <c r="C332" s="14" t="s">
         <v>655</v>
       </c>
       <c r="D332" s="7">
         <v>61000</v>
       </c>
     </row>
     <row r="333" spans="1:4" outlineLevel="2">
       <c r="A333" s="9">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B333" s="4" t="s">
         <v>656</v>
       </c>
       <c r="C333" s="14" t="s">
         <v>657</v>
       </c>
       <c r="D333" s="7">
-        <v>114000</v>
+        <v>61000</v>
       </c>
     </row>
     <row r="334" spans="1:4" outlineLevel="2">
       <c r="A334" s="9">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B334" s="4" t="s">
         <v>658</v>
       </c>
       <c r="C334" s="14" t="s">
         <v>659</v>
       </c>
       <c r="D334" s="7">
         <v>114000</v>
       </c>
     </row>
     <row r="335" spans="1:4" outlineLevel="2">
       <c r="A335" s="9">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B335" s="4" t="s">
         <v>660</v>
       </c>
       <c r="C335" s="14" t="s">
         <v>661</v>
       </c>
       <c r="D335" s="7">
         <v>114000</v>
       </c>
     </row>
     <row r="336" spans="1:4" outlineLevel="2">
       <c r="A336" s="9">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B336" s="4" t="s">
         <v>662</v>
       </c>
       <c r="C336" s="14" t="s">
         <v>663</v>
       </c>
       <c r="D336" s="7">
-        <v>75000</v>
+        <v>114000</v>
       </c>
     </row>
     <row r="337" spans="1:4" outlineLevel="2">
       <c r="A337" s="9">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B337" s="4" t="s">
         <v>664</v>
       </c>
       <c r="C337" s="14" t="s">
         <v>665</v>
       </c>
       <c r="D337" s="7">
         <v>75000</v>
       </c>
     </row>
     <row r="338" spans="1:4" outlineLevel="2">
       <c r="A338" s="9">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B338" s="4" t="s">
         <v>666</v>
       </c>
       <c r="C338" s="14" t="s">
         <v>667</v>
       </c>
       <c r="D338" s="7">
-        <v>180000</v>
+        <v>75000</v>
       </c>
     </row>
     <row r="339" spans="1:4" outlineLevel="2">
       <c r="A339" s="9">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B339" s="4" t="s">
         <v>668</v>
       </c>
       <c r="C339" s="14" t="s">
         <v>669</v>
       </c>
       <c r="D339" s="7">
-        <v>48405</v>
+        <v>180000</v>
       </c>
     </row>
     <row r="340" spans="1:4" outlineLevel="2">
       <c r="A340" s="9">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B340" s="4" t="s">
         <v>670</v>
       </c>
       <c r="C340" s="14" t="s">
         <v>671</v>
       </c>
       <c r="D340" s="7">
-        <v>41145</v>
+        <v>48405</v>
       </c>
     </row>
     <row r="341" spans="1:4" outlineLevel="2">
       <c r="A341" s="9">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B341" s="4" t="s">
         <v>672</v>
       </c>
       <c r="C341" s="14" t="s">
         <v>673</v>
       </c>
       <c r="D341" s="7">
-        <v>39531</v>
+        <v>41145</v>
       </c>
     </row>
     <row r="342" spans="1:4" outlineLevel="2">
       <c r="A342" s="9">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B342" s="4" t="s">
         <v>674</v>
       </c>
       <c r="C342" s="14" t="s">
         <v>675</v>
       </c>
       <c r="D342" s="7">
-        <v>32272</v>
+        <v>39531</v>
       </c>
     </row>
     <row r="343" spans="1:4" outlineLevel="2">
       <c r="A343" s="9">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B343" s="4" t="s">
         <v>676</v>
       </c>
       <c r="C343" s="14" t="s">
         <v>677</v>
       </c>
       <c r="D343" s="7">
-        <v>36487</v>
+        <v>32272</v>
       </c>
     </row>
     <row r="344" spans="1:4" outlineLevel="2">
       <c r="A344" s="9">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B344" s="4" t="s">
         <v>678</v>
       </c>
       <c r="C344" s="14" t="s">
         <v>679</v>
       </c>
       <c r="D344" s="7">
+        <v>36487</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4" outlineLevel="2">
+      <c r="A345" s="9">
+        <v>72</v>
+      </c>
+      <c r="B345" s="4" t="s">
+        <v>680</v>
+      </c>
+      <c r="C345" s="14" t="s">
+        <v>681</v>
+      </c>
+      <c r="D345" s="7">
         <v>29283</v>
       </c>
     </row>
-    <row r="345" spans="1:4" outlineLevel="1">
-[...8 lines deleted...]
-      <c r="A346" s="2" t="s">
+    <row r="346" spans="1:4" outlineLevel="1">
+      <c r="A346" s="10" t="s">
+        <v>682</v>
+      </c>
+      <c r="B346" s="0"/>
+      <c r="C346" s="12"/>
+      <c r="D346" s="5"/>
+    </row>
+    <row r="347" spans="1:4" outlineLevel="2">
+      <c r="A347" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B346" s="3" t="s">
+      <c r="B347" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C346" s="13" t="s">
+      <c r="C347" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D346" s="6" t="s">
+      <c r="D347" s="6" t="s">
         <v>6</v>
-      </c>
-[...12 lines deleted...]
-        <v>7546</v>
       </c>
     </row>
     <row r="348" spans="1:4" outlineLevel="2">
       <c r="A348" s="9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B348" s="4" t="s">
         <v>683</v>
       </c>
       <c r="C348" s="14" t="s">
         <v>684</v>
       </c>
       <c r="D348" s="7">
-        <v>2733</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="349" spans="1:4" outlineLevel="2">
       <c r="A349" s="9">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B349" s="4" t="s">
         <v>685</v>
       </c>
       <c r="C349" s="14" t="s">
         <v>686</v>
       </c>
       <c r="D349" s="7">
-        <v>1465</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="350" spans="1:4" outlineLevel="2">
       <c r="A350" s="9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B350" s="4" t="s">
         <v>687</v>
       </c>
       <c r="C350" s="14" t="s">
         <v>688</v>
       </c>
       <c r="D350" s="7">
-        <v>8528</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="351" spans="1:4" outlineLevel="2">
       <c r="A351" s="9">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B351" s="4" t="s">
         <v>689</v>
       </c>
       <c r="C351" s="14" t="s">
         <v>690</v>
       </c>
       <c r="D351" s="7">
-        <v>1694</v>
+        <v>8528</v>
       </c>
     </row>
     <row r="352" spans="1:4" outlineLevel="2">
       <c r="A352" s="9">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B352" s="4" t="s">
         <v>691</v>
       </c>
       <c r="C352" s="14" t="s">
         <v>692</v>
       </c>
       <c r="D352" s="7">
-        <v>225</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="353" spans="1:4" outlineLevel="2">
       <c r="A353" s="9">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B353" s="4" t="s">
         <v>693</v>
       </c>
       <c r="C353" s="14" t="s">
         <v>694</v>
       </c>
       <c r="D353" s="7">
-        <v>1142</v>
+        <v>213</v>
       </c>
     </row>
     <row r="354" spans="1:4" outlineLevel="2">
       <c r="A354" s="9">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B354" s="4" t="s">
         <v>695</v>
       </c>
       <c r="C354" s="14" t="s">
         <v>696</v>
       </c>
       <c r="D354" s="7">
-        <v>1370</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="355" spans="1:4" outlineLevel="2">
       <c r="A355" s="9">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B355" s="4" t="s">
         <v>697</v>
       </c>
       <c r="C355" s="14" t="s">
         <v>698</v>
       </c>
       <c r="D355" s="7">
-        <v>339</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="356" spans="1:4" outlineLevel="2">
       <c r="A356" s="9">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B356" s="4" t="s">
         <v>699</v>
       </c>
       <c r="C356" s="14" t="s">
         <v>700</v>
       </c>
       <c r="D356" s="7">
-        <v>1296</v>
+        <v>322</v>
       </c>
     </row>
     <row r="357" spans="1:4" outlineLevel="2">
       <c r="A357" s="9">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B357" s="4" t="s">
         <v>701</v>
       </c>
       <c r="C357" s="14" t="s">
         <v>702</v>
       </c>
       <c r="D357" s="7">
-        <v>6081</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="358" spans="1:4" outlineLevel="2">
       <c r="A358" s="9">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B358" s="4" t="s">
         <v>703</v>
       </c>
       <c r="C358" s="14" t="s">
         <v>704</v>
       </c>
       <c r="D358" s="7">
-        <v>7495</v>
+        <v>5779</v>
       </c>
     </row>
     <row r="359" spans="1:4" outlineLevel="2">
       <c r="A359" s="9">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B359" s="4" t="s">
         <v>705</v>
       </c>
       <c r="C359" s="14" t="s">
         <v>706</v>
       </c>
       <c r="D359" s="7">
-        <v>125</v>
+        <v>7123</v>
       </c>
     </row>
     <row r="360" spans="1:4" outlineLevel="2">
       <c r="A360" s="9">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B360" s="4" t="s">
         <v>707</v>
       </c>
       <c r="C360" s="14" t="s">
         <v>708</v>
       </c>
       <c r="D360" s="7">
         <v>119</v>
       </c>
     </row>
     <row r="361" spans="1:4" outlineLevel="2">
       <c r="A361" s="9">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B361" s="4" t="s">
         <v>709</v>
       </c>
       <c r="C361" s="14" t="s">
         <v>710</v>
       </c>
       <c r="D361" s="7">
-        <v>310</v>
+        <v>200</v>
       </c>
     </row>
     <row r="362" spans="1:4" outlineLevel="2">
       <c r="A362" s="9">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B362" s="4" t="s">
         <v>711</v>
       </c>
       <c r="C362" s="14" t="s">
         <v>712</v>
       </c>
       <c r="D362" s="7">
-        <v>1310</v>
+        <v>300</v>
       </c>
     </row>
     <row r="363" spans="1:4" outlineLevel="2">
       <c r="A363" s="9">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B363" s="4" t="s">
         <v>713</v>
       </c>
       <c r="C363" s="14" t="s">
         <v>714</v>
       </c>
       <c r="D363" s="7">
-        <v>1610</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="364" spans="1:4" outlineLevel="2">
       <c r="A364" s="9">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B364" s="4" t="s">
         <v>715</v>
       </c>
       <c r="C364" s="14" t="s">
         <v>716</v>
       </c>
       <c r="D364" s="7">
-        <v>1920</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="365" spans="1:4" outlineLevel="2">
       <c r="A365" s="9">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B365" s="4" t="s">
         <v>717</v>
       </c>
       <c r="C365" s="14" t="s">
         <v>718</v>
       </c>
       <c r="D365" s="7">
-        <v>490</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="366" spans="1:4" outlineLevel="2">
       <c r="A366" s="9">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B366" s="4" t="s">
         <v>719</v>
       </c>
       <c r="C366" s="14" t="s">
         <v>720</v>
       </c>
       <c r="D366" s="7">
-        <v>1210</v>
+        <v>500</v>
       </c>
     </row>
     <row r="367" spans="1:4" outlineLevel="2">
       <c r="A367" s="9">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B367" s="4" t="s">
         <v>721</v>
       </c>
       <c r="C367" s="14" t="s">
         <v>722</v>
       </c>
       <c r="D367" s="7">
-        <v>1490</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="368" spans="1:4" outlineLevel="2">
       <c r="A368" s="9">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B368" s="4" t="s">
         <v>723</v>
       </c>
       <c r="C368" s="14" t="s">
         <v>724</v>
       </c>
       <c r="D368" s="7">
-        <v>1770</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="369" spans="1:4" outlineLevel="2">
       <c r="A369" s="9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B369" s="4" t="s">
         <v>725</v>
       </c>
       <c r="C369" s="14" t="s">
         <v>726</v>
       </c>
       <c r="D369" s="7">
-        <v>5320</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="370" spans="1:4" outlineLevel="2">
       <c r="A370" s="9">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B370" s="4" t="s">
         <v>727</v>
       </c>
       <c r="C370" s="14" t="s">
         <v>728</v>
       </c>
       <c r="D370" s="7">
-        <v>6600</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="371" spans="1:4" outlineLevel="2">
       <c r="A371" s="9">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B371" s="4" t="s">
         <v>729</v>
       </c>
       <c r="C371" s="14" t="s">
         <v>730</v>
       </c>
       <c r="D371" s="7">
-        <v>7800</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="372" spans="1:4" outlineLevel="2">
       <c r="A372" s="9">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B372" s="4" t="s">
         <v>731</v>
       </c>
       <c r="C372" s="14" t="s">
         <v>732</v>
       </c>
       <c r="D372" s="7">
-        <v>7800</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="373" spans="1:4" outlineLevel="2">
       <c r="A373" s="9">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B373" s="4" t="s">
         <v>733</v>
       </c>
       <c r="C373" s="14" t="s">
         <v>734</v>
       </c>
       <c r="D373" s="7">
-        <v>5320</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="374" spans="1:4" outlineLevel="2">
       <c r="A374" s="9">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B374" s="4" t="s">
         <v>735</v>
       </c>
       <c r="C374" s="14" t="s">
         <v>736</v>
       </c>
       <c r="D374" s="7">
-        <v>6600</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="375" spans="1:4" outlineLevel="2">
       <c r="A375" s="9">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B375" s="4" t="s">
         <v>737</v>
       </c>
       <c r="C375" s="14" t="s">
         <v>738</v>
       </c>
       <c r="D375" s="7">
-        <v>160</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="376" spans="1:4" outlineLevel="2">
       <c r="A376" s="9">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B376" s="4" t="s">
         <v>739</v>
       </c>
       <c r="C376" s="14" t="s">
         <v>740</v>
       </c>
       <c r="D376" s="7">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="377" spans="1:4" outlineLevel="2">
       <c r="A377" s="9">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B377" s="4" t="s">
         <v>741</v>
       </c>
       <c r="C377" s="14" t="s">
         <v>742</v>
       </c>
       <c r="D377" s="7">
-        <v>1860</v>
+        <v>150</v>
       </c>
     </row>
     <row r="378" spans="1:4" outlineLevel="2">
       <c r="A378" s="9">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B378" s="4" t="s">
         <v>743</v>
       </c>
       <c r="C378" s="14" t="s">
         <v>744</v>
       </c>
       <c r="D378" s="7">
-        <v>1690</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="379" spans="1:4" outlineLevel="2">
       <c r="A379" s="9">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B379" s="4" t="s">
         <v>745</v>
       </c>
       <c r="C379" s="14" t="s">
         <v>746</v>
       </c>
       <c r="D379" s="7">
-        <v>6000</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="380" spans="1:4" outlineLevel="2">
       <c r="A380" s="9">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B380" s="4" t="s">
         <v>747</v>
       </c>
       <c r="C380" s="14" t="s">
         <v>748</v>
       </c>
       <c r="D380" s="7">
-        <v>7150</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="381" spans="1:4" outlineLevel="2">
       <c r="A381" s="9">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B381" s="4" t="s">
         <v>749</v>
       </c>
       <c r="C381" s="14" t="s">
         <v>750</v>
       </c>
       <c r="D381" s="7">
-        <v>4250</v>
+        <v>7150</v>
       </c>
     </row>
     <row r="382" spans="1:4" outlineLevel="2">
       <c r="A382" s="9">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B382" s="4" t="s">
         <v>751</v>
       </c>
       <c r="C382" s="14" t="s">
         <v>752</v>
       </c>
       <c r="D382" s="7">
-        <v>23450</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="383" spans="1:4" outlineLevel="2">
       <c r="A383" s="9">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B383" s="4" t="s">
         <v>753</v>
       </c>
       <c r="C383" s="14" t="s">
         <v>754</v>
       </c>
       <c r="D383" s="7">
-        <v>18750</v>
+        <v>23450</v>
       </c>
     </row>
     <row r="384" spans="1:4" outlineLevel="2">
       <c r="A384" s="9">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B384" s="4" t="s">
         <v>755</v>
       </c>
       <c r="C384" s="14" t="s">
         <v>756</v>
       </c>
       <c r="D384" s="7">
-        <v>23650</v>
+        <v>18750</v>
       </c>
     </row>
     <row r="385" spans="1:4" outlineLevel="2">
       <c r="A385" s="9">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B385" s="4" t="s">
         <v>757</v>
       </c>
       <c r="C385" s="14" t="s">
         <v>758</v>
       </c>
       <c r="D385" s="7">
-        <v>47500</v>
+        <v>23650</v>
       </c>
     </row>
     <row r="386" spans="1:4" outlineLevel="2">
       <c r="A386" s="9">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B386" s="4" t="s">
         <v>759</v>
       </c>
       <c r="C386" s="14" t="s">
         <v>760</v>
       </c>
       <c r="D386" s="7">
-        <v>53800</v>
+        <v>47500</v>
       </c>
     </row>
     <row r="387" spans="1:4" outlineLevel="2">
       <c r="A387" s="9">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B387" s="4" t="s">
         <v>761</v>
       </c>
       <c r="C387" s="14" t="s">
         <v>762</v>
       </c>
       <c r="D387" s="7">
-        <v>24650</v>
+        <v>53800</v>
       </c>
     </row>
     <row r="388" spans="1:4" outlineLevel="2">
       <c r="A388" s="9">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B388" s="4" t="s">
         <v>763</v>
       </c>
       <c r="C388" s="14" t="s">
         <v>764</v>
       </c>
       <c r="D388" s="7">
-        <v>57800</v>
+        <v>24650</v>
       </c>
     </row>
     <row r="389" spans="1:4" outlineLevel="2">
       <c r="A389" s="9">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B389" s="4" t="s">
         <v>765</v>
       </c>
       <c r="C389" s="14" t="s">
         <v>766</v>
       </c>
       <c r="D389" s="7">
-        <v>60450</v>
+        <v>57800</v>
       </c>
     </row>
     <row r="390" spans="1:4" outlineLevel="2">
       <c r="A390" s="9">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B390" s="4" t="s">
         <v>767</v>
       </c>
       <c r="C390" s="14" t="s">
         <v>768</v>
       </c>
       <c r="D390" s="7">
-        <v>14200</v>
+        <v>60450</v>
       </c>
     </row>
     <row r="391" spans="1:4" outlineLevel="2">
       <c r="A391" s="9">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B391" s="4" t="s">
         <v>769</v>
       </c>
       <c r="C391" s="14" t="s">
         <v>770</v>
       </c>
       <c r="D391" s="7">
-        <v>20400</v>
+        <v>14200</v>
       </c>
     </row>
     <row r="392" spans="1:4" outlineLevel="2">
       <c r="A392" s="9">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B392" s="4" t="s">
         <v>771</v>
       </c>
       <c r="C392" s="14" t="s">
         <v>772</v>
       </c>
       <c r="D392" s="7">
-        <v>33750</v>
+        <v>20400</v>
       </c>
     </row>
     <row r="393" spans="1:4" outlineLevel="2">
       <c r="A393" s="9">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B393" s="4" t="s">
         <v>773</v>
       </c>
       <c r="C393" s="14" t="s">
         <v>774</v>
       </c>
       <c r="D393" s="7">
-        <v>100000</v>
+        <v>33750</v>
       </c>
     </row>
     <row r="394" spans="1:4" outlineLevel="2">
       <c r="A394" s="9">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B394" s="4" t="s">
         <v>775</v>
       </c>
       <c r="C394" s="14" t="s">
         <v>776</v>
       </c>
       <c r="D394" s="7">
-        <v>29200</v>
+        <v>100000</v>
       </c>
     </row>
     <row r="395" spans="1:4" outlineLevel="2">
       <c r="A395" s="9">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B395" s="4" t="s">
         <v>777</v>
       </c>
       <c r="C395" s="14" t="s">
         <v>778</v>
       </c>
       <c r="D395" s="7">
-        <v>46300</v>
+        <v>29200</v>
       </c>
     </row>
     <row r="396" spans="1:4" outlineLevel="2">
       <c r="A396" s="9">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B396" s="4" t="s">
         <v>779</v>
       </c>
       <c r="C396" s="14" t="s">
         <v>780</v>
       </c>
       <c r="D396" s="7">
-        <v>52350</v>
+        <v>46300</v>
       </c>
     </row>
     <row r="397" spans="1:4" outlineLevel="2">
       <c r="A397" s="9">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B397" s="4" t="s">
         <v>781</v>
       </c>
       <c r="C397" s="14" t="s">
         <v>782</v>
       </c>
       <c r="D397" s="7">
-        <v>6500</v>
+        <v>52350</v>
       </c>
     </row>
     <row r="398" spans="1:4" outlineLevel="2">
       <c r="A398" s="9">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B398" s="4" t="s">
         <v>783</v>
       </c>
       <c r="C398" s="14" t="s">
         <v>784</v>
       </c>
       <c r="D398" s="7">
-        <v>4400</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="399" spans="1:4" outlineLevel="2">
       <c r="A399" s="9">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B399" s="4" t="s">
         <v>785</v>
       </c>
       <c r="C399" s="14" t="s">
         <v>786</v>
       </c>
       <c r="D399" s="7">
-        <v>4900</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="400" spans="1:4" outlineLevel="2">
       <c r="A400" s="9">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B400" s="4" t="s">
         <v>787</v>
       </c>
       <c r="C400" s="14" t="s">
         <v>788</v>
       </c>
       <c r="D400" s="7">
-        <v>192800</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="401" spans="1:4" outlineLevel="2">
       <c r="A401" s="9">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B401" s="4" t="s">
         <v>789</v>
       </c>
       <c r="C401" s="14" t="s">
         <v>790</v>
       </c>
       <c r="D401" s="7">
-        <v>7950</v>
+        <v>192800</v>
       </c>
     </row>
     <row r="402" spans="1:4" outlineLevel="2">
       <c r="A402" s="9">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B402" s="4" t="s">
         <v>791</v>
       </c>
       <c r="C402" s="14" t="s">
         <v>792</v>
       </c>
       <c r="D402" s="7">
-        <v>5200</v>
+        <v>7950</v>
       </c>
     </row>
     <row r="403" spans="1:4" outlineLevel="2">
       <c r="A403" s="9">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B403" s="4" t="s">
         <v>793</v>
       </c>
       <c r="C403" s="14" t="s">
         <v>794</v>
       </c>
       <c r="D403" s="7">
-        <v>56100</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="404" spans="1:4" outlineLevel="2">
       <c r="A404" s="9">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B404" s="4" t="s">
         <v>795</v>
       </c>
       <c r="C404" s="14" t="s">
         <v>796</v>
       </c>
       <c r="D404" s="7">
-        <v>10200</v>
+        <v>56100</v>
       </c>
     </row>
     <row r="405" spans="1:4" outlineLevel="2">
       <c r="A405" s="9">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B405" s="4" t="s">
         <v>797</v>
       </c>
       <c r="C405" s="14" t="s">
         <v>798</v>
       </c>
       <c r="D405" s="7">
-        <v>11850</v>
+        <v>10200</v>
       </c>
     </row>
     <row r="406" spans="1:4" outlineLevel="2">
       <c r="A406" s="9">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B406" s="4" t="s">
         <v>799</v>
       </c>
       <c r="C406" s="14" t="s">
         <v>800</v>
       </c>
       <c r="D406" s="7">
-        <v>1800</v>
+        <v>11850</v>
       </c>
     </row>
     <row r="407" spans="1:4" outlineLevel="2">
       <c r="A407" s="9">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B407" s="4" t="s">
         <v>801</v>
       </c>
       <c r="C407" s="14" t="s">
         <v>802</v>
       </c>
       <c r="D407" s="7">
-        <v>7850</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="408" spans="1:4" outlineLevel="2">
       <c r="A408" s="9">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B408" s="4" t="s">
         <v>803</v>
       </c>
       <c r="C408" s="14" t="s">
         <v>804</v>
       </c>
       <c r="D408" s="7">
-        <v>51000</v>
+        <v>7850</v>
       </c>
     </row>
     <row r="409" spans="1:4" outlineLevel="2">
       <c r="A409" s="9">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B409" s="4" t="s">
         <v>805</v>
       </c>
       <c r="C409" s="14" t="s">
         <v>806</v>
       </c>
       <c r="D409" s="7">
-        <v>47150</v>
+        <v>51000</v>
       </c>
     </row>
     <row r="410" spans="1:4" outlineLevel="2">
       <c r="A410" s="9">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B410" s="4" t="s">
         <v>807</v>
       </c>
       <c r="C410" s="14" t="s">
         <v>808</v>
       </c>
       <c r="D410" s="7">
-        <v>5700</v>
+        <v>47150</v>
       </c>
     </row>
     <row r="411" spans="1:4" outlineLevel="2">
       <c r="A411" s="9">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B411" s="4" t="s">
         <v>809</v>
       </c>
       <c r="C411" s="14" t="s">
         <v>810</v>
       </c>
       <c r="D411" s="7">
-        <v>16100</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="412" spans="1:4" outlineLevel="2">
       <c r="A412" s="9">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B412" s="4" t="s">
         <v>811</v>
       </c>
       <c r="C412" s="14" t="s">
         <v>812</v>
       </c>
       <c r="D412" s="7">
-        <v>14150</v>
+        <v>16100</v>
       </c>
     </row>
     <row r="413" spans="1:4" outlineLevel="2">
       <c r="A413" s="9">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B413" s="4" t="s">
         <v>813</v>
       </c>
       <c r="C413" s="14" t="s">
         <v>814</v>
       </c>
       <c r="D413" s="7">
-        <v>1750</v>
+        <v>14150</v>
       </c>
     </row>
     <row r="414" spans="1:4" outlineLevel="2">
       <c r="A414" s="9">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B414" s="4" t="s">
         <v>815</v>
       </c>
       <c r="C414" s="14" t="s">
         <v>816</v>
       </c>
       <c r="D414" s="7">
-        <v>16100</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="415" spans="1:4" outlineLevel="2">
       <c r="A415" s="9">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B415" s="4" t="s">
         <v>817</v>
       </c>
       <c r="C415" s="14" t="s">
         <v>818</v>
       </c>
       <c r="D415" s="7">
-        <v>30600</v>
+        <v>16100</v>
       </c>
     </row>
     <row r="416" spans="1:4" outlineLevel="2">
       <c r="A416" s="9">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B416" s="4" t="s">
         <v>819</v>
       </c>
       <c r="C416" s="14" t="s">
         <v>820</v>
       </c>
       <c r="D416" s="7">
-        <v>7300</v>
+        <v>30600</v>
       </c>
     </row>
     <row r="417" spans="1:4" outlineLevel="2">
       <c r="A417" s="9">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B417" s="4" t="s">
         <v>821</v>
       </c>
       <c r="C417" s="14" t="s">
         <v>822</v>
       </c>
       <c r="D417" s="7">
-        <v>6650</v>
+        <v>7300</v>
       </c>
     </row>
     <row r="418" spans="1:4" outlineLevel="2">
       <c r="A418" s="9">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B418" s="4" t="s">
         <v>823</v>
       </c>
       <c r="C418" s="14" t="s">
         <v>824</v>
       </c>
       <c r="D418" s="7">
-        <v>5750</v>
+        <v>6650</v>
       </c>
     </row>
     <row r="419" spans="1:4" outlineLevel="2">
       <c r="A419" s="9">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B419" s="4" t="s">
         <v>825</v>
       </c>
       <c r="C419" s="14" t="s">
         <v>826</v>
       </c>
       <c r="D419" s="7">
-        <v>4100</v>
+        <v>5750</v>
       </c>
     </row>
     <row r="420" spans="1:4" outlineLevel="2">
       <c r="A420" s="9">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B420" s="4" t="s">
         <v>827</v>
       </c>
       <c r="C420" s="14" t="s">
         <v>828</v>
       </c>
       <c r="D420" s="7">
-        <v>1750</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="421" spans="1:4" outlineLevel="2">
       <c r="A421" s="9">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B421" s="4" t="s">
         <v>829</v>
       </c>
       <c r="C421" s="14" t="s">
         <v>830</v>
       </c>
       <c r="D421" s="7">
-        <v>16850</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="422" spans="1:4" outlineLevel="2">
       <c r="A422" s="9">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B422" s="4" t="s">
         <v>831</v>
       </c>
       <c r="C422" s="14" t="s">
         <v>832</v>
       </c>
       <c r="D422" s="7">
-        <v>24100</v>
+        <v>16850</v>
       </c>
     </row>
     <row r="423" spans="1:4" outlineLevel="2">
       <c r="A423" s="9">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B423" s="4" t="s">
         <v>833</v>
       </c>
       <c r="C423" s="14" t="s">
         <v>834</v>
       </c>
       <c r="D423" s="7">
-        <v>2600</v>
+        <v>24100</v>
       </c>
     </row>
     <row r="424" spans="1:4" outlineLevel="2">
       <c r="A424" s="9">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B424" s="4" t="s">
         <v>835</v>
       </c>
       <c r="C424" s="14" t="s">
         <v>836</v>
       </c>
       <c r="D424" s="7">
-        <v>13250</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="425" spans="1:4" outlineLevel="2">
       <c r="A425" s="9">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B425" s="4" t="s">
         <v>837</v>
       </c>
       <c r="C425" s="14" t="s">
         <v>838</v>
       </c>
       <c r="D425" s="7">
-        <v>20850</v>
+        <v>13250</v>
       </c>
     </row>
     <row r="426" spans="1:4" outlineLevel="2">
       <c r="A426" s="9">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B426" s="4" t="s">
         <v>839</v>
       </c>
       <c r="C426" s="14" t="s">
         <v>840</v>
       </c>
       <c r="D426" s="7">
-        <v>20400</v>
+        <v>20850</v>
       </c>
     </row>
     <row r="427" spans="1:4" outlineLevel="2">
       <c r="A427" s="9">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B427" s="4" t="s">
         <v>841</v>
       </c>
       <c r="C427" s="14" t="s">
         <v>842</v>
       </c>
       <c r="D427" s="7">
-        <v>17850</v>
+        <v>20400</v>
       </c>
     </row>
     <row r="428" spans="1:4" outlineLevel="2">
       <c r="A428" s="9">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B428" s="4" t="s">
         <v>843</v>
       </c>
       <c r="C428" s="14" t="s">
         <v>844</v>
       </c>
       <c r="D428" s="7">
-        <v>15800</v>
+        <v>17850</v>
       </c>
     </row>
     <row r="429" spans="1:4" outlineLevel="2">
       <c r="A429" s="9">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B429" s="4" t="s">
         <v>845</v>
       </c>
       <c r="C429" s="14" t="s">
         <v>846</v>
       </c>
       <c r="D429" s="7">
-        <v>9600</v>
+        <v>15800</v>
       </c>
     </row>
     <row r="430" spans="1:4" outlineLevel="2">
       <c r="A430" s="9">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B430" s="4" t="s">
         <v>847</v>
       </c>
       <c r="C430" s="14" t="s">
         <v>848</v>
       </c>
       <c r="D430" s="7">
-        <v>8200</v>
+        <v>9600</v>
       </c>
     </row>
     <row r="431" spans="1:4" outlineLevel="2">
       <c r="A431" s="9">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B431" s="4" t="s">
         <v>849</v>
       </c>
       <c r="C431" s="14" t="s">
         <v>850</v>
       </c>
       <c r="D431" s="7">
-        <v>2550</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="432" spans="1:4" outlineLevel="2">
       <c r="A432" s="9">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B432" s="4" t="s">
         <v>851</v>
       </c>
       <c r="C432" s="14" t="s">
         <v>852</v>
       </c>
       <c r="D432" s="7">
-        <v>8450</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="433" spans="1:4" outlineLevel="2">
       <c r="A433" s="9">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B433" s="4" t="s">
         <v>853</v>
       </c>
       <c r="C433" s="14" t="s">
         <v>854</v>
       </c>
       <c r="D433" s="7">
-        <v>26450</v>
+        <v>8450</v>
       </c>
     </row>
     <row r="434" spans="1:4" outlineLevel="2">
       <c r="A434" s="9">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B434" s="4" t="s">
         <v>855</v>
       </c>
       <c r="C434" s="14" t="s">
         <v>856</v>
       </c>
       <c r="D434" s="7">
-        <v>8530</v>
+        <v>26450</v>
       </c>
     </row>
     <row r="435" spans="1:4" outlineLevel="2">
       <c r="A435" s="9">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B435" s="4" t="s">
         <v>857</v>
       </c>
       <c r="C435" s="14" t="s">
         <v>858</v>
       </c>
       <c r="D435" s="7">
-        <v>9410</v>
+        <v>8530</v>
       </c>
     </row>
     <row r="436" spans="1:4" outlineLevel="2">
       <c r="A436" s="9">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B436" s="4" t="s">
         <v>859</v>
       </c>
       <c r="C436" s="14" t="s">
         <v>860</v>
       </c>
       <c r="D436" s="7">
-        <v>13050</v>
+        <v>9410</v>
       </c>
     </row>
     <row r="437" spans="1:4" outlineLevel="2">
       <c r="A437" s="9">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B437" s="4" t="s">
         <v>861</v>
       </c>
       <c r="C437" s="14" t="s">
         <v>862</v>
       </c>
       <c r="D437" s="7">
-        <v>2090</v>
+        <v>13050</v>
       </c>
     </row>
     <row r="438" spans="1:4" outlineLevel="2">
       <c r="A438" s="9">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B438" s="4" t="s">
         <v>863</v>
       </c>
       <c r="C438" s="14" t="s">
         <v>864</v>
       </c>
       <c r="D438" s="7">
-        <v>6600</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="439" spans="1:4" outlineLevel="2">
       <c r="A439" s="9">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B439" s="4" t="s">
         <v>865</v>
       </c>
       <c r="C439" s="14" t="s">
         <v>866</v>
       </c>
       <c r="D439" s="7">
-        <v>0</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="440" spans="1:4" outlineLevel="2">
       <c r="A440" s="9">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B440" s="4" t="s">
         <v>867</v>
       </c>
       <c r="C440" s="14" t="s">
         <v>868</v>
       </c>
       <c r="D440" s="7">
-        <v>110</v>
+        <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:4" outlineLevel="2">
       <c r="A441" s="9">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B441" s="4" t="s">
         <v>869</v>
       </c>
       <c r="C441" s="14" t="s">
         <v>870</v>
       </c>
       <c r="D441" s="7">
-        <v>13850</v>
+        <v>110</v>
       </c>
     </row>
     <row r="442" spans="1:4" outlineLevel="2">
       <c r="A442" s="9">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B442" s="4" t="s">
         <v>871</v>
       </c>
       <c r="C442" s="14" t="s">
         <v>872</v>
       </c>
       <c r="D442" s="7">
-        <v>945</v>
+        <v>13850</v>
       </c>
     </row>
     <row r="443" spans="1:4" outlineLevel="2">
       <c r="A443" s="9">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B443" s="4" t="s">
         <v>873</v>
       </c>
       <c r="C443" s="14" t="s">
         <v>874</v>
       </c>
       <c r="D443" s="7">
-        <v>72495</v>
+        <v>945</v>
       </c>
     </row>
     <row r="444" spans="1:4" outlineLevel="2">
       <c r="A444" s="9">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B444" s="4" t="s">
         <v>875</v>
       </c>
       <c r="C444" s="14" t="s">
         <v>876</v>
       </c>
       <c r="D444" s="7">
-        <v>7650</v>
+        <v>72495</v>
       </c>
     </row>
     <row r="445" spans="1:4" outlineLevel="2">
       <c r="A445" s="9">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B445" s="4" t="s">
         <v>877</v>
       </c>
       <c r="C445" s="14" t="s">
         <v>878</v>
       </c>
       <c r="D445" s="7">
-        <v>2340</v>
+        <v>7650</v>
       </c>
     </row>
     <row r="446" spans="1:4" outlineLevel="2">
       <c r="A446" s="9">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B446" s="4" t="s">
         <v>879</v>
       </c>
       <c r="C446" s="14" t="s">
         <v>880</v>
       </c>
       <c r="D446" s="7">
-        <v>8730</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="447" spans="1:4" outlineLevel="2">
       <c r="A447" s="9">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B447" s="4" t="s">
         <v>881</v>
       </c>
       <c r="C447" s="14" t="s">
         <v>882</v>
       </c>
       <c r="D447" s="7">
-        <v>33750</v>
+        <v>8730</v>
       </c>
     </row>
     <row r="448" spans="1:4" outlineLevel="2">
       <c r="A448" s="9">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B448" s="4" t="s">
         <v>883</v>
       </c>
       <c r="C448" s="14" t="s">
         <v>884</v>
       </c>
       <c r="D448" s="7">
-        <v>10800</v>
+        <v>33750</v>
       </c>
     </row>
     <row r="449" spans="1:4" outlineLevel="2">
       <c r="A449" s="9">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B449" s="4" t="s">
         <v>885</v>
       </c>
       <c r="C449" s="14" t="s">
         <v>886</v>
       </c>
       <c r="D449" s="7">
-        <v>4950</v>
+        <v>10800</v>
       </c>
     </row>
     <row r="450" spans="1:4" outlineLevel="2">
       <c r="A450" s="9">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B450" s="4" t="s">
         <v>887</v>
       </c>
       <c r="C450" s="14" t="s">
         <v>888</v>
       </c>
       <c r="D450" s="7">
-        <v>13050</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="451" spans="1:4" outlineLevel="2">
       <c r="A451" s="9">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B451" s="4" t="s">
         <v>889</v>
       </c>
       <c r="C451" s="14" t="s">
         <v>890</v>
       </c>
       <c r="D451" s="7">
-        <v>19350</v>
+        <v>13050</v>
       </c>
     </row>
     <row r="452" spans="1:4" outlineLevel="2">
       <c r="A452" s="9">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B452" s="4" t="s">
         <v>891</v>
       </c>
       <c r="C452" s="14" t="s">
         <v>892</v>
       </c>
       <c r="D452" s="7">
-        <v>20655</v>
+        <v>19350</v>
       </c>
     </row>
     <row r="453" spans="1:4" outlineLevel="2">
       <c r="A453" s="9">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B453" s="4" t="s">
         <v>893</v>
       </c>
       <c r="C453" s="14" t="s">
         <v>894</v>
       </c>
       <c r="D453" s="7">
-        <v>28890</v>
+        <v>20655</v>
       </c>
     </row>
     <row r="454" spans="1:4" outlineLevel="2">
       <c r="A454" s="9">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B454" s="4" t="s">
         <v>895</v>
       </c>
       <c r="C454" s="14" t="s">
         <v>896</v>
       </c>
       <c r="D454" s="7">
-        <v>18000</v>
+        <v>28890</v>
       </c>
     </row>
     <row r="455" spans="1:4" outlineLevel="2">
       <c r="A455" s="9">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B455" s="4" t="s">
         <v>897</v>
       </c>
       <c r="C455" s="14" t="s">
         <v>898</v>
       </c>
       <c r="D455" s="7">
-        <v>6000</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="456" spans="1:4" outlineLevel="2">
       <c r="A456" s="9">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B456" s="4" t="s">
         <v>899</v>
       </c>
       <c r="C456" s="14" t="s">
         <v>900</v>
       </c>
       <c r="D456" s="7">
-        <v>9000</v>
+        <v>6200</v>
       </c>
     </row>
     <row r="457" spans="1:4" outlineLevel="2">
       <c r="A457" s="9">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B457" s="4" t="s">
         <v>901</v>
       </c>
       <c r="C457" s="14" t="s">
         <v>902</v>
       </c>
       <c r="D457" s="7">
-        <v>6400</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="458" spans="1:4" outlineLevel="2">
       <c r="A458" s="9">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B458" s="4" t="s">
         <v>903</v>
       </c>
       <c r="C458" s="14" t="s">
         <v>904</v>
       </c>
       <c r="D458" s="7">
-        <v>7500</v>
+        <v>6700</v>
       </c>
     </row>
     <row r="459" spans="1:4" outlineLevel="2">
       <c r="A459" s="9">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B459" s="4" t="s">
         <v>905</v>
       </c>
       <c r="C459" s="14" t="s">
         <v>906</v>
       </c>
       <c r="D459" s="7">
-        <v>10400</v>
+        <v>7400</v>
       </c>
     </row>
     <row r="460" spans="1:4" outlineLevel="2">
       <c r="A460" s="9">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B460" s="4" t="s">
         <v>907</v>
       </c>
       <c r="C460" s="14" t="s">
         <v>908</v>
       </c>
       <c r="D460" s="7">
-        <v>7900</v>
+        <v>10900</v>
       </c>
     </row>
     <row r="461" spans="1:4" outlineLevel="2">
       <c r="A461" s="9">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B461" s="4" t="s">
         <v>909</v>
       </c>
       <c r="C461" s="14" t="s">
         <v>910</v>
       </c>
       <c r="D461" s="7">
-        <v>9000</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="462" spans="1:4" outlineLevel="2">
       <c r="A462" s="9">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B462" s="4" t="s">
         <v>911</v>
       </c>
       <c r="C462" s="14" t="s">
         <v>912</v>
       </c>
       <c r="D462" s="7">
-        <v>12400</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="463" spans="1:4" outlineLevel="2">
       <c r="A463" s="9">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B463" s="4" t="s">
         <v>913</v>
       </c>
       <c r="C463" s="14" t="s">
         <v>914</v>
       </c>
       <c r="D463" s="7">
-        <v>9500</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="464" spans="1:4" outlineLevel="2">
       <c r="A464" s="9">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B464" s="4" t="s">
         <v>915</v>
       </c>
       <c r="C464" s="14" t="s">
         <v>916</v>
       </c>
       <c r="D464" s="7">
-        <v>10600</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="465" spans="1:4" outlineLevel="2">
       <c r="A465" s="9">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B465" s="4" t="s">
         <v>917</v>
       </c>
       <c r="C465" s="14" t="s">
         <v>918</v>
       </c>
       <c r="D465" s="7">
-        <v>14600</v>
+        <v>10500</v>
       </c>
     </row>
     <row r="466" spans="1:4" outlineLevel="2">
       <c r="A466" s="9">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B466" s="4" t="s">
         <v>919</v>
       </c>
       <c r="C466" s="14" t="s">
         <v>920</v>
       </c>
       <c r="D466" s="7">
-        <v>11200</v>
+        <v>15300</v>
       </c>
     </row>
     <row r="467" spans="1:4" outlineLevel="2">
       <c r="A467" s="9">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B467" s="4" t="s">
         <v>921</v>
       </c>
       <c r="C467" s="14" t="s">
         <v>922</v>
       </c>
       <c r="D467" s="7">
-        <v>8800</v>
+        <v>11700</v>
       </c>
     </row>
     <row r="468" spans="1:4" outlineLevel="2">
       <c r="A468" s="9">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B468" s="4" t="s">
         <v>923</v>
       </c>
       <c r="C468" s="14" t="s">
         <v>924</v>
       </c>
       <c r="D468" s="7">
-        <v>2700</v>
+        <v>9100</v>
       </c>
     </row>
     <row r="469" spans="1:4" outlineLevel="2">
       <c r="A469" s="9">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B469" s="4" t="s">
         <v>925</v>
       </c>
       <c r="C469" s="14" t="s">
         <v>926</v>
       </c>
       <c r="D469" s="7">
-        <v>6300</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="470" spans="1:4" outlineLevel="2">
       <c r="A470" s="9">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B470" s="4" t="s">
         <v>927</v>
       </c>
       <c r="C470" s="14" t="s">
         <v>928</v>
       </c>
       <c r="D470" s="7">
-        <v>1800</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="471" spans="1:4" outlineLevel="2">
       <c r="A471" s="9">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B471" s="4" t="s">
         <v>929</v>
       </c>
       <c r="C471" s="14" t="s">
         <v>930</v>
       </c>
       <c r="D471" s="7">
-        <v>1800</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="472" spans="1:4" outlineLevel="2">
       <c r="A472" s="9">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B472" s="4" t="s">
         <v>931</v>
       </c>
       <c r="C472" s="14" t="s">
         <v>932</v>
       </c>
       <c r="D472" s="7">
-        <v>8400</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="473" spans="1:4" outlineLevel="2">
       <c r="A473" s="9">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B473" s="4" t="s">
         <v>933</v>
       </c>
       <c r="C473" s="14" t="s">
         <v>934</v>
       </c>
       <c r="D473" s="7">
-        <v>2600</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="474" spans="1:4" outlineLevel="2">
       <c r="A474" s="9">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B474" s="4" t="s">
         <v>935</v>
       </c>
       <c r="C474" s="14" t="s">
         <v>936</v>
       </c>
       <c r="D474" s="7">
-        <v>2300</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="475" spans="1:4" outlineLevel="2">
       <c r="A475" s="9">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B475" s="4" t="s">
         <v>937</v>
       </c>
       <c r="C475" s="14" t="s">
         <v>938</v>
       </c>
       <c r="D475" s="7">
-        <v>2600</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="476" spans="1:4" outlineLevel="2">
       <c r="A476" s="9">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B476" s="4" t="s">
         <v>939</v>
       </c>
       <c r="C476" s="14" t="s">
         <v>940</v>
       </c>
       <c r="D476" s="7">
-        <v>4916</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="477" spans="1:4" outlineLevel="2">
       <c r="A477" s="9">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B477" s="4" t="s">
         <v>941</v>
       </c>
       <c r="C477" s="14" t="s">
         <v>942</v>
       </c>
       <c r="D477" s="7">
-        <v>18472</v>
+        <v>4916</v>
       </c>
     </row>
     <row r="478" spans="1:4" outlineLevel="2">
       <c r="A478" s="9">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B478" s="4" t="s">
         <v>943</v>
       </c>
       <c r="C478" s="14" t="s">
         <v>944</v>
       </c>
       <c r="D478" s="7">
-        <v>75929</v>
+        <v>18472</v>
       </c>
     </row>
     <row r="479" spans="1:4" outlineLevel="2">
       <c r="A479" s="9">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B479" s="4" t="s">
         <v>945</v>
       </c>
       <c r="C479" s="14" t="s">
         <v>946</v>
       </c>
       <c r="D479" s="7">
-        <v>8119</v>
+        <v>75929</v>
       </c>
     </row>
     <row r="480" spans="1:4" outlineLevel="2">
       <c r="A480" s="9">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B480" s="4" t="s">
         <v>947</v>
       </c>
       <c r="C480" s="14" t="s">
         <v>948</v>
       </c>
       <c r="D480" s="7">
-        <v>9955</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="481" spans="1:4" outlineLevel="2">
       <c r="A481" s="9">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B481" s="4" t="s">
         <v>949</v>
       </c>
       <c r="C481" s="14" t="s">
         <v>950</v>
       </c>
       <c r="D481" s="7">
-        <v>33262</v>
+        <v>9955</v>
       </c>
     </row>
     <row r="482" spans="1:4" outlineLevel="2">
       <c r="A482" s="9">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B482" s="4" t="s">
         <v>951</v>
       </c>
       <c r="C482" s="14" t="s">
         <v>952</v>
       </c>
       <c r="D482" s="7">
-        <v>67483</v>
+        <v>33262</v>
       </c>
     </row>
     <row r="483" spans="1:4" outlineLevel="2">
       <c r="A483" s="9">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B483" s="4" t="s">
         <v>953</v>
       </c>
       <c r="C483" s="14" t="s">
         <v>954</v>
       </c>
       <c r="D483" s="7">
-        <v>20584</v>
+        <v>67483</v>
       </c>
     </row>
     <row r="484" spans="1:4" outlineLevel="2">
       <c r="A484" s="9">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B484" s="4" t="s">
         <v>955</v>
       </c>
       <c r="C484" s="14" t="s">
         <v>956</v>
       </c>
       <c r="D484" s="7">
-        <v>2122</v>
+        <v>20584</v>
       </c>
     </row>
     <row r="485" spans="1:4" outlineLevel="2">
       <c r="A485" s="9">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B485" s="4" t="s">
         <v>957</v>
       </c>
       <c r="C485" s="14" t="s">
         <v>958</v>
       </c>
       <c r="D485" s="7">
-        <v>2183</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="486" spans="1:4" outlineLevel="2">
       <c r="A486" s="9">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B486" s="4" t="s">
         <v>959</v>
       </c>
       <c r="C486" s="14" t="s">
         <v>960</v>
       </c>
       <c r="D486" s="7">
-        <v>15677</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="487" spans="1:4" outlineLevel="2">
       <c r="A487" s="9">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B487" s="4" t="s">
         <v>961</v>
       </c>
       <c r="C487" s="14" t="s">
         <v>962</v>
       </c>
       <c r="D487" s="7">
-        <v>25500</v>
+        <v>15677</v>
       </c>
     </row>
     <row r="488" spans="1:4" outlineLevel="2">
       <c r="A488" s="9">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B488" s="4" t="s">
         <v>963</v>
       </c>
       <c r="C488" s="14" t="s">
         <v>964</v>
       </c>
       <c r="D488" s="7">
-        <v>24470</v>
+        <v>25500</v>
       </c>
     </row>
     <row r="489" spans="1:4" outlineLevel="2">
       <c r="A489" s="9">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B489" s="4" t="s">
         <v>965</v>
       </c>
       <c r="C489" s="14" t="s">
         <v>966</v>
       </c>
       <c r="D489" s="7">
-        <v>36128</v>
+        <v>24470</v>
       </c>
     </row>
     <row r="490" spans="1:4" outlineLevel="2">
       <c r="A490" s="9">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B490" s="4" t="s">
         <v>967</v>
       </c>
       <c r="C490" s="14" t="s">
         <v>968</v>
       </c>
       <c r="D490" s="7">
-        <v>33466</v>
+        <v>36128</v>
       </c>
     </row>
     <row r="491" spans="1:4" outlineLevel="2">
       <c r="A491" s="9">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B491" s="4" t="s">
         <v>969</v>
       </c>
       <c r="C491" s="14" t="s">
         <v>970</v>
       </c>
       <c r="D491" s="7">
-        <v>23378</v>
+        <v>33466</v>
       </c>
     </row>
     <row r="492" spans="1:4" outlineLevel="2">
       <c r="A492" s="9">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B492" s="4" t="s">
         <v>971</v>
       </c>
       <c r="C492" s="14" t="s">
         <v>972</v>
       </c>
       <c r="D492" s="7">
-        <v>28499</v>
+        <v>23378</v>
       </c>
     </row>
     <row r="493" spans="1:4" outlineLevel="2">
       <c r="A493" s="9">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B493" s="4" t="s">
         <v>973</v>
       </c>
       <c r="C493" s="14" t="s">
         <v>974</v>
       </c>
       <c r="D493" s="7">
-        <v>34078</v>
+        <v>28499</v>
       </c>
     </row>
     <row r="494" spans="1:4" outlineLevel="2">
       <c r="A494" s="9">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B494" s="4" t="s">
         <v>975</v>
       </c>
       <c r="C494" s="14" t="s">
         <v>976</v>
       </c>
       <c r="D494" s="7">
-        <v>19227</v>
+        <v>34078</v>
       </c>
     </row>
     <row r="495" spans="1:4" outlineLevel="2">
       <c r="A495" s="9">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B495" s="4" t="s">
         <v>977</v>
       </c>
       <c r="C495" s="14" t="s">
         <v>978</v>
       </c>
       <c r="D495" s="7">
-        <v>16432</v>
+        <v>19227</v>
       </c>
     </row>
     <row r="496" spans="1:4" outlineLevel="2">
       <c r="A496" s="9">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B496" s="4" t="s">
         <v>979</v>
       </c>
       <c r="C496" s="14" t="s">
         <v>980</v>
       </c>
       <c r="D496" s="7">
-        <v>42942</v>
+        <v>16432</v>
       </c>
     </row>
     <row r="497" spans="1:4" outlineLevel="2">
       <c r="A497" s="9">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B497" s="4" t="s">
         <v>981</v>
       </c>
       <c r="C497" s="14" t="s">
         <v>982</v>
       </c>
       <c r="D497" s="7">
-        <v>37832</v>
+        <v>42942</v>
       </c>
     </row>
     <row r="498" spans="1:4" outlineLevel="2">
       <c r="A498" s="9">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B498" s="4" t="s">
         <v>983</v>
       </c>
       <c r="C498" s="14" t="s">
         <v>984</v>
       </c>
       <c r="D498" s="7">
-        <v>42667</v>
+        <v>37832</v>
       </c>
     </row>
     <row r="499" spans="1:4" outlineLevel="2">
       <c r="A499" s="9">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B499" s="4" t="s">
         <v>985</v>
       </c>
       <c r="C499" s="14" t="s">
         <v>986</v>
       </c>
       <c r="D499" s="7">
-        <v>50918</v>
+        <v>42667</v>
       </c>
     </row>
     <row r="500" spans="1:4" outlineLevel="2">
       <c r="A500" s="9">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B500" s="4" t="s">
         <v>987</v>
       </c>
       <c r="C500" s="14" t="s">
         <v>988</v>
       </c>
       <c r="D500" s="7">
-        <v>59160</v>
+        <v>50918</v>
       </c>
     </row>
     <row r="501" spans="1:4" outlineLevel="2">
       <c r="A501" s="9">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B501" s="4" t="s">
         <v>989</v>
       </c>
       <c r="C501" s="14" t="s">
         <v>990</v>
       </c>
       <c r="D501" s="7">
-        <v>19227</v>
+        <v>59160</v>
       </c>
     </row>
     <row r="502" spans="1:4" outlineLevel="2">
       <c r="A502" s="9">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B502" s="4" t="s">
         <v>991</v>
       </c>
       <c r="C502" s="14" t="s">
         <v>992</v>
       </c>
       <c r="D502" s="7">
-        <v>21002</v>
+        <v>19227</v>
       </c>
     </row>
     <row r="503" spans="1:4" outlineLevel="2">
       <c r="A503" s="9">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B503" s="4" t="s">
         <v>993</v>
       </c>
       <c r="C503" s="14" t="s">
         <v>994</v>
       </c>
       <c r="D503" s="7">
-        <v>23378</v>
+        <v>21002</v>
       </c>
     </row>
     <row r="504" spans="1:4" outlineLevel="2">
       <c r="A504" s="9">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B504" s="4" t="s">
         <v>995</v>
       </c>
       <c r="C504" s="14" t="s">
         <v>996</v>
       </c>
       <c r="D504" s="7">
-        <v>25225</v>
+        <v>23378</v>
       </c>
     </row>
     <row r="505" spans="1:4" outlineLevel="2">
       <c r="A505" s="9">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B505" s="4" t="s">
         <v>997</v>
       </c>
       <c r="C505" s="14" t="s">
         <v>998</v>
       </c>
       <c r="D505" s="7">
-        <v>39464</v>
+        <v>25225</v>
       </c>
     </row>
     <row r="506" spans="1:4" outlineLevel="2">
       <c r="A506" s="9">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B506" s="4" t="s">
         <v>999</v>
       </c>
       <c r="C506" s="14" t="s">
         <v>1000</v>
       </c>
       <c r="D506" s="7">
-        <v>26653</v>
+        <v>39464</v>
       </c>
     </row>
     <row r="507" spans="1:4" outlineLevel="2">
       <c r="A507" s="9">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B507" s="4" t="s">
         <v>1001</v>
       </c>
       <c r="C507" s="14" t="s">
         <v>1002</v>
       </c>
       <c r="D507" s="7">
-        <v>34078</v>
+        <v>26653</v>
       </c>
     </row>
     <row r="508" spans="1:4" outlineLevel="2">
       <c r="A508" s="9">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B508" s="4" t="s">
         <v>1003</v>
       </c>
       <c r="C508" s="14" t="s">
         <v>1004</v>
       </c>
       <c r="D508" s="7">
-        <v>40147</v>
+        <v>34078</v>
       </c>
     </row>
     <row r="509" spans="1:4" outlineLevel="2">
       <c r="A509" s="9">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B509" s="4" t="s">
         <v>1005</v>
       </c>
       <c r="C509" s="14" t="s">
         <v>1006</v>
       </c>
       <c r="D509" s="7">
-        <v>80906</v>
+        <v>40147</v>
       </c>
     </row>
     <row r="510" spans="1:4" outlineLevel="2">
       <c r="A510" s="9">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B510" s="4" t="s">
         <v>1007</v>
       </c>
       <c r="C510" s="14" t="s">
         <v>1008</v>
       </c>
       <c r="D510" s="7">
-        <v>44033</v>
+        <v>80906</v>
       </c>
     </row>
     <row r="511" spans="1:4" outlineLevel="2">
       <c r="A511" s="9">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B511" s="4" t="s">
         <v>1009</v>
       </c>
       <c r="C511" s="14" t="s">
         <v>1010</v>
       </c>
       <c r="D511" s="7">
-        <v>6416</v>
+        <v>44033</v>
       </c>
     </row>
     <row r="512" spans="1:4" outlineLevel="2">
       <c r="A512" s="9">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B512" s="4" t="s">
         <v>1011</v>
       </c>
       <c r="C512" s="14" t="s">
         <v>1012</v>
       </c>
       <c r="D512" s="7">
-        <v>8119</v>
+        <v>6416</v>
       </c>
     </row>
     <row r="513" spans="1:4" outlineLevel="2">
       <c r="A513" s="9">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B513" s="4" t="s">
         <v>1013</v>
       </c>
       <c r="C513" s="14" t="s">
         <v>1014</v>
       </c>
       <c r="D513" s="7">
-        <v>4139</v>
+        <v>8119</v>
       </c>
     </row>
     <row r="514" spans="1:4" outlineLevel="2">
       <c r="A514" s="9">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B514" s="4" t="s">
         <v>1015</v>
       </c>
       <c r="C514" s="14" t="s">
         <v>1016</v>
       </c>
       <c r="D514" s="7">
-        <v>4090</v>
+        <v>5031</v>
       </c>
     </row>
     <row r="515" spans="1:4" outlineLevel="2">
       <c r="A515" s="9">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B515" s="4" t="s">
         <v>1017</v>
       </c>
       <c r="C515" s="14" t="s">
         <v>1018</v>
       </c>
       <c r="D515" s="7">
-        <v>1969</v>
+        <v>0</v>
       </c>
     </row>
     <row r="516" spans="1:4" outlineLevel="2">
       <c r="A516" s="9">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B516" s="4" t="s">
         <v>1019</v>
       </c>
       <c r="C516" s="14" t="s">
         <v>1020</v>
       </c>
       <c r="D516" s="7">
-        <v>6878</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="517" spans="1:4" outlineLevel="2">
       <c r="A517" s="9">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B517" s="4" t="s">
         <v>1021</v>
       </c>
       <c r="C517" s="14" t="s">
         <v>1022</v>
       </c>
       <c r="D517" s="7">
-        <v>10278</v>
+        <v>6878</v>
       </c>
     </row>
     <row r="518" spans="1:4" outlineLevel="2">
       <c r="A518" s="9">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B518" s="4" t="s">
         <v>1023</v>
       </c>
       <c r="C518" s="14" t="s">
         <v>1024</v>
       </c>
       <c r="D518" s="7">
         <v>10278</v>
       </c>
     </row>
     <row r="519" spans="1:4" outlineLevel="2">
       <c r="A519" s="9">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B519" s="4" t="s">
         <v>1025</v>
       </c>
       <c r="C519" s="14" t="s">
         <v>1026</v>
       </c>
       <c r="D519" s="7">
-        <v>14544</v>
+        <v>10278</v>
       </c>
     </row>
     <row r="520" spans="1:4" outlineLevel="2">
       <c r="A520" s="9">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B520" s="4" t="s">
         <v>1027</v>
       </c>
       <c r="C520" s="14" t="s">
         <v>1028</v>
       </c>
       <c r="D520" s="7">
-        <v>26738</v>
+        <v>14544</v>
       </c>
     </row>
     <row r="521" spans="1:4" outlineLevel="2">
       <c r="A521" s="9">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B521" s="4" t="s">
         <v>1029</v>
       </c>
       <c r="C521" s="14" t="s">
         <v>1030</v>
       </c>
       <c r="D521" s="7">
-        <v>1703</v>
+        <v>26738</v>
       </c>
     </row>
     <row r="522" spans="1:4" outlineLevel="2">
       <c r="A522" s="9">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B522" s="4" t="s">
         <v>1031</v>
       </c>
       <c r="C522" s="14" t="s">
         <v>1032</v>
       </c>
       <c r="D522" s="7">
-        <v>4508</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="523" spans="1:4" outlineLevel="2">
       <c r="A523" s="9">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B523" s="4" t="s">
         <v>1033</v>
       </c>
       <c r="C523" s="14" t="s">
         <v>1034</v>
       </c>
       <c r="D523" s="7">
-        <v>3347</v>
+        <v>4508</v>
       </c>
     </row>
     <row r="524" spans="1:4" outlineLevel="2">
       <c r="A524" s="9">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B524" s="4" t="s">
         <v>1035</v>
       </c>
       <c r="C524" s="14" t="s">
         <v>1036</v>
       </c>
       <c r="D524" s="7">
         <v>3347</v>
       </c>
     </row>
     <row r="525" spans="1:4" outlineLevel="2">
       <c r="A525" s="9">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B525" s="4" t="s">
         <v>1037</v>
       </c>
       <c r="C525" s="14" t="s">
         <v>1038</v>
       </c>
       <c r="D525" s="7">
-        <v>4922</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="526" spans="1:4" outlineLevel="2">
       <c r="A526" s="9">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B526" s="4" t="s">
         <v>1039</v>
       </c>
       <c r="C526" s="14" t="s">
         <v>1040</v>
       </c>
       <c r="D526" s="7">
-        <v>12243</v>
+        <v>4922</v>
       </c>
     </row>
     <row r="527" spans="1:4" outlineLevel="2">
       <c r="A527" s="9">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B527" s="4" t="s">
         <v>1041</v>
       </c>
       <c r="C527" s="14" t="s">
         <v>1042</v>
       </c>
       <c r="D527" s="7">
         <v>12243</v>
       </c>
     </row>
     <row r="528" spans="1:4" outlineLevel="2">
       <c r="A528" s="9">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B528" s="4" t="s">
         <v>1043</v>
       </c>
       <c r="C528" s="14" t="s">
         <v>1044</v>
       </c>
       <c r="D528" s="7">
-        <v>770</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="529" spans="1:4" outlineLevel="2">
       <c r="A529" s="9">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B529" s="4" t="s">
         <v>1045</v>
       </c>
       <c r="C529" s="14" t="s">
         <v>1046</v>
       </c>
       <c r="D529" s="7">
-        <v>12243</v>
+        <v>730</v>
       </c>
     </row>
     <row r="530" spans="1:4" outlineLevel="2">
       <c r="A530" s="9">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B530" s="4" t="s">
         <v>1047</v>
       </c>
       <c r="C530" s="14" t="s">
         <v>1048</v>
       </c>
       <c r="D530" s="7">
-        <v>12243</v>
+        <v>11607</v>
       </c>
     </row>
     <row r="531" spans="1:4" outlineLevel="2">
       <c r="A531" s="9">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B531" s="4" t="s">
         <v>1049</v>
       </c>
       <c r="C531" s="14" t="s">
         <v>1050</v>
       </c>
       <c r="D531" s="7">
         <v>12243</v>
       </c>
     </row>
     <row r="532" spans="1:4" outlineLevel="2">
       <c r="A532" s="9">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B532" s="4" t="s">
         <v>1051</v>
       </c>
       <c r="C532" s="14" t="s">
         <v>1052</v>
       </c>
       <c r="D532" s="7">
-        <v>7623</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="533" spans="1:4" outlineLevel="2">
       <c r="A533" s="9">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B533" s="4" t="s">
         <v>1053</v>
       </c>
       <c r="C533" s="14" t="s">
         <v>1054</v>
       </c>
       <c r="D533" s="7">
-        <v>12243</v>
+        <v>7623</v>
       </c>
     </row>
     <row r="534" spans="1:4" outlineLevel="2">
       <c r="A534" s="9">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B534" s="4" t="s">
         <v>1055</v>
       </c>
       <c r="C534" s="14" t="s">
         <v>1056</v>
       </c>
       <c r="D534" s="7">
         <v>12243</v>
       </c>
     </row>
     <row r="535" spans="1:4" outlineLevel="2">
       <c r="A535" s="9">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B535" s="4" t="s">
         <v>1057</v>
       </c>
       <c r="C535" s="14" t="s">
         <v>1058</v>
       </c>
       <c r="D535" s="7">
         <v>12243</v>
       </c>
     </row>
     <row r="536" spans="1:4" outlineLevel="2">
       <c r="A536" s="9">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B536" s="4" t="s">
         <v>1059</v>
       </c>
       <c r="C536" s="14" t="s">
         <v>1060</v>
       </c>
       <c r="D536" s="7">
-        <v>12243</v>
+        <v>11607</v>
       </c>
     </row>
     <row r="537" spans="1:4" outlineLevel="2">
       <c r="A537" s="9">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B537" s="4" t="s">
         <v>1061</v>
       </c>
       <c r="C537" s="14" t="s">
         <v>1062</v>
       </c>
       <c r="D537" s="7">
         <v>12243</v>
       </c>
     </row>
     <row r="538" spans="1:4" outlineLevel="2">
       <c r="A538" s="9">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B538" s="4" t="s">
         <v>1063</v>
       </c>
       <c r="C538" s="14" t="s">
         <v>1064</v>
       </c>
       <c r="D538" s="7">
-        <v>10220</v>
+        <v>11607</v>
       </c>
     </row>
     <row r="539" spans="1:4" outlineLevel="2">
       <c r="A539" s="9">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B539" s="4" t="s">
         <v>1065</v>
       </c>
       <c r="C539" s="14" t="s">
         <v>1066</v>
       </c>
       <c r="D539" s="7">
-        <v>16093</v>
+        <v>10220</v>
       </c>
     </row>
     <row r="540" spans="1:4" outlineLevel="2">
       <c r="A540" s="9">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B540" s="4" t="s">
         <v>1067</v>
       </c>
       <c r="C540" s="14" t="s">
         <v>1068</v>
       </c>
       <c r="D540" s="7">
-        <v>12243</v>
+        <v>16093</v>
       </c>
     </row>
     <row r="541" spans="1:4" outlineLevel="2">
       <c r="A541" s="9">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B541" s="4" t="s">
         <v>1069</v>
       </c>
       <c r="C541" s="14" t="s">
         <v>1070</v>
       </c>
       <c r="D541" s="7">
         <v>12243</v>
       </c>
     </row>
     <row r="542" spans="1:4" outlineLevel="2">
       <c r="A542" s="9">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B542" s="4" t="s">
         <v>1071</v>
       </c>
       <c r="C542" s="14" t="s">
         <v>1072</v>
       </c>
       <c r="D542" s="7">
-        <v>16093</v>
+        <v>11607</v>
       </c>
     </row>
     <row r="543" spans="1:4" outlineLevel="2">
       <c r="A543" s="9">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B543" s="4" t="s">
         <v>1073</v>
       </c>
       <c r="C543" s="14" t="s">
         <v>1074</v>
       </c>
       <c r="D543" s="7">
-        <v>19943</v>
+        <v>15257</v>
       </c>
     </row>
     <row r="544" spans="1:4" outlineLevel="2">
       <c r="A544" s="9">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B544" s="4" t="s">
         <v>1075</v>
       </c>
       <c r="C544" s="14" t="s">
         <v>1076</v>
       </c>
       <c r="D544" s="7">
-        <v>23793</v>
+        <v>18907</v>
       </c>
     </row>
     <row r="545" spans="1:4" outlineLevel="2">
       <c r="A545" s="9">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B545" s="4" t="s">
         <v>1077</v>
       </c>
       <c r="C545" s="14" t="s">
         <v>1078</v>
       </c>
       <c r="D545" s="7">
-        <v>12243</v>
+        <v>23793</v>
       </c>
     </row>
     <row r="546" spans="1:4" outlineLevel="2">
       <c r="A546" s="9">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B546" s="4" t="s">
         <v>1079</v>
       </c>
       <c r="C546" s="14" t="s">
         <v>1080</v>
       </c>
       <c r="D546" s="7">
-        <v>17092</v>
+        <v>11607</v>
       </c>
     </row>
     <row r="547" spans="1:4" outlineLevel="2">
       <c r="A547" s="9">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B547" s="4" t="s">
         <v>1081</v>
       </c>
       <c r="C547" s="14" t="s">
         <v>1082</v>
       </c>
       <c r="D547" s="7">
-        <v>18122</v>
+        <v>17092</v>
       </c>
     </row>
     <row r="548" spans="1:4" outlineLevel="2">
       <c r="A548" s="9">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B548" s="4" t="s">
         <v>1083</v>
       </c>
       <c r="C548" s="14" t="s">
         <v>1084</v>
       </c>
       <c r="D548" s="7">
-        <v>20250</v>
+        <v>18122</v>
       </c>
     </row>
     <row r="549" spans="1:4" outlineLevel="2">
       <c r="A549" s="9">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="B549" s="4" t="s">
         <v>1085</v>
       </c>
       <c r="C549" s="14" t="s">
         <v>1086</v>
       </c>
       <c r="D549" s="7">
-        <v>13395</v>
+        <v>20250</v>
       </c>
     </row>
     <row r="550" spans="1:4" outlineLevel="2">
       <c r="A550" s="9">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B550" s="4" t="s">
         <v>1087</v>
       </c>
       <c r="C550" s="14" t="s">
         <v>1088</v>
       </c>
       <c r="D550" s="7">
-        <v>20779</v>
+        <v>13395</v>
       </c>
     </row>
     <row r="551" spans="1:4" outlineLevel="2">
       <c r="A551" s="9">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B551" s="4" t="s">
         <v>1089</v>
       </c>
       <c r="C551" s="14" t="s">
         <v>1090</v>
       </c>
       <c r="D551" s="7">
-        <v>15562</v>
+        <v>20779</v>
       </c>
     </row>
     <row r="552" spans="1:4" outlineLevel="2">
       <c r="A552" s="9">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B552" s="4" t="s">
         <v>1091</v>
       </c>
       <c r="C552" s="14" t="s">
         <v>1092</v>
       </c>
       <c r="D552" s="7">
-        <v>18565</v>
+        <v>15562</v>
       </c>
     </row>
     <row r="553" spans="1:4" outlineLevel="2">
       <c r="A553" s="9">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B553" s="4" t="s">
         <v>1093</v>
       </c>
       <c r="C553" s="14" t="s">
         <v>1094</v>
       </c>
       <c r="D553" s="7">
-        <v>6278</v>
+        <v>18565</v>
       </c>
     </row>
     <row r="554" spans="1:4" outlineLevel="2">
       <c r="A554" s="9">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B554" s="4" t="s">
         <v>1095</v>
       </c>
       <c r="C554" s="14" t="s">
         <v>1096</v>
       </c>
       <c r="D554" s="7">
-        <v>15708</v>
+        <v>6278</v>
       </c>
     </row>
     <row r="555" spans="1:4" outlineLevel="2">
       <c r="A555" s="9">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B555" s="4" t="s">
         <v>1097</v>
       </c>
       <c r="C555" s="14" t="s">
         <v>1098</v>
       </c>
       <c r="D555" s="7">
-        <v>2200</v>
+        <v>15708</v>
       </c>
     </row>
     <row r="556" spans="1:4" outlineLevel="2">
       <c r="A556" s="9">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B556" s="4" t="s">
         <v>1099</v>
       </c>
       <c r="C556" s="14" t="s">
         <v>1100</v>
       </c>
       <c r="D556" s="7">
-        <v>18900</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="557" spans="1:4" outlineLevel="2">
       <c r="A557" s="9">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B557" s="4" t="s">
         <v>1101</v>
       </c>
       <c r="C557" s="14" t="s">
         <v>1102</v>
       </c>
       <c r="D557" s="7">
         <v>18900</v>
       </c>
     </row>
     <row r="558" spans="1:4" outlineLevel="2">
       <c r="A558" s="9">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B558" s="4" t="s">
         <v>1103</v>
       </c>
       <c r="C558" s="14" t="s">
         <v>1104</v>
       </c>
       <c r="D558" s="7">
-        <v>13420</v>
+        <v>18900</v>
       </c>
     </row>
     <row r="559" spans="1:4" outlineLevel="2">
       <c r="A559" s="9">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B559" s="4" t="s">
         <v>1105</v>
       </c>
       <c r="C559" s="14" t="s">
         <v>1106</v>
       </c>
       <c r="D559" s="7">
-        <v>11660</v>
+        <v>13420</v>
       </c>
     </row>
     <row r="560" spans="1:4" outlineLevel="2">
       <c r="A560" s="9">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B560" s="4" t="s">
         <v>1107</v>
       </c>
       <c r="C560" s="14" t="s">
         <v>1108</v>
       </c>
       <c r="D560" s="7">
-        <v>9400</v>
+        <v>11660</v>
       </c>
     </row>
     <row r="561" spans="1:4" outlineLevel="2">
       <c r="A561" s="9">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B561" s="4" t="s">
         <v>1109</v>
       </c>
       <c r="C561" s="14" t="s">
         <v>1110</v>
       </c>
       <c r="D561" s="7">
-        <v>19100</v>
+        <v>9400</v>
       </c>
     </row>
     <row r="562" spans="1:4" outlineLevel="2">
       <c r="A562" s="9">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="B562" s="4" t="s">
         <v>1111</v>
       </c>
       <c r="C562" s="14" t="s">
         <v>1112</v>
       </c>
       <c r="D562" s="7">
         <v>19100</v>
       </c>
     </row>
     <row r="563" spans="1:4" outlineLevel="2">
       <c r="A563" s="9">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B563" s="4" t="s">
         <v>1113</v>
       </c>
       <c r="C563" s="14" t="s">
         <v>1114</v>
       </c>
       <c r="D563" s="7">
-        <v>14960</v>
+        <v>19100</v>
       </c>
     </row>
     <row r="564" spans="1:4" outlineLevel="2">
       <c r="A564" s="9">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B564" s="4" t="s">
         <v>1115</v>
       </c>
       <c r="C564" s="14" t="s">
         <v>1116</v>
       </c>
       <c r="D564" s="7">
-        <v>13860</v>
+        <v>14960</v>
       </c>
     </row>
     <row r="565" spans="1:4" outlineLevel="2">
       <c r="A565" s="9">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B565" s="4" t="s">
         <v>1117</v>
       </c>
       <c r="C565" s="14" t="s">
         <v>1118</v>
       </c>
       <c r="D565" s="7">
-        <v>10300</v>
+        <v>13860</v>
       </c>
     </row>
     <row r="566" spans="1:4" outlineLevel="2">
       <c r="A566" s="9">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="B566" s="4" t="s">
         <v>1119</v>
       </c>
       <c r="C566" s="14" t="s">
         <v>1120</v>
       </c>
       <c r="D566" s="7">
-        <v>16500</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="567" spans="1:4" outlineLevel="2">
       <c r="A567" s="9">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B567" s="4" t="s">
         <v>1121</v>
       </c>
       <c r="C567" s="14" t="s">
         <v>1122</v>
       </c>
       <c r="D567" s="7">
-        <v>18500</v>
+        <v>16500</v>
       </c>
     </row>
     <row r="568" spans="1:4" outlineLevel="2">
       <c r="A568" s="9">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B568" s="4" t="s">
         <v>1123</v>
       </c>
       <c r="C568" s="14" t="s">
         <v>1124</v>
       </c>
       <c r="D568" s="7">
-        <v>4345</v>
+        <v>18500</v>
       </c>
     </row>
     <row r="569" spans="1:4" outlineLevel="2">
       <c r="A569" s="9">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B569" s="4" t="s">
         <v>1125</v>
       </c>
       <c r="C569" s="14" t="s">
         <v>1126</v>
       </c>
       <c r="D569" s="7">
-        <v>10000</v>
+        <v>4345</v>
       </c>
     </row>
     <row r="570" spans="1:4" outlineLevel="2">
       <c r="A570" s="9">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B570" s="4" t="s">
         <v>1127</v>
       </c>
       <c r="C570" s="14" t="s">
         <v>1128</v>
       </c>
       <c r="D570" s="7">
-        <v>14000</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="571" spans="1:4" outlineLevel="2">
       <c r="A571" s="9">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B571" s="4" t="s">
         <v>1129</v>
       </c>
       <c r="C571" s="14" t="s">
         <v>1130</v>
       </c>
       <c r="D571" s="7">
-        <v>9900</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="572" spans="1:4" outlineLevel="2">
       <c r="A572" s="9">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B572" s="4" t="s">
         <v>1131</v>
       </c>
       <c r="C572" s="14" t="s">
         <v>1132</v>
       </c>
       <c r="D572" s="7">
-        <v>10800</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="573" spans="1:4" outlineLevel="2">
       <c r="A573" s="9">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B573" s="4" t="s">
         <v>1133</v>
       </c>
       <c r="C573" s="14" t="s">
         <v>1134</v>
       </c>
       <c r="D573" s="7">
-        <v>10500</v>
+        <v>9900</v>
       </c>
     </row>
     <row r="574" spans="1:4" outlineLevel="2">
       <c r="A574" s="9">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B574" s="4" t="s">
         <v>1135</v>
       </c>
       <c r="C574" s="14" t="s">
         <v>1136</v>
       </c>
       <c r="D574" s="7">
-        <v>14975</v>
+        <v>10800</v>
       </c>
     </row>
     <row r="575" spans="1:4" outlineLevel="2">
       <c r="A575" s="9">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B575" s="4" t="s">
         <v>1137</v>
       </c>
       <c r="C575" s="14" t="s">
         <v>1138</v>
       </c>
       <c r="D575" s="7">
-        <v>20325</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="576" spans="1:4" outlineLevel="2">
       <c r="A576" s="9">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B576" s="4" t="s">
         <v>1139</v>
       </c>
       <c r="C576" s="14" t="s">
         <v>1140</v>
       </c>
       <c r="D576" s="7">
-        <v>0</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="577" spans="1:4" outlineLevel="2">
       <c r="A577" s="9">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B577" s="4" t="s">
         <v>1141</v>
       </c>
       <c r="C577" s="14" t="s">
         <v>1142</v>
       </c>
       <c r="D577" s="7">
-        <v>27810</v>
+        <v>9500</v>
       </c>
     </row>
     <row r="578" spans="1:4" outlineLevel="2">
       <c r="A578" s="9">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="B578" s="4" t="s">
         <v>1143</v>
       </c>
       <c r="C578" s="14" t="s">
         <v>1144</v>
       </c>
       <c r="D578" s="7">
-        <v>26740</v>
+        <v>11410</v>
       </c>
     </row>
     <row r="579" spans="1:4" outlineLevel="2">
       <c r="A579" s="9">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="B579" s="4" t="s">
         <v>1145</v>
       </c>
       <c r="C579" s="14" t="s">
         <v>1146</v>
       </c>
       <c r="D579" s="7">
-        <v>3770</v>
+        <v>25320</v>
       </c>
     </row>
     <row r="580" spans="1:4" outlineLevel="2">
       <c r="A580" s="9">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B580" s="4" t="s">
         <v>1147</v>
       </c>
       <c r="C580" s="14" t="s">
         <v>1148</v>
       </c>
       <c r="D580" s="7">
-        <v>2708</v>
+        <v>18900</v>
       </c>
     </row>
     <row r="581" spans="1:4" outlineLevel="2">
       <c r="A581" s="9">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B581" s="4" t="s">
         <v>1149</v>
       </c>
       <c r="C581" s="14" t="s">
         <v>1150</v>
       </c>
       <c r="D581" s="7">
-        <v>32245</v>
+        <v>23180</v>
       </c>
     </row>
     <row r="582" spans="1:4" outlineLevel="2">
       <c r="A582" s="9">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B582" s="4" t="s">
         <v>1151</v>
       </c>
       <c r="C582" s="14" t="s">
         <v>1152</v>
       </c>
       <c r="D582" s="7">
-        <v>34310</v>
+        <v>8920</v>
       </c>
     </row>
     <row r="583" spans="1:4" outlineLevel="2">
       <c r="A583" s="9">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B583" s="4" t="s">
         <v>1153</v>
       </c>
       <c r="C583" s="14" t="s">
         <v>1154</v>
       </c>
       <c r="D583" s="7">
-        <v>36548</v>
+        <v>14980</v>
       </c>
     </row>
     <row r="584" spans="1:4" outlineLevel="2">
       <c r="A584" s="9">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="B584" s="4" t="s">
         <v>1155</v>
       </c>
       <c r="C584" s="14" t="s">
         <v>1156</v>
       </c>
       <c r="D584" s="7">
-        <v>23466</v>
+        <v>20320</v>
       </c>
     </row>
     <row r="585" spans="1:4" outlineLevel="2">
       <c r="A585" s="9">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B585" s="4" t="s">
         <v>1157</v>
       </c>
       <c r="C585" s="14" t="s">
         <v>1158</v>
       </c>
       <c r="D585" s="7">
-        <v>25325</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="586" spans="1:4" outlineLevel="2">
       <c r="A586" s="9">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B586" s="4" t="s">
         <v>1159</v>
       </c>
       <c r="C586" s="14" t="s">
         <v>1160</v>
       </c>
       <c r="D586" s="7">
-        <v>27867</v>
+        <v>11410</v>
       </c>
     </row>
     <row r="587" spans="1:4" outlineLevel="2">
       <c r="A587" s="9">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="B587" s="4" t="s">
         <v>1161</v>
       </c>
       <c r="C587" s="14" t="s">
         <v>1162</v>
       </c>
       <c r="D587" s="7">
-        <v>19777</v>
+        <v>14980</v>
       </c>
     </row>
     <row r="588" spans="1:4" outlineLevel="2">
       <c r="A588" s="9">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B588" s="4" t="s">
         <v>1163</v>
       </c>
       <c r="C588" s="14" t="s">
         <v>1164</v>
       </c>
       <c r="D588" s="7">
-        <v>21625</v>
+        <v>11410</v>
       </c>
     </row>
     <row r="589" spans="1:4" outlineLevel="2">
       <c r="A589" s="9">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B589" s="4" t="s">
         <v>1165</v>
       </c>
       <c r="C589" s="14" t="s">
         <v>1166</v>
       </c>
       <c r="D589" s="7">
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="A590" s="10" t="s">
+        <v>9310</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4" outlineLevel="2">
+      <c r="A590" s="9">
+        <v>243</v>
+      </c>
+      <c r="B590" s="4" t="s">
         <v>1167</v>
       </c>
-      <c r="B590" s="0"/>
-[...1 lines deleted...]
-      <c r="D590" s="5"/>
+      <c r="C590" s="14" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D590" s="7">
+        <v>10380</v>
+      </c>
     </row>
     <row r="591" spans="1:4" outlineLevel="2">
-      <c r="A591" s="11" t="s">
-[...20 lines deleted...]
-    <row r="593" spans="1:4" outlineLevel="3">
+      <c r="A591" s="9">
+        <v>244</v>
+      </c>
+      <c r="B591" s="4" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C591" s="14" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D591" s="7">
+        <v>3640</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4" outlineLevel="2">
+      <c r="A592" s="9">
+        <v>245</v>
+      </c>
+      <c r="B592" s="4" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C592" s="14" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D592" s="7">
+        <v>3770</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4" outlineLevel="2">
       <c r="A593" s="9">
-        <v>1</v>
+        <v>246</v>
       </c>
       <c r="B593" s="4" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="C593" s="14" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="D593" s="7">
-        <v>17633</v>
-[...8 lines deleted...]
-      <c r="D594" s="5"/>
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4" outlineLevel="2">
+      <c r="A594" s="9">
+        <v>247</v>
+      </c>
+      <c r="B594" s="4" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C594" s="14" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D594" s="7">
+        <v>32245</v>
+      </c>
     </row>
     <row r="595" spans="1:4" outlineLevel="2">
-      <c r="A595" s="2" t="s">
-[...9 lines deleted...]
-        <v>6</v>
+      <c r="A595" s="9">
+        <v>248</v>
+      </c>
+      <c r="B595" s="4" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C595" s="14" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D595" s="7">
+        <v>34310</v>
       </c>
     </row>
     <row r="596" spans="1:4" outlineLevel="2">
       <c r="A596" s="9">
-        <v>1</v>
+        <v>249</v>
       </c>
       <c r="B596" s="4" t="s">
-        <v>1172</v>
+        <v>1179</v>
       </c>
       <c r="C596" s="14" t="s">
-        <v>1173</v>
+        <v>1180</v>
       </c>
       <c r="D596" s="7">
-        <v>7211</v>
+        <v>36548</v>
       </c>
     </row>
     <row r="597" spans="1:4" outlineLevel="2">
       <c r="A597" s="9">
-        <v>2</v>
+        <v>250</v>
       </c>
       <c r="B597" s="4" t="s">
-        <v>1174</v>
+        <v>1181</v>
       </c>
       <c r="C597" s="14" t="s">
-        <v>1175</v>
+        <v>1182</v>
       </c>
       <c r="D597" s="7">
-        <v>10333</v>
+        <v>23466</v>
       </c>
     </row>
     <row r="598" spans="1:4" outlineLevel="2">
       <c r="A598" s="9">
-        <v>3</v>
+        <v>251</v>
       </c>
       <c r="B598" s="4" t="s">
-        <v>1176</v>
+        <v>1183</v>
       </c>
       <c r="C598" s="14" t="s">
-        <v>1177</v>
+        <v>1184</v>
       </c>
       <c r="D598" s="7">
-        <v>47359</v>
+        <v>25325</v>
       </c>
     </row>
     <row r="599" spans="1:4" outlineLevel="2">
       <c r="A599" s="9">
-        <v>4</v>
+        <v>252</v>
       </c>
       <c r="B599" s="4" t="s">
-        <v>1178</v>
+        <v>1185</v>
       </c>
       <c r="C599" s="14" t="s">
-        <v>1179</v>
+        <v>1186</v>
       </c>
       <c r="D599" s="7">
-        <v>73613</v>
+        <v>27867</v>
       </c>
     </row>
     <row r="600" spans="1:4" outlineLevel="2">
       <c r="A600" s="9">
-        <v>5</v>
+        <v>253</v>
       </c>
       <c r="B600" s="4" t="s">
-        <v>1180</v>
+        <v>1187</v>
       </c>
       <c r="C600" s="14" t="s">
-        <v>1181</v>
+        <v>1188</v>
       </c>
       <c r="D600" s="7">
-        <v>8150</v>
+        <v>19777</v>
       </c>
     </row>
     <row r="601" spans="1:4" outlineLevel="2">
       <c r="A601" s="9">
-        <v>6</v>
+        <v>254</v>
       </c>
       <c r="B601" s="4" t="s">
-        <v>1182</v>
+        <v>1189</v>
       </c>
       <c r="C601" s="14" t="s">
-        <v>1183</v>
+        <v>1190</v>
       </c>
       <c r="D601" s="7">
-        <v>9047</v>
+        <v>21625</v>
       </c>
     </row>
     <row r="602" spans="1:4" outlineLevel="2">
       <c r="A602" s="9">
-        <v>7</v>
+        <v>255</v>
       </c>
       <c r="B602" s="4" t="s">
-        <v>1184</v>
+        <v>1191</v>
       </c>
       <c r="C602" s="14" t="s">
-        <v>1185</v>
+        <v>1192</v>
       </c>
       <c r="D602" s="7">
-        <v>1150</v>
-[...14 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4" outlineLevel="1">
+      <c r="A603" s="10" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B603" s="0"/>
+      <c r="C603" s="12"/>
+      <c r="D603" s="5"/>
     </row>
     <row r="604" spans="1:4" outlineLevel="2">
-      <c r="A604" s="9">
-[...21 lines deleted...]
-      <c r="A606" s="2" t="s">
+      <c r="A604" s="11" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B604" s="0"/>
+      <c r="C604" s="12"/>
+      <c r="D604" s="5"/>
+    </row>
+    <row r="605" spans="1:4" outlineLevel="3">
+      <c r="A605" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B606" s="3" t="s">
+      <c r="B605" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C606" s="13" t="s">
+      <c r="C605" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D606" s="6" t="s">
+      <c r="D605" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="607" spans="1:4" outlineLevel="2">
-      <c r="A607" s="9">
+    <row r="606" spans="1:4" outlineLevel="3">
+      <c r="A606" s="9">
         <v>1</v>
       </c>
-      <c r="B607" s="4" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B606" s="4" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C606" s="14" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D606" s="7">
+        <v>16800</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4" outlineLevel="1">
+      <c r="A607" s="10" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B607" s="0"/>
+      <c r="C607" s="12"/>
+      <c r="D607" s="5"/>
     </row>
     <row r="608" spans="1:4" outlineLevel="2">
-      <c r="A608" s="9">
-[...9 lines deleted...]
-        <v>89600</v>
+      <c r="A608" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B608" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C608" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D608" s="6" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="609" spans="1:4" outlineLevel="2">
       <c r="A609" s="9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B609" s="4" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
       <c r="C609" s="14" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="D609" s="7">
-        <v>11600</v>
+        <v>7211</v>
       </c>
     </row>
     <row r="610" spans="1:4" outlineLevel="2">
       <c r="A610" s="9">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B610" s="4" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
       <c r="C610" s="14" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="D610" s="7">
-        <v>150</v>
+        <v>10333</v>
       </c>
     </row>
     <row r="611" spans="1:4" outlineLevel="2">
       <c r="A611" s="9">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B611" s="4" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="C611" s="14" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="D611" s="7">
-        <v>150</v>
+        <v>47359</v>
       </c>
     </row>
     <row r="612" spans="1:4" outlineLevel="2">
       <c r="A612" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B612" s="4" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="C612" s="14" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="D612" s="7">
-        <v>150</v>
+        <v>73613</v>
       </c>
     </row>
     <row r="613" spans="1:4" outlineLevel="2">
       <c r="A613" s="9">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B613" s="4" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="C613" s="14" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="D613" s="7">
-        <v>0</v>
+        <v>8150</v>
       </c>
     </row>
     <row r="614" spans="1:4" outlineLevel="2">
       <c r="A614" s="9">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B614" s="4" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="C614" s="14" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="D614" s="7">
-        <v>600</v>
+        <v>9047</v>
       </c>
     </row>
     <row r="615" spans="1:4" outlineLevel="2">
       <c r="A615" s="9">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B615" s="4" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="C615" s="14" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="D615" s="7">
-        <v>1000</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="616" spans="1:4" outlineLevel="2">
       <c r="A616" s="9">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B616" s="4" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="C616" s="14" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="D616" s="7">
-        <v>600</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="617" spans="1:4" outlineLevel="2">
       <c r="A617" s="9">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B617" s="4" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C617" s="14" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
       <c r="D617" s="7">
-        <v>500</v>
-[...14 lines deleted...]
-      </c>
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4" outlineLevel="1">
+      <c r="A618" s="10" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B618" s="0"/>
+      <c r="C618" s="12"/>
+      <c r="D618" s="5"/>
     </row>
     <row r="619" spans="1:4" outlineLevel="2">
-      <c r="A619" s="9">
-[...9 lines deleted...]
-        <v>8650</v>
+      <c r="A619" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B619" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C619" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D619" s="6" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="620" spans="1:4" outlineLevel="2">
       <c r="A620" s="9">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B620" s="4" t="s">
         <v>1217</v>
       </c>
       <c r="C620" s="14" t="s">
         <v>1218</v>
       </c>
       <c r="D620" s="7">
-        <v>3650</v>
+        <v>439150</v>
       </c>
     </row>
     <row r="621" spans="1:4" outlineLevel="2">
       <c r="A621" s="9">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B621" s="4" t="s">
         <v>1219</v>
       </c>
       <c r="C621" s="14" t="s">
         <v>1220</v>
       </c>
       <c r="D621" s="7">
-        <v>4800</v>
+        <v>89600</v>
       </c>
     </row>
     <row r="622" spans="1:4" outlineLevel="2">
       <c r="A622" s="9">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B622" s="4" t="s">
         <v>1221</v>
       </c>
       <c r="C622" s="14" t="s">
         <v>1222</v>
       </c>
       <c r="D622" s="7">
-        <v>23950</v>
+        <v>11600</v>
       </c>
     </row>
     <row r="623" spans="1:4" outlineLevel="2">
       <c r="A623" s="9">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B623" s="4" t="s">
         <v>1223</v>
       </c>
       <c r="C623" s="14" t="s">
         <v>1224</v>
       </c>
       <c r="D623" s="7">
-        <v>5550</v>
+        <v>150</v>
       </c>
     </row>
     <row r="624" spans="1:4" outlineLevel="2">
       <c r="A624" s="9">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="B624" s="4" t="s">
         <v>1225</v>
       </c>
       <c r="C624" s="14" t="s">
         <v>1226</v>
       </c>
       <c r="D624" s="7">
-        <v>46950</v>
+        <v>150</v>
       </c>
     </row>
     <row r="625" spans="1:4" outlineLevel="2">
       <c r="A625" s="9">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B625" s="4" t="s">
         <v>1227</v>
       </c>
       <c r="C625" s="14" t="s">
         <v>1228</v>
       </c>
       <c r="D625" s="7">
-        <v>16950</v>
+        <v>150</v>
       </c>
     </row>
     <row r="626" spans="1:4" outlineLevel="2">
       <c r="A626" s="9">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="B626" s="4" t="s">
         <v>1229</v>
       </c>
       <c r="C626" s="14" t="s">
         <v>1230</v>
       </c>
       <c r="D626" s="7">
-        <v>19750</v>
+        <v>0</v>
       </c>
     </row>
     <row r="627" spans="1:4" outlineLevel="2">
       <c r="A627" s="9">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="B627" s="4" t="s">
         <v>1231</v>
       </c>
       <c r="C627" s="14" t="s">
         <v>1232</v>
       </c>
       <c r="D627" s="7">
-        <v>12300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="628" spans="1:4" outlineLevel="2">
       <c r="A628" s="9">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B628" s="4" t="s">
         <v>1233</v>
       </c>
       <c r="C628" s="14" t="s">
         <v>1234</v>
       </c>
       <c r="D628" s="7">
-        <v>7050</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="629" spans="1:4" outlineLevel="2">
       <c r="A629" s="9">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="B629" s="4" t="s">
         <v>1235</v>
       </c>
       <c r="C629" s="14" t="s">
         <v>1236</v>
       </c>
       <c r="D629" s="7">
-        <v>18500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="630" spans="1:4" outlineLevel="2">
       <c r="A630" s="9">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="B630" s="4" t="s">
         <v>1237</v>
       </c>
       <c r="C630" s="14" t="s">
         <v>1238</v>
       </c>
       <c r="D630" s="7">
-        <v>4950</v>
+        <v>500</v>
       </c>
     </row>
     <row r="631" spans="1:4" outlineLevel="2">
       <c r="A631" s="9">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="B631" s="4" t="s">
         <v>1239</v>
       </c>
       <c r="C631" s="14" t="s">
         <v>1240</v>
       </c>
       <c r="D631" s="7">
-        <v>74300</v>
+        <v>5650</v>
       </c>
     </row>
     <row r="632" spans="1:4" outlineLevel="2">
       <c r="A632" s="9">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="B632" s="4" t="s">
         <v>1241</v>
       </c>
       <c r="C632" s="14" t="s">
         <v>1242</v>
       </c>
       <c r="D632" s="7">
-        <v>6950</v>
+        <v>8650</v>
       </c>
     </row>
     <row r="633" spans="1:4" outlineLevel="2">
       <c r="A633" s="9">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="B633" s="4" t="s">
         <v>1243</v>
       </c>
       <c r="C633" s="14" t="s">
         <v>1244</v>
       </c>
       <c r="D633" s="7">
-        <v>6800</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="634" spans="1:4" outlineLevel="2">
       <c r="A634" s="9">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="B634" s="4" t="s">
         <v>1245</v>
       </c>
       <c r="C634" s="14" t="s">
         <v>1246</v>
       </c>
       <c r="D634" s="7">
-        <v>8550</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="635" spans="1:4" outlineLevel="2">
       <c r="A635" s="9">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="B635" s="4" t="s">
         <v>1247</v>
       </c>
       <c r="C635" s="14" t="s">
         <v>1248</v>
       </c>
       <c r="D635" s="7">
-        <v>400</v>
+        <v>23950</v>
       </c>
     </row>
     <row r="636" spans="1:4" outlineLevel="2">
       <c r="A636" s="9">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="B636" s="4" t="s">
         <v>1249</v>
       </c>
       <c r="C636" s="14" t="s">
         <v>1250</v>
       </c>
       <c r="D636" s="7">
-        <v>88300</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="637" spans="1:4" outlineLevel="2">
       <c r="A637" s="9">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="B637" s="4" t="s">
         <v>1251</v>
       </c>
       <c r="C637" s="14" t="s">
         <v>1252</v>
       </c>
       <c r="D637" s="7">
-        <v>18350</v>
+        <v>46950</v>
       </c>
     </row>
     <row r="638" spans="1:4" outlineLevel="2">
       <c r="A638" s="9">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="B638" s="4" t="s">
         <v>1253</v>
       </c>
       <c r="C638" s="14" t="s">
         <v>1254</v>
       </c>
       <c r="D638" s="7">
-        <v>17550</v>
+        <v>16950</v>
       </c>
     </row>
     <row r="639" spans="1:4" outlineLevel="2">
       <c r="A639" s="9">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="B639" s="4" t="s">
         <v>1255</v>
       </c>
       <c r="C639" s="14" t="s">
         <v>1256</v>
       </c>
       <c r="D639" s="7">
-        <v>9850</v>
+        <v>19750</v>
       </c>
     </row>
     <row r="640" spans="1:4" outlineLevel="2">
       <c r="A640" s="9">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="B640" s="4" t="s">
         <v>1257</v>
       </c>
       <c r="C640" s="14" t="s">
         <v>1258</v>
       </c>
       <c r="D640" s="7">
-        <v>244650</v>
+        <v>12300</v>
       </c>
     </row>
     <row r="641" spans="1:4" outlineLevel="2">
       <c r="A641" s="9">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B641" s="4" t="s">
         <v>1259</v>
       </c>
       <c r="C641" s="14" t="s">
         <v>1260</v>
       </c>
       <c r="D641" s="7">
-        <v>30750</v>
+        <v>7050</v>
       </c>
     </row>
     <row r="642" spans="1:4" outlineLevel="2">
       <c r="A642" s="9">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="B642" s="4" t="s">
         <v>1261</v>
       </c>
       <c r="C642" s="14" t="s">
         <v>1262</v>
       </c>
       <c r="D642" s="7">
-        <v>331550</v>
+        <v>18500</v>
       </c>
     </row>
     <row r="643" spans="1:4" outlineLevel="2">
       <c r="A643" s="9">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="B643" s="4" t="s">
         <v>1263</v>
       </c>
       <c r="C643" s="14" t="s">
         <v>1264</v>
       </c>
       <c r="D643" s="7">
-        <v>54350</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="644" spans="1:4" outlineLevel="2">
       <c r="A644" s="9">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="B644" s="4" t="s">
         <v>1265</v>
       </c>
       <c r="C644" s="14" t="s">
         <v>1266</v>
       </c>
       <c r="D644" s="7">
-        <v>10750</v>
+        <v>74300</v>
       </c>
     </row>
     <row r="645" spans="1:4" outlineLevel="2">
       <c r="A645" s="9">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="B645" s="4" t="s">
         <v>1267</v>
       </c>
       <c r="C645" s="14" t="s">
         <v>1268</v>
       </c>
       <c r="D645" s="7">
-        <v>2250</v>
+        <v>6950</v>
       </c>
     </row>
     <row r="646" spans="1:4" outlineLevel="2">
       <c r="A646" s="9">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="B646" s="4" t="s">
         <v>1269</v>
       </c>
       <c r="C646" s="14" t="s">
         <v>1270</v>
       </c>
       <c r="D646" s="7">
-        <v>4950</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="647" spans="1:4" outlineLevel="2">
       <c r="A647" s="9">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="B647" s="4" t="s">
         <v>1271</v>
       </c>
       <c r="C647" s="14" t="s">
         <v>1272</v>
       </c>
       <c r="D647" s="7">
-        <v>7300</v>
+        <v>8550</v>
       </c>
     </row>
     <row r="648" spans="1:4" outlineLevel="2">
       <c r="A648" s="9">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="B648" s="4" t="s">
         <v>1273</v>
       </c>
       <c r="C648" s="14" t="s">
         <v>1274</v>
       </c>
       <c r="D648" s="7">
-        <v>116100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="649" spans="1:4" outlineLevel="2">
       <c r="A649" s="9">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="B649" s="4" t="s">
         <v>1275</v>
       </c>
       <c r="C649" s="14" t="s">
         <v>1276</v>
       </c>
       <c r="D649" s="7">
-        <v>16850</v>
+        <v>88300</v>
       </c>
     </row>
     <row r="650" spans="1:4" outlineLevel="2">
       <c r="A650" s="9">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="B650" s="4" t="s">
         <v>1277</v>
       </c>
       <c r="C650" s="14" t="s">
         <v>1278</v>
       </c>
       <c r="D650" s="7">
-        <v>6100</v>
+        <v>18350</v>
       </c>
     </row>
     <row r="651" spans="1:4" outlineLevel="2">
       <c r="A651" s="9">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="B651" s="4" t="s">
         <v>1279</v>
       </c>
       <c r="C651" s="14" t="s">
         <v>1280</v>
       </c>
       <c r="D651" s="7">
-        <v>6450</v>
+        <v>17550</v>
       </c>
     </row>
     <row r="652" spans="1:4" outlineLevel="2">
       <c r="A652" s="9">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="B652" s="4" t="s">
         <v>1281</v>
       </c>
       <c r="C652" s="14" t="s">
         <v>1282</v>
       </c>
       <c r="D652" s="7">
-        <v>4500</v>
+        <v>9850</v>
       </c>
     </row>
     <row r="653" spans="1:4" outlineLevel="2">
       <c r="A653" s="9">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="B653" s="4" t="s">
         <v>1283</v>
       </c>
       <c r="C653" s="14" t="s">
         <v>1284</v>
       </c>
       <c r="D653" s="7">
-        <v>69850</v>
+        <v>244650</v>
       </c>
     </row>
     <row r="654" spans="1:4" outlineLevel="2">
       <c r="A654" s="9">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B654" s="4" t="s">
         <v>1285</v>
       </c>
       <c r="C654" s="14" t="s">
         <v>1286</v>
       </c>
       <c r="D654" s="7">
-        <v>12400</v>
+        <v>30750</v>
       </c>
     </row>
     <row r="655" spans="1:4" outlineLevel="2">
       <c r="A655" s="9">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="B655" s="4" t="s">
         <v>1287</v>
       </c>
       <c r="C655" s="14" t="s">
         <v>1288</v>
       </c>
       <c r="D655" s="7">
-        <v>5750</v>
+        <v>331550</v>
       </c>
     </row>
     <row r="656" spans="1:4" outlineLevel="2">
       <c r="A656" s="9">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="B656" s="4" t="s">
         <v>1289</v>
       </c>
       <c r="C656" s="14" t="s">
         <v>1290</v>
       </c>
       <c r="D656" s="7">
-        <v>32950</v>
+        <v>54350</v>
       </c>
     </row>
     <row r="657" spans="1:4" outlineLevel="2">
       <c r="A657" s="9">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="B657" s="4" t="s">
         <v>1291</v>
       </c>
       <c r="C657" s="14" t="s">
         <v>1292</v>
       </c>
       <c r="D657" s="7">
-        <v>8450</v>
+        <v>10750</v>
       </c>
     </row>
     <row r="658" spans="1:4" outlineLevel="2">
       <c r="A658" s="9">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="B658" s="4" t="s">
         <v>1293</v>
       </c>
       <c r="C658" s="14" t="s">
         <v>1294</v>
       </c>
       <c r="D658" s="7">
-        <v>4100</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="659" spans="1:4" outlineLevel="2">
       <c r="A659" s="9">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="B659" s="4" t="s">
         <v>1295</v>
       </c>
       <c r="C659" s="14" t="s">
         <v>1296</v>
       </c>
       <c r="D659" s="7">
-        <v>1300</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="660" spans="1:4" outlineLevel="2">
       <c r="A660" s="9">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="B660" s="4" t="s">
         <v>1297</v>
       </c>
       <c r="C660" s="14" t="s">
         <v>1298</v>
       </c>
       <c r="D660" s="7">
-        <v>1300</v>
+        <v>7300</v>
       </c>
     </row>
     <row r="661" spans="1:4" outlineLevel="2">
       <c r="A661" s="9">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="B661" s="4" t="s">
         <v>1299</v>
       </c>
       <c r="C661" s="14" t="s">
         <v>1300</v>
       </c>
       <c r="D661" s="7">
-        <v>15900</v>
+        <v>116100</v>
       </c>
     </row>
     <row r="662" spans="1:4" outlineLevel="2">
       <c r="A662" s="9">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="B662" s="4" t="s">
         <v>1301</v>
       </c>
       <c r="C662" s="14" t="s">
         <v>1302</v>
       </c>
       <c r="D662" s="7">
-        <v>58400</v>
+        <v>16850</v>
       </c>
     </row>
     <row r="663" spans="1:4" outlineLevel="2">
       <c r="A663" s="9">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="B663" s="4" t="s">
         <v>1303</v>
       </c>
       <c r="C663" s="14" t="s">
         <v>1304</v>
       </c>
       <c r="D663" s="7">
-        <v>15000</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="664" spans="1:4" outlineLevel="2">
       <c r="A664" s="9">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="B664" s="4" t="s">
         <v>1305</v>
       </c>
       <c r="C664" s="14" t="s">
         <v>1306</v>
       </c>
       <c r="D664" s="7">
-        <v>12550</v>
+        <v>6450</v>
       </c>
     </row>
     <row r="665" spans="1:4" outlineLevel="2">
       <c r="A665" s="9">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="B665" s="4" t="s">
         <v>1307</v>
       </c>
       <c r="C665" s="14" t="s">
         <v>1308</v>
       </c>
       <c r="D665" s="7">
-        <v>81200</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="666" spans="1:4" outlineLevel="2">
       <c r="A666" s="9">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="B666" s="4" t="s">
         <v>1309</v>
       </c>
       <c r="C666" s="14" t="s">
         <v>1310</v>
       </c>
       <c r="D666" s="7">
-        <v>301050</v>
+        <v>69850</v>
       </c>
     </row>
     <row r="667" spans="1:4" outlineLevel="2">
       <c r="A667" s="9">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="B667" s="4" t="s">
         <v>1311</v>
       </c>
       <c r="C667" s="14" t="s">
         <v>1312</v>
       </c>
       <c r="D667" s="7">
-        <v>35650</v>
+        <v>12400</v>
       </c>
     </row>
     <row r="668" spans="1:4" outlineLevel="2">
       <c r="A668" s="9">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="B668" s="4" t="s">
         <v>1313</v>
       </c>
       <c r="C668" s="14" t="s">
         <v>1314</v>
       </c>
       <c r="D668" s="7">
-        <v>42400</v>
+        <v>5750</v>
       </c>
     </row>
     <row r="669" spans="1:4" outlineLevel="2">
       <c r="A669" s="9">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="B669" s="4" t="s">
         <v>1315</v>
       </c>
       <c r="C669" s="14" t="s">
         <v>1316</v>
       </c>
       <c r="D669" s="7">
-        <v>50950</v>
+        <v>32950</v>
       </c>
     </row>
     <row r="670" spans="1:4" outlineLevel="2">
       <c r="A670" s="9">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="B670" s="4" t="s">
         <v>1317</v>
       </c>
       <c r="C670" s="14" t="s">
         <v>1318</v>
       </c>
       <c r="D670" s="7">
-        <v>45100</v>
+        <v>8450</v>
       </c>
     </row>
     <row r="671" spans="1:4" outlineLevel="2">
       <c r="A671" s="9">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="B671" s="4" t="s">
         <v>1319</v>
       </c>
       <c r="C671" s="14" t="s">
         <v>1320</v>
       </c>
       <c r="D671" s="7">
-        <v>20350</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="672" spans="1:4" outlineLevel="2">
       <c r="A672" s="9">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="B672" s="4" t="s">
         <v>1321</v>
       </c>
       <c r="C672" s="14" t="s">
         <v>1322</v>
       </c>
       <c r="D672" s="7">
-        <v>49300</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="673" spans="1:4" outlineLevel="2">
       <c r="A673" s="9">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="B673" s="4" t="s">
         <v>1323</v>
       </c>
       <c r="C673" s="14" t="s">
         <v>1324</v>
       </c>
       <c r="D673" s="7">
-        <v>61250</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="674" spans="1:4" outlineLevel="2">
       <c r="A674" s="9">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="B674" s="4" t="s">
         <v>1325</v>
       </c>
       <c r="C674" s="14" t="s">
         <v>1326</v>
       </c>
       <c r="D674" s="7">
-        <v>30750</v>
+        <v>15900</v>
       </c>
     </row>
     <row r="675" spans="1:4" outlineLevel="2">
       <c r="A675" s="9">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="B675" s="4" t="s">
         <v>1327</v>
       </c>
       <c r="C675" s="14" t="s">
         <v>1328</v>
       </c>
       <c r="D675" s="7">
-        <v>11800</v>
+        <v>58400</v>
       </c>
     </row>
     <row r="676" spans="1:4" outlineLevel="2">
       <c r="A676" s="9">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="B676" s="4" t="s">
         <v>1329</v>
       </c>
       <c r="C676" s="14" t="s">
         <v>1330</v>
       </c>
       <c r="D676" s="7">
-        <v>15900</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="677" spans="1:4" outlineLevel="2">
       <c r="A677" s="9">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="B677" s="4" t="s">
         <v>1331</v>
       </c>
       <c r="C677" s="14" t="s">
         <v>1332</v>
       </c>
       <c r="D677" s="7">
-        <v>20250</v>
+        <v>12550</v>
       </c>
     </row>
     <row r="678" spans="1:4" outlineLevel="2">
       <c r="A678" s="9">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="B678" s="4" t="s">
         <v>1333</v>
       </c>
       <c r="C678" s="14" t="s">
         <v>1334</v>
       </c>
       <c r="D678" s="7">
-        <v>161300</v>
+        <v>81200</v>
       </c>
     </row>
     <row r="679" spans="1:4" outlineLevel="2">
       <c r="A679" s="9">
-        <v>73</v>
+        <v>60</v>
       </c>
       <c r="B679" s="4" t="s">
         <v>1335</v>
       </c>
       <c r="C679" s="14" t="s">
         <v>1336</v>
       </c>
       <c r="D679" s="7">
-        <v>110250</v>
+        <v>301050</v>
       </c>
     </row>
     <row r="680" spans="1:4" outlineLevel="2">
       <c r="A680" s="9">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="B680" s="4" t="s">
         <v>1337</v>
       </c>
       <c r="C680" s="14" t="s">
         <v>1338</v>
       </c>
       <c r="D680" s="7">
-        <v>8900</v>
+        <v>35650</v>
       </c>
     </row>
     <row r="681" spans="1:4" outlineLevel="2">
       <c r="A681" s="9">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="B681" s="4" t="s">
         <v>1339</v>
       </c>
       <c r="C681" s="14" t="s">
         <v>1340</v>
       </c>
       <c r="D681" s="7">
-        <v>8200</v>
+        <v>42400</v>
       </c>
     </row>
     <row r="682" spans="1:4" outlineLevel="2">
       <c r="A682" s="9">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="B682" s="4" t="s">
         <v>1341</v>
       </c>
       <c r="C682" s="14" t="s">
         <v>1342</v>
       </c>
       <c r="D682" s="7">
-        <v>5050</v>
+        <v>50950</v>
       </c>
     </row>
     <row r="683" spans="1:4" outlineLevel="2">
       <c r="A683" s="9">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="B683" s="4" t="s">
         <v>1343</v>
       </c>
       <c r="C683" s="14" t="s">
         <v>1344</v>
       </c>
       <c r="D683" s="7">
-        <v>25950</v>
+        <v>45100</v>
       </c>
     </row>
     <row r="684" spans="1:4" outlineLevel="2">
       <c r="A684" s="9">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="B684" s="4" t="s">
         <v>1345</v>
       </c>
       <c r="C684" s="14" t="s">
         <v>1346</v>
       </c>
       <c r="D684" s="7">
-        <v>19200</v>
+        <v>20350</v>
       </c>
     </row>
     <row r="685" spans="1:4" outlineLevel="2">
       <c r="A685" s="9">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="B685" s="4" t="s">
         <v>1347</v>
       </c>
       <c r="C685" s="14" t="s">
         <v>1348</v>
       </c>
       <c r="D685" s="7">
-        <v>1550</v>
+        <v>49300</v>
       </c>
     </row>
     <row r="686" spans="1:4" outlineLevel="2">
       <c r="A686" s="9">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="B686" s="4" t="s">
         <v>1349</v>
       </c>
       <c r="C686" s="14" t="s">
         <v>1350</v>
       </c>
       <c r="D686" s="7">
-        <v>8650</v>
+        <v>61250</v>
       </c>
     </row>
     <row r="687" spans="1:4" outlineLevel="2">
       <c r="A687" s="9">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="B687" s="4" t="s">
         <v>1351</v>
       </c>
       <c r="C687" s="14" t="s">
         <v>1352</v>
       </c>
       <c r="D687" s="7">
-        <v>4100</v>
+        <v>30750</v>
       </c>
     </row>
     <row r="688" spans="1:4" outlineLevel="2">
       <c r="A688" s="9">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="B688" s="4" t="s">
         <v>1353</v>
       </c>
       <c r="C688" s="14" t="s">
         <v>1354</v>
       </c>
       <c r="D688" s="7">
-        <v>2000</v>
+        <v>11800</v>
       </c>
     </row>
     <row r="689" spans="1:4" outlineLevel="2">
       <c r="A689" s="9">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="B689" s="4" t="s">
         <v>1355</v>
       </c>
       <c r="C689" s="14" t="s">
         <v>1356</v>
       </c>
       <c r="D689" s="7">
-        <v>400</v>
+        <v>15900</v>
       </c>
     </row>
     <row r="690" spans="1:4" outlineLevel="2">
       <c r="A690" s="9">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="B690" s="4" t="s">
         <v>1357</v>
       </c>
       <c r="C690" s="14" t="s">
         <v>1358</v>
       </c>
       <c r="D690" s="7">
-        <v>123000</v>
+        <v>20250</v>
       </c>
     </row>
     <row r="691" spans="1:4" outlineLevel="2">
       <c r="A691" s="9">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="B691" s="4" t="s">
         <v>1359</v>
       </c>
       <c r="C691" s="14" t="s">
         <v>1360</v>
       </c>
       <c r="D691" s="7">
-        <v>8100</v>
+        <v>161300</v>
       </c>
     </row>
     <row r="692" spans="1:4" outlineLevel="2">
       <c r="A692" s="9">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="B692" s="4" t="s">
         <v>1361</v>
       </c>
       <c r="C692" s="14" t="s">
         <v>1362</v>
       </c>
       <c r="D692" s="7">
-        <v>5050</v>
+        <v>110250</v>
       </c>
     </row>
     <row r="693" spans="1:4" outlineLevel="2">
       <c r="A693" s="9">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="B693" s="4" t="s">
         <v>1363</v>
       </c>
       <c r="C693" s="14" t="s">
         <v>1364</v>
       </c>
       <c r="D693" s="7">
-        <v>4250</v>
+        <v>8900</v>
       </c>
     </row>
     <row r="694" spans="1:4" outlineLevel="2">
       <c r="A694" s="9">
-        <v>88</v>
+        <v>75</v>
       </c>
       <c r="B694" s="4" t="s">
         <v>1365</v>
       </c>
       <c r="C694" s="14" t="s">
         <v>1366</v>
       </c>
       <c r="D694" s="7">
-        <v>1900</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="695" spans="1:4" outlineLevel="2">
       <c r="A695" s="9">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="B695" s="4" t="s">
         <v>1367</v>
       </c>
       <c r="C695" s="14" t="s">
         <v>1368</v>
       </c>
       <c r="D695" s="7">
-        <v>406050</v>
+        <v>5050</v>
       </c>
     </row>
     <row r="696" spans="1:4" outlineLevel="2">
       <c r="A696" s="9">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="B696" s="4" t="s">
         <v>1369</v>
       </c>
       <c r="C696" s="14" t="s">
         <v>1370</v>
       </c>
       <c r="D696" s="7">
-        <v>65900</v>
+        <v>25950</v>
       </c>
     </row>
     <row r="697" spans="1:4" outlineLevel="2">
       <c r="A697" s="9">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="B697" s="4" t="s">
         <v>1371</v>
       </c>
       <c r="C697" s="14" t="s">
         <v>1372</v>
       </c>
       <c r="D697" s="7">
-        <v>11350</v>
+        <v>19200</v>
       </c>
     </row>
     <row r="698" spans="1:4" outlineLevel="2">
       <c r="A698" s="9">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="B698" s="4" t="s">
         <v>1373</v>
       </c>
       <c r="C698" s="14" t="s">
         <v>1374</v>
       </c>
       <c r="D698" s="7">
-        <v>11100</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="699" spans="1:4" outlineLevel="2">
       <c r="A699" s="9">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="B699" s="4" t="s">
         <v>1375</v>
       </c>
       <c r="C699" s="14" t="s">
         <v>1376</v>
       </c>
       <c r="D699" s="7">
-        <v>36600</v>
+        <v>8650</v>
       </c>
     </row>
     <row r="700" spans="1:4" outlineLevel="2">
       <c r="A700" s="9">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="B700" s="4" t="s">
         <v>1377</v>
       </c>
       <c r="C700" s="14" t="s">
         <v>1378</v>
       </c>
       <c r="D700" s="7">
-        <v>3450</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="701" spans="1:4" outlineLevel="2">
       <c r="A701" s="9">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="B701" s="4" t="s">
         <v>1379</v>
       </c>
       <c r="C701" s="14" t="s">
         <v>1380</v>
       </c>
       <c r="D701" s="7">
-        <v>17450</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="702" spans="1:4" outlineLevel="2">
       <c r="A702" s="9">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="B702" s="4" t="s">
         <v>1381</v>
       </c>
       <c r="C702" s="14" t="s">
         <v>1382</v>
       </c>
       <c r="D702" s="7">
-        <v>6450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="703" spans="1:4" outlineLevel="2">
       <c r="A703" s="9">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="B703" s="4" t="s">
         <v>1383</v>
       </c>
       <c r="C703" s="14" t="s">
         <v>1384</v>
       </c>
       <c r="D703" s="7">
-        <v>1800</v>
+        <v>123000</v>
       </c>
     </row>
     <row r="704" spans="1:4" outlineLevel="2">
       <c r="A704" s="9">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="B704" s="4" t="s">
         <v>1385</v>
       </c>
       <c r="C704" s="14" t="s">
         <v>1386</v>
       </c>
       <c r="D704" s="7">
-        <v>4250</v>
+        <v>8100</v>
       </c>
     </row>
     <row r="705" spans="1:4" outlineLevel="2">
       <c r="A705" s="9">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="B705" s="4" t="s">
         <v>1387</v>
       </c>
       <c r="C705" s="14" t="s">
         <v>1388</v>
       </c>
       <c r="D705" s="7">
-        <v>17200</v>
+        <v>5050</v>
       </c>
     </row>
     <row r="706" spans="1:4" outlineLevel="2">
       <c r="A706" s="9">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="B706" s="4" t="s">
         <v>1389</v>
       </c>
       <c r="C706" s="14" t="s">
         <v>1390</v>
       </c>
       <c r="D706" s="7">
-        <v>18950</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="707" spans="1:4" outlineLevel="2">
       <c r="A707" s="9">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="B707" s="4" t="s">
         <v>1391</v>
       </c>
       <c r="C707" s="14" t="s">
         <v>1392</v>
       </c>
       <c r="D707" s="7">
-        <v>1450</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="708" spans="1:4" outlineLevel="2">
       <c r="A708" s="9">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="B708" s="4" t="s">
         <v>1393</v>
       </c>
       <c r="C708" s="14" t="s">
         <v>1394</v>
       </c>
       <c r="D708" s="7">
-        <v>2850</v>
+        <v>406050</v>
       </c>
     </row>
     <row r="709" spans="1:4" outlineLevel="2">
       <c r="A709" s="9">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="B709" s="4" t="s">
         <v>1395</v>
       </c>
       <c r="C709" s="14" t="s">
         <v>1396</v>
       </c>
       <c r="D709" s="7">
-        <v>6000</v>
+        <v>65900</v>
       </c>
     </row>
     <row r="710" spans="1:4" outlineLevel="2">
       <c r="A710" s="9">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="B710" s="4" t="s">
         <v>1397</v>
       </c>
       <c r="C710" s="14" t="s">
         <v>1398</v>
       </c>
       <c r="D710" s="7">
-        <v>8450</v>
+        <v>11350</v>
       </c>
     </row>
     <row r="711" spans="1:4" outlineLevel="2">
       <c r="A711" s="9">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="B711" s="4" t="s">
         <v>1399</v>
       </c>
       <c r="C711" s="14" t="s">
         <v>1400</v>
       </c>
       <c r="D711" s="7">
-        <v>5650</v>
+        <v>11100</v>
       </c>
     </row>
     <row r="712" spans="1:4" outlineLevel="2">
       <c r="A712" s="9">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="B712" s="4" t="s">
         <v>1401</v>
       </c>
       <c r="C712" s="14" t="s">
         <v>1402</v>
       </c>
       <c r="D712" s="7">
-        <v>18850</v>
+        <v>36600</v>
       </c>
     </row>
     <row r="713" spans="1:4" outlineLevel="2">
       <c r="A713" s="9">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B713" s="4" t="s">
         <v>1403</v>
       </c>
       <c r="C713" s="14" t="s">
         <v>1404</v>
       </c>
       <c r="D713" s="7">
-        <v>54800</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="714" spans="1:4" outlineLevel="2">
       <c r="A714" s="9">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="B714" s="4" t="s">
         <v>1405</v>
       </c>
       <c r="C714" s="14" t="s">
         <v>1406</v>
       </c>
       <c r="D714" s="7">
-        <v>338550</v>
+        <v>17450</v>
       </c>
     </row>
     <row r="715" spans="1:4" outlineLevel="2">
       <c r="A715" s="9">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="B715" s="4" t="s">
         <v>1407</v>
       </c>
       <c r="C715" s="14" t="s">
         <v>1408</v>
       </c>
       <c r="D715" s="7">
-        <v>18850</v>
+        <v>6450</v>
       </c>
     </row>
     <row r="716" spans="1:4" outlineLevel="2">
       <c r="A716" s="9">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="B716" s="4" t="s">
         <v>1409</v>
       </c>
       <c r="C716" s="14" t="s">
         <v>1410</v>
       </c>
       <c r="D716" s="7">
-        <v>39950</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="717" spans="1:4" outlineLevel="2">
       <c r="A717" s="9">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="B717" s="4" t="s">
         <v>1411</v>
       </c>
       <c r="C717" s="14" t="s">
         <v>1412</v>
       </c>
       <c r="D717" s="7">
-        <v>3200</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="718" spans="1:4" outlineLevel="2">
       <c r="A718" s="9">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="B718" s="4" t="s">
         <v>1413</v>
       </c>
       <c r="C718" s="14" t="s">
         <v>1414</v>
       </c>
       <c r="D718" s="7">
-        <v>3650</v>
+        <v>17200</v>
       </c>
     </row>
     <row r="719" spans="1:4" outlineLevel="2">
       <c r="A719" s="9">
-        <v>113</v>
+        <v>100</v>
       </c>
       <c r="B719" s="4" t="s">
         <v>1415</v>
       </c>
       <c r="C719" s="14" t="s">
         <v>1416</v>
       </c>
       <c r="D719" s="7">
-        <v>29200</v>
+        <v>18950</v>
       </c>
     </row>
     <row r="720" spans="1:4" outlineLevel="2">
       <c r="A720" s="9">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="B720" s="4" t="s">
         <v>1417</v>
       </c>
       <c r="C720" s="14" t="s">
         <v>1418</v>
       </c>
       <c r="D720" s="7">
-        <v>5550</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="721" spans="1:4" outlineLevel="2">
       <c r="A721" s="9">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="B721" s="4" t="s">
         <v>1419</v>
       </c>
       <c r="C721" s="14" t="s">
         <v>1420</v>
       </c>
       <c r="D721" s="7">
-        <v>12750</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="722" spans="1:4" outlineLevel="2">
       <c r="A722" s="9">
-        <v>116</v>
+        <v>103</v>
       </c>
       <c r="B722" s="4" t="s">
         <v>1421</v>
       </c>
       <c r="C722" s="14" t="s">
         <v>1422</v>
       </c>
       <c r="D722" s="7">
-        <v>5300</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="723" spans="1:4" outlineLevel="2">
       <c r="A723" s="9">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="B723" s="4" t="s">
         <v>1423</v>
       </c>
       <c r="C723" s="14" t="s">
         <v>1424</v>
       </c>
       <c r="D723" s="7">
-        <v>21150</v>
+        <v>8450</v>
       </c>
     </row>
     <row r="724" spans="1:4" outlineLevel="2">
       <c r="A724" s="9">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="B724" s="4" t="s">
         <v>1425</v>
       </c>
       <c r="C724" s="14" t="s">
         <v>1426</v>
       </c>
       <c r="D724" s="7">
-        <v>4950</v>
+        <v>5650</v>
       </c>
     </row>
     <row r="725" spans="1:4" outlineLevel="2">
       <c r="A725" s="9">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="B725" s="4" t="s">
         <v>1427</v>
       </c>
       <c r="C725" s="14" t="s">
         <v>1428</v>
       </c>
       <c r="D725" s="7">
-        <v>38800</v>
+        <v>18850</v>
       </c>
     </row>
     <row r="726" spans="1:4" outlineLevel="2">
       <c r="A726" s="9">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="B726" s="4" t="s">
         <v>1429</v>
       </c>
       <c r="C726" s="14" t="s">
         <v>1430</v>
       </c>
       <c r="D726" s="7">
-        <v>99750</v>
+        <v>54800</v>
       </c>
     </row>
     <row r="727" spans="1:4" outlineLevel="2">
       <c r="A727" s="9">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="B727" s="4" t="s">
         <v>1431</v>
       </c>
       <c r="C727" s="14" t="s">
         <v>1432</v>
       </c>
       <c r="D727" s="7">
-        <v>96350</v>
+        <v>338550</v>
       </c>
     </row>
     <row r="728" spans="1:4" outlineLevel="2">
       <c r="A728" s="9">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="B728" s="4" t="s">
         <v>1433</v>
       </c>
       <c r="C728" s="14" t="s">
         <v>1434</v>
       </c>
       <c r="D728" s="7">
-        <v>97050</v>
+        <v>18850</v>
       </c>
     </row>
     <row r="729" spans="1:4" outlineLevel="2">
       <c r="A729" s="9">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="B729" s="4" t="s">
         <v>1435</v>
       </c>
       <c r="C729" s="14" t="s">
         <v>1436</v>
       </c>
       <c r="D729" s="7">
-        <v>84950</v>
+        <v>39950</v>
       </c>
     </row>
     <row r="730" spans="1:4" outlineLevel="2">
       <c r="A730" s="9">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="B730" s="4" t="s">
         <v>1437</v>
       </c>
       <c r="C730" s="14" t="s">
         <v>1438</v>
       </c>
       <c r="D730" s="7">
-        <v>93450</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="731" spans="1:4" outlineLevel="2">
       <c r="A731" s="9">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="B731" s="4" t="s">
         <v>1439</v>
       </c>
       <c r="C731" s="14" t="s">
         <v>1440</v>
       </c>
       <c r="D731" s="7">
-        <v>85050</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="732" spans="1:4" outlineLevel="2">
       <c r="A732" s="9">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="B732" s="4" t="s">
         <v>1441</v>
       </c>
       <c r="C732" s="14" t="s">
         <v>1442</v>
       </c>
       <c r="D732" s="7">
-        <v>127450</v>
+        <v>29200</v>
       </c>
     </row>
     <row r="733" spans="1:4" outlineLevel="2">
       <c r="A733" s="9">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="B733" s="4" t="s">
         <v>1443</v>
       </c>
       <c r="C733" s="14" t="s">
         <v>1444</v>
       </c>
       <c r="D733" s="7">
-        <v>86100</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="734" spans="1:4" outlineLevel="2">
       <c r="A734" s="9">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="B734" s="4" t="s">
         <v>1445</v>
       </c>
       <c r="C734" s="14" t="s">
         <v>1446</v>
       </c>
       <c r="D734" s="7">
-        <v>2250</v>
+        <v>12750</v>
       </c>
     </row>
     <row r="735" spans="1:4" outlineLevel="2">
       <c r="A735" s="9">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="B735" s="4" t="s">
         <v>1447</v>
       </c>
       <c r="C735" s="14" t="s">
         <v>1448</v>
       </c>
       <c r="D735" s="7">
-        <v>400</v>
+        <v>5300</v>
       </c>
     </row>
     <row r="736" spans="1:4" outlineLevel="2">
       <c r="A736" s="9">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="B736" s="4" t="s">
         <v>1449</v>
       </c>
       <c r="C736" s="14" t="s">
         <v>1450</v>
       </c>
       <c r="D736" s="7">
-        <v>400</v>
+        <v>21150</v>
       </c>
     </row>
     <row r="737" spans="1:4" outlineLevel="2">
       <c r="A737" s="9">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="B737" s="4" t="s">
         <v>1451</v>
       </c>
       <c r="C737" s="14" t="s">
         <v>1452</v>
       </c>
       <c r="D737" s="7">
-        <v>2850</v>
+        <v>4950</v>
       </c>
     </row>
     <row r="738" spans="1:4" outlineLevel="2">
       <c r="A738" s="9">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="B738" s="4" t="s">
         <v>1453</v>
       </c>
       <c r="C738" s="14" t="s">
         <v>1454</v>
       </c>
       <c r="D738" s="7">
-        <v>5200</v>
+        <v>38800</v>
       </c>
     </row>
     <row r="739" spans="1:4" outlineLevel="2">
       <c r="A739" s="9">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="B739" s="4" t="s">
         <v>1455</v>
       </c>
       <c r="C739" s="14" t="s">
         <v>1456</v>
       </c>
       <c r="D739" s="7">
-        <v>850</v>
+        <v>99750</v>
       </c>
     </row>
     <row r="740" spans="1:4" outlineLevel="2">
       <c r="A740" s="9">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="B740" s="4" t="s">
         <v>1457</v>
       </c>
       <c r="C740" s="14" t="s">
         <v>1458</v>
       </c>
       <c r="D740" s="7">
-        <v>1200</v>
+        <v>96350</v>
       </c>
     </row>
     <row r="741" spans="1:4" outlineLevel="2">
       <c r="A741" s="9">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="B741" s="4" t="s">
         <v>1459</v>
       </c>
       <c r="C741" s="14" t="s">
         <v>1460</v>
       </c>
       <c r="D741" s="7">
-        <v>11350</v>
+        <v>97050</v>
       </c>
     </row>
     <row r="742" spans="1:4" outlineLevel="2">
       <c r="A742" s="9">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="B742" s="4" t="s">
         <v>1461</v>
       </c>
       <c r="C742" s="14" t="s">
         <v>1462</v>
       </c>
       <c r="D742" s="7">
-        <v>1300</v>
+        <v>84950</v>
       </c>
     </row>
     <row r="743" spans="1:4" outlineLevel="2">
       <c r="A743" s="9">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="B743" s="4" t="s">
         <v>1463</v>
       </c>
       <c r="C743" s="14" t="s">
         <v>1464</v>
       </c>
       <c r="D743" s="7">
-        <v>11350</v>
+        <v>93450</v>
       </c>
     </row>
     <row r="744" spans="1:4" outlineLevel="2">
       <c r="A744" s="9">
-        <v>138</v>
+        <v>125</v>
       </c>
       <c r="B744" s="4" t="s">
         <v>1465</v>
       </c>
       <c r="C744" s="14" t="s">
         <v>1466</v>
       </c>
       <c r="D744" s="7">
-        <v>51200</v>
+        <v>85050</v>
       </c>
     </row>
     <row r="745" spans="1:4" outlineLevel="2">
       <c r="A745" s="9">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="B745" s="4" t="s">
         <v>1467</v>
       </c>
       <c r="C745" s="14" t="s">
         <v>1468</v>
       </c>
       <c r="D745" s="7">
-        <v>73000</v>
+        <v>127450</v>
       </c>
     </row>
     <row r="746" spans="1:4" outlineLevel="2">
       <c r="A746" s="9">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="B746" s="4" t="s">
         <v>1469</v>
       </c>
       <c r="C746" s="14" t="s">
         <v>1470</v>
       </c>
       <c r="D746" s="7">
-        <v>2850</v>
+        <v>86100</v>
       </c>
     </row>
     <row r="747" spans="1:4" outlineLevel="2">
       <c r="A747" s="9">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="B747" s="4" t="s">
         <v>1471</v>
       </c>
       <c r="C747" s="14" t="s">
         <v>1472</v>
       </c>
       <c r="D747" s="7">
-        <v>12650</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="748" spans="1:4" outlineLevel="2">
       <c r="A748" s="9">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="B748" s="4" t="s">
         <v>1473</v>
       </c>
       <c r="C748" s="14" t="s">
         <v>1474</v>
       </c>
       <c r="D748" s="7">
-        <v>12300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="749" spans="1:4" outlineLevel="2">
       <c r="A749" s="9">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="B749" s="4" t="s">
         <v>1475</v>
       </c>
       <c r="C749" s="14" t="s">
         <v>1476</v>
       </c>
       <c r="D749" s="7">
-        <v>21300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="750" spans="1:4" outlineLevel="2">
       <c r="A750" s="9">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="B750" s="4" t="s">
         <v>1477</v>
       </c>
       <c r="C750" s="14" t="s">
         <v>1478</v>
       </c>
       <c r="D750" s="7">
-        <v>5650</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="751" spans="1:4" outlineLevel="2">
       <c r="A751" s="9">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="B751" s="4" t="s">
         <v>1479</v>
       </c>
       <c r="C751" s="14" t="s">
         <v>1480</v>
       </c>
       <c r="D751" s="7">
-        <v>94150</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="752" spans="1:4" outlineLevel="2">
       <c r="A752" s="9">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="B752" s="4" t="s">
         <v>1481</v>
       </c>
       <c r="C752" s="14" t="s">
         <v>1482</v>
       </c>
       <c r="D752" s="7">
-        <v>24800</v>
+        <v>850</v>
       </c>
     </row>
     <row r="753" spans="1:4" outlineLevel="2">
       <c r="A753" s="9">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="B753" s="4" t="s">
         <v>1483</v>
       </c>
       <c r="C753" s="14" t="s">
         <v>1484</v>
       </c>
       <c r="D753" s="7">
-        <v>11600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="754" spans="1:4" outlineLevel="2">
       <c r="A754" s="9">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="B754" s="4" t="s">
         <v>1485</v>
       </c>
       <c r="C754" s="14" t="s">
         <v>1486</v>
       </c>
       <c r="D754" s="7">
-        <v>20950</v>
+        <v>11350</v>
       </c>
     </row>
     <row r="755" spans="1:4" outlineLevel="2">
       <c r="A755" s="9">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="B755" s="4" t="s">
         <v>1487</v>
       </c>
       <c r="C755" s="14" t="s">
         <v>1488</v>
       </c>
       <c r="D755" s="7">
-        <v>146700</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="756" spans="1:4" outlineLevel="2">
       <c r="A756" s="9">
-        <v>150</v>
+        <v>137</v>
       </c>
       <c r="B756" s="4" t="s">
         <v>1489</v>
       </c>
       <c r="C756" s="14" t="s">
         <v>1490</v>
       </c>
       <c r="D756" s="7">
-        <v>40800</v>
+        <v>11350</v>
       </c>
     </row>
     <row r="757" spans="1:4" outlineLevel="2">
       <c r="A757" s="9">
-        <v>151</v>
+        <v>138</v>
       </c>
       <c r="B757" s="4" t="s">
         <v>1491</v>
       </c>
       <c r="C757" s="14" t="s">
         <v>1492</v>
       </c>
       <c r="D757" s="7">
-        <v>21300</v>
+        <v>51200</v>
       </c>
     </row>
     <row r="758" spans="1:4" outlineLevel="2">
       <c r="A758" s="9">
-        <v>152</v>
+        <v>139</v>
       </c>
       <c r="B758" s="4" t="s">
         <v>1493</v>
       </c>
       <c r="C758" s="14" t="s">
         <v>1494</v>
       </c>
       <c r="D758" s="7">
-        <v>9250</v>
+        <v>73000</v>
       </c>
     </row>
     <row r="759" spans="1:4" outlineLevel="2">
       <c r="A759" s="9">
-        <v>153</v>
+        <v>140</v>
       </c>
       <c r="B759" s="4" t="s">
         <v>1495</v>
       </c>
       <c r="C759" s="14" t="s">
         <v>1496</v>
       </c>
       <c r="D759" s="7">
-        <v>8100</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="760" spans="1:4" outlineLevel="2">
       <c r="A760" s="9">
-        <v>154</v>
+        <v>141</v>
       </c>
       <c r="B760" s="4" t="s">
         <v>1497</v>
       </c>
       <c r="C760" s="14" t="s">
         <v>1498</v>
       </c>
       <c r="D760" s="7">
-        <v>24550</v>
+        <v>12650</v>
       </c>
     </row>
     <row r="761" spans="1:4" outlineLevel="2">
       <c r="A761" s="9">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="B761" s="4" t="s">
         <v>1499</v>
       </c>
       <c r="C761" s="14" t="s">
         <v>1500</v>
       </c>
       <c r="D761" s="7">
-        <v>58300</v>
+        <v>12300</v>
       </c>
     </row>
     <row r="762" spans="1:4" outlineLevel="2">
       <c r="A762" s="9">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="B762" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="C762" s="14" t="s">
         <v>1502</v>
       </c>
       <c r="D762" s="7">
-        <v>82450</v>
+        <v>21300</v>
       </c>
     </row>
     <row r="763" spans="1:4" outlineLevel="2">
       <c r="A763" s="9">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="B763" s="4" t="s">
         <v>1503</v>
       </c>
       <c r="C763" s="14" t="s">
         <v>1504</v>
       </c>
       <c r="D763" s="7">
-        <v>18600</v>
+        <v>5650</v>
       </c>
     </row>
     <row r="764" spans="1:4" outlineLevel="2">
       <c r="A764" s="9">
-        <v>158</v>
+        <v>145</v>
       </c>
       <c r="B764" s="4" t="s">
         <v>1505</v>
       </c>
       <c r="C764" s="14" t="s">
         <v>1506</v>
       </c>
       <c r="D764" s="7">
-        <v>5550</v>
+        <v>94150</v>
       </c>
     </row>
     <row r="765" spans="1:4" outlineLevel="2">
       <c r="A765" s="9">
-        <v>159</v>
+        <v>146</v>
       </c>
       <c r="B765" s="4" t="s">
         <v>1507</v>
       </c>
       <c r="C765" s="14" t="s">
         <v>1508</v>
       </c>
       <c r="D765" s="7">
-        <v>5550</v>
+        <v>24800</v>
       </c>
     </row>
     <row r="766" spans="1:4" outlineLevel="2">
       <c r="A766" s="9">
-        <v>160</v>
+        <v>147</v>
       </c>
       <c r="B766" s="4" t="s">
         <v>1509</v>
       </c>
       <c r="C766" s="14" t="s">
         <v>1510</v>
       </c>
       <c r="D766" s="7">
-        <v>20950</v>
+        <v>11600</v>
       </c>
     </row>
     <row r="767" spans="1:4" outlineLevel="2">
       <c r="A767" s="9">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="B767" s="4" t="s">
         <v>1511</v>
       </c>
       <c r="C767" s="14" t="s">
         <v>1512</v>
       </c>
       <c r="D767" s="7">
-        <v>2950</v>
+        <v>20950</v>
       </c>
     </row>
     <row r="768" spans="1:4" outlineLevel="2">
       <c r="A768" s="9">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="B768" s="4" t="s">
         <v>1513</v>
       </c>
       <c r="C768" s="14" t="s">
         <v>1514</v>
       </c>
       <c r="D768" s="7">
-        <v>400</v>
+        <v>146700</v>
       </c>
     </row>
     <row r="769" spans="1:4" outlineLevel="2">
       <c r="A769" s="9">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="B769" s="4" t="s">
         <v>1515</v>
       </c>
       <c r="C769" s="14" t="s">
         <v>1516</v>
       </c>
       <c r="D769" s="7">
-        <v>600</v>
+        <v>40800</v>
       </c>
     </row>
     <row r="770" spans="1:4" outlineLevel="2">
       <c r="A770" s="9">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="B770" s="4" t="s">
         <v>1517</v>
       </c>
       <c r="C770" s="14" t="s">
         <v>1518</v>
       </c>
       <c r="D770" s="7">
-        <v>1550</v>
+        <v>21300</v>
       </c>
     </row>
     <row r="771" spans="1:4" outlineLevel="2">
       <c r="A771" s="9">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="B771" s="4" t="s">
         <v>1519</v>
       </c>
       <c r="C771" s="14" t="s">
         <v>1520</v>
       </c>
       <c r="D771" s="7">
-        <v>1700</v>
+        <v>9250</v>
       </c>
     </row>
     <row r="772" spans="1:4" outlineLevel="2">
       <c r="A772" s="9">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="B772" s="4" t="s">
         <v>1521</v>
       </c>
       <c r="C772" s="14" t="s">
         <v>1522</v>
       </c>
       <c r="D772" s="7">
-        <v>3900</v>
+        <v>8100</v>
       </c>
     </row>
     <row r="773" spans="1:4" outlineLevel="2">
       <c r="A773" s="9">
-        <v>167</v>
+        <v>154</v>
       </c>
       <c r="B773" s="4" t="s">
         <v>1523</v>
       </c>
       <c r="C773" s="14" t="s">
         <v>1524</v>
       </c>
       <c r="D773" s="7">
-        <v>5650</v>
+        <v>24550</v>
       </c>
     </row>
     <row r="774" spans="1:4" outlineLevel="2">
       <c r="A774" s="9">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="B774" s="4" t="s">
         <v>1525</v>
       </c>
       <c r="C774" s="14" t="s">
         <v>1526</v>
       </c>
       <c r="D774" s="7">
-        <v>6600</v>
+        <v>58300</v>
       </c>
     </row>
     <row r="775" spans="1:4" outlineLevel="2">
       <c r="A775" s="9">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="B775" s="4" t="s">
         <v>1527</v>
       </c>
       <c r="C775" s="14" t="s">
         <v>1528</v>
       </c>
       <c r="D775" s="7">
-        <v>2700</v>
+        <v>82450</v>
       </c>
     </row>
     <row r="776" spans="1:4" outlineLevel="2">
       <c r="A776" s="9">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="B776" s="4" t="s">
         <v>1529</v>
       </c>
       <c r="C776" s="14" t="s">
         <v>1530</v>
       </c>
       <c r="D776" s="7">
-        <v>5000</v>
+        <v>18600</v>
       </c>
     </row>
     <row r="777" spans="1:4" outlineLevel="2">
       <c r="A777" s="9">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="B777" s="4" t="s">
         <v>1531</v>
       </c>
       <c r="C777" s="14" t="s">
         <v>1532</v>
       </c>
       <c r="D777" s="7">
-        <v>6950</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="778" spans="1:4" outlineLevel="2">
       <c r="A778" s="9">
-        <v>172</v>
+        <v>159</v>
       </c>
       <c r="B778" s="4" t="s">
         <v>1533</v>
       </c>
       <c r="C778" s="14" t="s">
         <v>1534</v>
       </c>
       <c r="D778" s="7">
-        <v>21850</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="779" spans="1:4" outlineLevel="2">
       <c r="A779" s="9">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="B779" s="4" t="s">
         <v>1535</v>
       </c>
       <c r="C779" s="14" t="s">
         <v>1536</v>
       </c>
       <c r="D779" s="7">
-        <v>11500</v>
+        <v>20950</v>
       </c>
     </row>
     <row r="780" spans="1:4" outlineLevel="2">
       <c r="A780" s="9">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="B780" s="4" t="s">
         <v>1537</v>
       </c>
       <c r="C780" s="14" t="s">
         <v>1538</v>
       </c>
       <c r="D780" s="7">
-        <v>2000</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="781" spans="1:4" outlineLevel="2">
       <c r="A781" s="9">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="B781" s="4" t="s">
         <v>1539</v>
       </c>
       <c r="C781" s="14" t="s">
         <v>1540</v>
       </c>
       <c r="D781" s="7">
-        <v>2000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="782" spans="1:4" outlineLevel="2">
       <c r="A782" s="9">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="B782" s="4" t="s">
         <v>1541</v>
       </c>
       <c r="C782" s="14" t="s">
         <v>1542</v>
       </c>
       <c r="D782" s="7">
-        <v>28050</v>
+        <v>600</v>
       </c>
     </row>
     <row r="783" spans="1:4" outlineLevel="2">
       <c r="A783" s="9">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="B783" s="4" t="s">
         <v>1543</v>
       </c>
       <c r="C783" s="14" t="s">
         <v>1544</v>
       </c>
       <c r="D783" s="7">
-        <v>23750</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="784" spans="1:4" outlineLevel="2">
       <c r="A784" s="9">
-        <v>178</v>
+        <v>165</v>
       </c>
       <c r="B784" s="4" t="s">
         <v>1545</v>
       </c>
       <c r="C784" s="14" t="s">
         <v>1546</v>
       </c>
       <c r="D784" s="7">
-        <v>18400</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="785" spans="1:4" outlineLevel="2">
       <c r="A785" s="9">
-        <v>179</v>
+        <v>166</v>
       </c>
       <c r="B785" s="4" t="s">
         <v>1547</v>
       </c>
       <c r="C785" s="14" t="s">
         <v>1548</v>
       </c>
       <c r="D785" s="7">
-        <v>5550</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="786" spans="1:4" outlineLevel="2">
       <c r="A786" s="9">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="B786" s="4" t="s">
         <v>1549</v>
       </c>
       <c r="C786" s="14" t="s">
         <v>1550</v>
       </c>
       <c r="D786" s="7">
-        <v>5950</v>
+        <v>5650</v>
       </c>
     </row>
     <row r="787" spans="1:4" outlineLevel="2">
       <c r="A787" s="9">
-        <v>181</v>
+        <v>168</v>
       </c>
       <c r="B787" s="4" t="s">
         <v>1551</v>
       </c>
       <c r="C787" s="14" t="s">
         <v>1552</v>
       </c>
       <c r="D787" s="7">
-        <v>36750</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="788" spans="1:4" outlineLevel="2">
       <c r="A788" s="9">
-        <v>182</v>
+        <v>169</v>
       </c>
       <c r="B788" s="4" t="s">
         <v>1553</v>
       </c>
       <c r="C788" s="14" t="s">
         <v>1554</v>
       </c>
       <c r="D788" s="7">
-        <v>3800</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="789" spans="1:4" outlineLevel="2">
       <c r="A789" s="9">
-        <v>183</v>
+        <v>170</v>
       </c>
       <c r="B789" s="4" t="s">
         <v>1555</v>
       </c>
       <c r="C789" s="14" t="s">
         <v>1556</v>
       </c>
       <c r="D789" s="7">
-        <v>2250</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="790" spans="1:4" outlineLevel="2">
       <c r="A790" s="9">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="B790" s="4" t="s">
         <v>1557</v>
       </c>
       <c r="C790" s="14" t="s">
         <v>1558</v>
       </c>
       <c r="D790" s="7">
-        <v>56300</v>
+        <v>6950</v>
       </c>
     </row>
     <row r="791" spans="1:4" outlineLevel="2">
       <c r="A791" s="9">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="B791" s="4" t="s">
         <v>1559</v>
       </c>
       <c r="C791" s="14" t="s">
         <v>1560</v>
       </c>
       <c r="D791" s="7">
-        <v>3300</v>
+        <v>21850</v>
       </c>
     </row>
     <row r="792" spans="1:4" outlineLevel="2">
       <c r="A792" s="9">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="B792" s="4" t="s">
         <v>1561</v>
       </c>
       <c r="C792" s="14" t="s">
         <v>1562</v>
       </c>
       <c r="D792" s="7">
-        <v>12450</v>
+        <v>11500</v>
       </c>
     </row>
     <row r="793" spans="1:4" outlineLevel="2">
       <c r="A793" s="9">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="B793" s="4" t="s">
         <v>1563</v>
       </c>
       <c r="C793" s="14" t="s">
         <v>1564</v>
       </c>
       <c r="D793" s="7">
-        <v>32500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="794" spans="1:4" outlineLevel="2">
       <c r="A794" s="9">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="B794" s="4" t="s">
         <v>1565</v>
       </c>
       <c r="C794" s="14" t="s">
         <v>1566</v>
       </c>
       <c r="D794" s="7">
-        <v>5550</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="795" spans="1:4" outlineLevel="2">
       <c r="A795" s="9">
-        <v>189</v>
+        <v>176</v>
       </c>
       <c r="B795" s="4" t="s">
         <v>1567</v>
       </c>
       <c r="C795" s="14" t="s">
         <v>1568</v>
       </c>
       <c r="D795" s="7">
-        <v>7300</v>
+        <v>28050</v>
       </c>
     </row>
     <row r="796" spans="1:4" outlineLevel="2">
       <c r="A796" s="9">
-        <v>190</v>
+        <v>177</v>
       </c>
       <c r="B796" s="4" t="s">
         <v>1569</v>
       </c>
       <c r="C796" s="14" t="s">
         <v>1570</v>
       </c>
       <c r="D796" s="7">
-        <v>9300</v>
+        <v>23750</v>
       </c>
     </row>
     <row r="797" spans="1:4" outlineLevel="2">
       <c r="A797" s="9">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="B797" s="4" t="s">
         <v>1571</v>
       </c>
       <c r="C797" s="14" t="s">
         <v>1572</v>
       </c>
       <c r="D797" s="7">
-        <v>28100</v>
+        <v>18400</v>
       </c>
     </row>
     <row r="798" spans="1:4" outlineLevel="2">
       <c r="A798" s="9">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="B798" s="4" t="s">
         <v>1573</v>
       </c>
       <c r="C798" s="14" t="s">
         <v>1574</v>
       </c>
       <c r="D798" s="7">
-        <v>3610</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="799" spans="1:4" outlineLevel="2">
       <c r="A799" s="9">
-        <v>193</v>
+        <v>180</v>
       </c>
       <c r="B799" s="4" t="s">
         <v>1575</v>
       </c>
       <c r="C799" s="14" t="s">
         <v>1576</v>
       </c>
       <c r="D799" s="7">
-        <v>6630</v>
+        <v>5950</v>
       </c>
     </row>
     <row r="800" spans="1:4" outlineLevel="2">
       <c r="A800" s="9">
-        <v>194</v>
+        <v>181</v>
       </c>
       <c r="B800" s="4" t="s">
         <v>1577</v>
       </c>
       <c r="C800" s="14" t="s">
         <v>1578</v>
       </c>
       <c r="D800" s="7">
-        <v>6860</v>
+        <v>36750</v>
       </c>
     </row>
     <row r="801" spans="1:4" outlineLevel="2">
       <c r="A801" s="9">
-        <v>195</v>
+        <v>182</v>
       </c>
       <c r="B801" s="4" t="s">
         <v>1579</v>
       </c>
       <c r="C801" s="14" t="s">
         <v>1580</v>
       </c>
       <c r="D801" s="7">
-        <v>450</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="802" spans="1:4" outlineLevel="2">
       <c r="A802" s="9">
-        <v>196</v>
+        <v>183</v>
       </c>
       <c r="B802" s="4" t="s">
         <v>1581</v>
       </c>
       <c r="C802" s="14" t="s">
         <v>1582</v>
       </c>
       <c r="D802" s="7">
-        <v>1520</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="803" spans="1:4" outlineLevel="2">
       <c r="A803" s="9">
-        <v>197</v>
+        <v>184</v>
       </c>
       <c r="B803" s="4" t="s">
         <v>1583</v>
       </c>
       <c r="C803" s="14" t="s">
         <v>1584</v>
       </c>
       <c r="D803" s="7">
-        <v>570</v>
+        <v>56300</v>
       </c>
     </row>
     <row r="804" spans="1:4" outlineLevel="2">
       <c r="A804" s="9">
-        <v>198</v>
+        <v>185</v>
       </c>
       <c r="B804" s="4" t="s">
         <v>1585</v>
       </c>
       <c r="C804" s="14" t="s">
         <v>1586</v>
       </c>
       <c r="D804" s="7">
-        <v>9940</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="805" spans="1:4" outlineLevel="2">
       <c r="A805" s="9">
-        <v>199</v>
+        <v>186</v>
       </c>
       <c r="B805" s="4" t="s">
         <v>1587</v>
       </c>
       <c r="C805" s="14" t="s">
         <v>1588</v>
       </c>
       <c r="D805" s="7">
-        <v>2790</v>
+        <v>12450</v>
       </c>
     </row>
     <row r="806" spans="1:4" outlineLevel="2">
       <c r="A806" s="9">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="B806" s="4" t="s">
         <v>1589</v>
       </c>
       <c r="C806" s="14" t="s">
         <v>1590</v>
       </c>
       <c r="D806" s="7">
-        <v>5630</v>
+        <v>32500</v>
       </c>
     </row>
     <row r="807" spans="1:4" outlineLevel="2">
       <c r="A807" s="9">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="B807" s="4" t="s">
         <v>1591</v>
       </c>
       <c r="C807" s="14" t="s">
         <v>1592</v>
       </c>
       <c r="D807" s="7">
-        <v>6440</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="808" spans="1:4" outlineLevel="2">
       <c r="A808" s="9">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="B808" s="4" t="s">
         <v>1593</v>
       </c>
       <c r="C808" s="14" t="s">
         <v>1594</v>
       </c>
       <c r="D808" s="7">
-        <v>5625</v>
+        <v>7300</v>
       </c>
     </row>
     <row r="809" spans="1:4" outlineLevel="2">
       <c r="A809" s="9">
-        <v>203</v>
+        <v>190</v>
       </c>
       <c r="B809" s="4" t="s">
         <v>1595</v>
       </c>
       <c r="C809" s="14" t="s">
         <v>1596</v>
       </c>
       <c r="D809" s="7">
-        <v>7650</v>
+        <v>9300</v>
       </c>
     </row>
     <row r="810" spans="1:4" outlineLevel="2">
       <c r="A810" s="9">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="B810" s="4" t="s">
         <v>1597</v>
       </c>
       <c r="C810" s="14" t="s">
         <v>1598</v>
       </c>
       <c r="D810" s="7">
-        <v>10350</v>
+        <v>28100</v>
       </c>
     </row>
     <row r="811" spans="1:4" outlineLevel="2">
       <c r="A811" s="9">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="B811" s="4" t="s">
         <v>1599</v>
       </c>
       <c r="C811" s="14" t="s">
         <v>1600</v>
       </c>
       <c r="D811" s="7">
-        <v>11250</v>
+        <v>3610</v>
       </c>
     </row>
     <row r="812" spans="1:4" outlineLevel="2">
       <c r="A812" s="9">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="B812" s="4" t="s">
         <v>1601</v>
       </c>
       <c r="C812" s="14" t="s">
         <v>1602</v>
       </c>
       <c r="D812" s="7">
-        <v>8941</v>
+        <v>6630</v>
       </c>
     </row>
     <row r="813" spans="1:4" outlineLevel="2">
       <c r="A813" s="9">
-        <v>207</v>
+        <v>194</v>
       </c>
       <c r="B813" s="4" t="s">
         <v>1603</v>
       </c>
       <c r="C813" s="14" t="s">
         <v>1604</v>
       </c>
       <c r="D813" s="7">
-        <v>1372</v>
+        <v>6860</v>
       </c>
     </row>
     <row r="814" spans="1:4" outlineLevel="2">
       <c r="A814" s="9">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="B814" s="4" t="s">
         <v>1605</v>
       </c>
       <c r="C814" s="14" t="s">
         <v>1606</v>
       </c>
       <c r="D814" s="7">
-        <v>34</v>
+        <v>450</v>
       </c>
     </row>
     <row r="815" spans="1:4" outlineLevel="2">
       <c r="A815" s="9">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="B815" s="4" t="s">
         <v>1607</v>
       </c>
       <c r="C815" s="14" t="s">
         <v>1608</v>
       </c>
       <c r="D815" s="7">
-        <v>1014</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="816" spans="1:4" outlineLevel="2">
       <c r="A816" s="9">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="B816" s="4" t="s">
         <v>1609</v>
       </c>
       <c r="C816" s="14" t="s">
         <v>1610</v>
       </c>
       <c r="D816" s="7">
-        <v>1381</v>
+        <v>570</v>
       </c>
     </row>
     <row r="817" spans="1:4" outlineLevel="2">
       <c r="A817" s="9">
-        <v>211</v>
+        <v>198</v>
       </c>
       <c r="B817" s="4" t="s">
         <v>1611</v>
       </c>
       <c r="C817" s="14" t="s">
         <v>1612</v>
       </c>
       <c r="D817" s="7">
-        <v>121</v>
+        <v>9940</v>
       </c>
     </row>
     <row r="818" spans="1:4" outlineLevel="2">
       <c r="A818" s="9">
-        <v>212</v>
+        <v>199</v>
       </c>
       <c r="B818" s="4" t="s">
         <v>1613</v>
       </c>
       <c r="C818" s="14" t="s">
         <v>1614</v>
       </c>
       <c r="D818" s="7">
-        <v>2211</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="819" spans="1:4" outlineLevel="2">
       <c r="A819" s="9">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="B819" s="4" t="s">
         <v>1615</v>
       </c>
       <c r="C819" s="14" t="s">
         <v>1616</v>
       </c>
       <c r="D819" s="7">
-        <v>851</v>
+        <v>5630</v>
       </c>
     </row>
     <row r="820" spans="1:4" outlineLevel="2">
       <c r="A820" s="9">
-        <v>214</v>
+        <v>201</v>
       </c>
       <c r="B820" s="4" t="s">
         <v>1617</v>
       </c>
       <c r="C820" s="14" t="s">
         <v>1618</v>
       </c>
       <c r="D820" s="7">
-        <v>16588</v>
+        <v>6440</v>
       </c>
     </row>
     <row r="821" spans="1:4" outlineLevel="2">
       <c r="A821" s="9">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="B821" s="4" t="s">
         <v>1619</v>
       </c>
       <c r="C821" s="14" t="s">
         <v>1620</v>
       </c>
       <c r="D821" s="7">
-        <v>1500</v>
+        <v>5625</v>
       </c>
     </row>
     <row r="822" spans="1:4" outlineLevel="2">
       <c r="A822" s="9">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="B822" s="4" t="s">
         <v>1621</v>
       </c>
       <c r="C822" s="14" t="s">
         <v>1622</v>
       </c>
       <c r="D822" s="7">
-        <v>1200</v>
+        <v>7650</v>
       </c>
     </row>
     <row r="823" spans="1:4" outlineLevel="2">
       <c r="A823" s="9">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="B823" s="4" t="s">
         <v>1623</v>
       </c>
       <c r="C823" s="14" t="s">
         <v>1624</v>
       </c>
       <c r="D823" s="7">
-        <v>1497</v>
+        <v>10350</v>
       </c>
     </row>
     <row r="824" spans="1:4" outlineLevel="2">
       <c r="A824" s="9">
-        <v>218</v>
+        <v>205</v>
       </c>
       <c r="B824" s="4" t="s">
         <v>1625</v>
       </c>
       <c r="C824" s="14" t="s">
         <v>1626</v>
       </c>
       <c r="D824" s="7">
-        <v>1300</v>
+        <v>11250</v>
       </c>
     </row>
     <row r="825" spans="1:4" outlineLevel="2">
       <c r="A825" s="9">
-        <v>219</v>
+        <v>206</v>
       </c>
       <c r="B825" s="4" t="s">
         <v>1627</v>
       </c>
       <c r="C825" s="14" t="s">
         <v>1628</v>
       </c>
       <c r="D825" s="7">
-        <v>1100</v>
+        <v>9388</v>
       </c>
     </row>
     <row r="826" spans="1:4" outlineLevel="2">
       <c r="A826" s="9">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="B826" s="4" t="s">
         <v>1629</v>
       </c>
       <c r="C826" s="14" t="s">
         <v>1630</v>
       </c>
       <c r="D826" s="7">
-        <v>945</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="827" spans="1:4" outlineLevel="2">
       <c r="A827" s="9">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="B827" s="4" t="s">
         <v>1631</v>
       </c>
       <c r="C827" s="14" t="s">
         <v>1632</v>
       </c>
       <c r="D827" s="7">
-        <v>12624</v>
+        <v>36</v>
       </c>
     </row>
     <row r="828" spans="1:4" outlineLevel="2">
       <c r="A828" s="9">
-        <v>222</v>
+        <v>209</v>
       </c>
       <c r="B828" s="4" t="s">
         <v>1633</v>
       </c>
       <c r="C828" s="14" t="s">
         <v>1634</v>
       </c>
       <c r="D828" s="7">
-        <v>572</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="829" spans="1:4" outlineLevel="2">
       <c r="A829" s="9">
-        <v>223</v>
+        <v>210</v>
       </c>
       <c r="B829" s="4" t="s">
         <v>1635</v>
       </c>
       <c r="C829" s="14" t="s">
         <v>1636</v>
       </c>
       <c r="D829" s="7">
-        <v>4163</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="830" spans="1:4" outlineLevel="2">
       <c r="A830" s="9">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="B830" s="4" t="s">
         <v>1637</v>
       </c>
       <c r="C830" s="14" t="s">
         <v>1638</v>
       </c>
       <c r="D830" s="7">
-        <v>670</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="831" spans="1:4" outlineLevel="2">
       <c r="A831" s="9">
-        <v>225</v>
+        <v>212</v>
       </c>
       <c r="B831" s="4" t="s">
         <v>1639</v>
       </c>
       <c r="C831" s="14" t="s">
         <v>1640</v>
       </c>
       <c r="D831" s="7">
-        <v>1500</v>
+        <v>893</v>
       </c>
     </row>
     <row r="832" spans="1:4" outlineLevel="2">
       <c r="A832" s="9">
-        <v>226</v>
+        <v>213</v>
       </c>
       <c r="B832" s="4" t="s">
         <v>1641</v>
       </c>
       <c r="C832" s="14" t="s">
         <v>1642</v>
       </c>
       <c r="D832" s="7">
-        <v>174</v>
+        <v>17417</v>
       </c>
     </row>
     <row r="833" spans="1:4" outlineLevel="2">
       <c r="A833" s="9">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="B833" s="4" t="s">
         <v>1643</v>
       </c>
       <c r="C833" s="14" t="s">
         <v>1644</v>
       </c>
       <c r="D833" s="7">
-        <v>997</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="834" spans="1:4" outlineLevel="2">
       <c r="A834" s="9">
-        <v>228</v>
+        <v>215</v>
       </c>
       <c r="B834" s="4" t="s">
         <v>1645</v>
       </c>
       <c r="C834" s="14" t="s">
         <v>1646</v>
       </c>
       <c r="D834" s="7">
-        <v>4186</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="835" spans="1:4" outlineLevel="2">
       <c r="A835" s="9">
-        <v>229</v>
+        <v>216</v>
       </c>
       <c r="B835" s="4" t="s">
         <v>1647</v>
       </c>
       <c r="C835" s="14" t="s">
         <v>1648</v>
       </c>
       <c r="D835" s="7">
-        <v>906</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="836" spans="1:4" outlineLevel="2">
       <c r="A836" s="9">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="B836" s="4" t="s">
         <v>1649</v>
       </c>
       <c r="C836" s="14" t="s">
         <v>1650</v>
       </c>
       <c r="D836" s="7">
-        <v>279</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="837" spans="1:4" outlineLevel="2">
       <c r="A837" s="9">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="B837" s="4" t="s">
         <v>1651</v>
       </c>
       <c r="C837" s="14" t="s">
         <v>1652</v>
       </c>
       <c r="D837" s="7">
-        <v>18218</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="838" spans="1:4" outlineLevel="2">
       <c r="A838" s="9">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="B838" s="4" t="s">
         <v>1653</v>
       </c>
       <c r="C838" s="14" t="s">
         <v>1654</v>
       </c>
       <c r="D838" s="7">
-        <v>189</v>
+        <v>992</v>
       </c>
     </row>
     <row r="839" spans="1:4" outlineLevel="2">
       <c r="A839" s="9">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="B839" s="4" t="s">
         <v>1655</v>
       </c>
       <c r="C839" s="14" t="s">
         <v>1656</v>
       </c>
       <c r="D839" s="7">
-        <v>1174</v>
+        <v>13256</v>
       </c>
     </row>
     <row r="840" spans="1:4" outlineLevel="2">
       <c r="A840" s="9">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="B840" s="4" t="s">
         <v>1657</v>
       </c>
       <c r="C840" s="14" t="s">
         <v>1658</v>
       </c>
       <c r="D840" s="7">
-        <v>4874</v>
+        <v>601</v>
       </c>
     </row>
     <row r="841" spans="1:4" outlineLevel="2">
       <c r="A841" s="9">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="B841" s="4" t="s">
         <v>1659</v>
       </c>
       <c r="C841" s="14" t="s">
         <v>1660</v>
       </c>
       <c r="D841" s="7">
-        <v>1039</v>
+        <v>4371</v>
       </c>
     </row>
     <row r="842" spans="1:4" outlineLevel="2">
       <c r="A842" s="9">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="B842" s="4" t="s">
         <v>1661</v>
       </c>
       <c r="C842" s="14" t="s">
         <v>1662</v>
       </c>
       <c r="D842" s="7">
-        <v>466</v>
+        <v>704</v>
       </c>
     </row>
     <row r="843" spans="1:4" outlineLevel="2">
       <c r="A843" s="9">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="B843" s="4" t="s">
         <v>1663</v>
       </c>
       <c r="C843" s="14" t="s">
         <v>1664</v>
       </c>
       <c r="D843" s="7">
-        <v>226</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="844" spans="1:4" outlineLevel="2">
       <c r="A844" s="9">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="B844" s="4" t="s">
         <v>1665</v>
       </c>
       <c r="C844" s="14" t="s">
         <v>1666</v>
       </c>
       <c r="D844" s="7">
-        <v>3100</v>
+        <v>183</v>
       </c>
     </row>
     <row r="845" spans="1:4" outlineLevel="2">
       <c r="A845" s="9">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="B845" s="4" t="s">
         <v>1667</v>
       </c>
       <c r="C845" s="14" t="s">
         <v>1668</v>
       </c>
       <c r="D845" s="7">
-        <v>24435</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="846" spans="1:4" outlineLevel="2">
       <c r="A846" s="9">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="B846" s="4" t="s">
         <v>1669</v>
       </c>
       <c r="C846" s="14" t="s">
         <v>1670</v>
       </c>
       <c r="D846" s="7">
-        <v>9166</v>
+        <v>4395</v>
       </c>
     </row>
     <row r="847" spans="1:4" outlineLevel="2">
       <c r="A847" s="9">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="B847" s="4" t="s">
         <v>1671</v>
       </c>
       <c r="C847" s="14" t="s">
         <v>1672</v>
       </c>
       <c r="D847" s="7">
-        <v>1553</v>
+        <v>951</v>
       </c>
     </row>
     <row r="848" spans="1:4" outlineLevel="2">
       <c r="A848" s="9">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="B848" s="4" t="s">
         <v>1673</v>
       </c>
       <c r="C848" s="14" t="s">
         <v>1674</v>
       </c>
       <c r="D848" s="7">
-        <v>1004</v>
+        <v>293</v>
       </c>
     </row>
     <row r="849" spans="1:4" outlineLevel="2">
       <c r="A849" s="9">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="B849" s="4" t="s">
         <v>1675</v>
       </c>
       <c r="C849" s="14" t="s">
         <v>1676</v>
       </c>
       <c r="D849" s="7">
-        <v>66</v>
+        <v>19129</v>
       </c>
     </row>
     <row r="850" spans="1:4" outlineLevel="2">
       <c r="A850" s="9">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="B850" s="4" t="s">
         <v>1677</v>
       </c>
       <c r="C850" s="14" t="s">
         <v>1678</v>
       </c>
       <c r="D850" s="7">
-        <v>32968</v>
+        <v>198</v>
       </c>
     </row>
     <row r="851" spans="1:4" outlineLevel="2">
       <c r="A851" s="9">
-        <v>245</v>
+        <v>232</v>
       </c>
       <c r="B851" s="4" t="s">
         <v>1679</v>
       </c>
       <c r="C851" s="14" t="s">
         <v>1680</v>
       </c>
       <c r="D851" s="7">
-        <v>3365</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="852" spans="1:4" outlineLevel="2">
       <c r="A852" s="9">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="B852" s="4" t="s">
         <v>1681</v>
       </c>
       <c r="C852" s="14" t="s">
         <v>1682</v>
       </c>
       <c r="D852" s="7">
-        <v>1406</v>
+        <v>5118</v>
       </c>
     </row>
     <row r="853" spans="1:4" outlineLevel="2">
       <c r="A853" s="9">
-        <v>247</v>
+        <v>234</v>
       </c>
       <c r="B853" s="4" t="s">
         <v>1683</v>
       </c>
       <c r="C853" s="14" t="s">
         <v>1684</v>
       </c>
       <c r="D853" s="7">
-        <v>1846</v>
+        <v>489</v>
       </c>
     </row>
     <row r="854" spans="1:4" outlineLevel="2">
       <c r="A854" s="9">
-        <v>248</v>
+        <v>235</v>
       </c>
       <c r="B854" s="4" t="s">
         <v>1685</v>
       </c>
       <c r="C854" s="14" t="s">
         <v>1686</v>
       </c>
       <c r="D854" s="7">
-        <v>43532</v>
+        <v>305</v>
       </c>
     </row>
     <row r="855" spans="1:4" outlineLevel="2">
       <c r="A855" s="9">
-        <v>249</v>
+        <v>236</v>
       </c>
       <c r="B855" s="4" t="s">
         <v>1687</v>
       </c>
       <c r="C855" s="14" t="s">
         <v>1688</v>
       </c>
       <c r="D855" s="7">
-        <v>30846</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="856" spans="1:4" outlineLevel="2">
       <c r="A856" s="9">
-        <v>250</v>
+        <v>237</v>
       </c>
       <c r="B856" s="4" t="s">
         <v>1689</v>
       </c>
       <c r="C856" s="14" t="s">
         <v>1690</v>
       </c>
       <c r="D856" s="7">
-        <v>1656</v>
+        <v>25656</v>
       </c>
     </row>
     <row r="857" spans="1:4" outlineLevel="2">
       <c r="A857" s="9">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="B857" s="4" t="s">
         <v>1691</v>
       </c>
       <c r="C857" s="14" t="s">
         <v>1692</v>
       </c>
       <c r="D857" s="7">
-        <v>5219</v>
+        <v>9625</v>
       </c>
     </row>
     <row r="858" spans="1:4" outlineLevel="2">
       <c r="A858" s="9">
-        <v>252</v>
+        <v>239</v>
       </c>
       <c r="B858" s="4" t="s">
         <v>1693</v>
       </c>
       <c r="C858" s="14" t="s">
         <v>1694</v>
       </c>
       <c r="D858" s="7">
-        <v>6492</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="859" spans="1:4" outlineLevel="2">
       <c r="A859" s="9">
-        <v>253</v>
+        <v>240</v>
       </c>
       <c r="B859" s="4" t="s">
         <v>1695</v>
       </c>
       <c r="C859" s="14" t="s">
         <v>1696</v>
       </c>
       <c r="D859" s="7">
-        <v>975</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="860" spans="1:4" outlineLevel="2">
       <c r="A860" s="9">
-        <v>254</v>
+        <v>241</v>
       </c>
       <c r="B860" s="4" t="s">
         <v>1697</v>
       </c>
       <c r="C860" s="14" t="s">
         <v>1698</v>
       </c>
       <c r="D860" s="7">
-        <v>9356</v>
+        <v>69</v>
       </c>
     </row>
     <row r="861" spans="1:4" outlineLevel="2">
       <c r="A861" s="9">
-        <v>255</v>
+        <v>242</v>
       </c>
       <c r="B861" s="4" t="s">
         <v>1699</v>
       </c>
       <c r="C861" s="14" t="s">
         <v>1700</v>
       </c>
       <c r="D861" s="7">
-        <v>1273</v>
+        <v>34617</v>
       </c>
     </row>
     <row r="862" spans="1:4" outlineLevel="2">
       <c r="A862" s="9">
-        <v>256</v>
+        <v>243</v>
       </c>
       <c r="B862" s="4" t="s">
         <v>1701</v>
       </c>
       <c r="C862" s="14" t="s">
         <v>1702</v>
       </c>
       <c r="D862" s="7">
-        <v>128</v>
+        <v>3533</v>
       </c>
     </row>
     <row r="863" spans="1:4" outlineLevel="2">
       <c r="A863" s="9">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="B863" s="4" t="s">
         <v>1703</v>
       </c>
       <c r="C863" s="14" t="s">
         <v>1704</v>
       </c>
       <c r="D863" s="7">
-        <v>1019</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="864" spans="1:4" outlineLevel="2">
       <c r="A864" s="9">
-        <v>258</v>
+        <v>245</v>
       </c>
       <c r="B864" s="4" t="s">
         <v>1705</v>
       </c>
       <c r="C864" s="14" t="s">
         <v>1706</v>
       </c>
       <c r="D864" s="7">
-        <v>2037</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="865" spans="1:4" outlineLevel="2">
       <c r="A865" s="9">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="B865" s="4" t="s">
         <v>1707</v>
       </c>
       <c r="C865" s="14" t="s">
         <v>1708</v>
       </c>
       <c r="D865" s="7">
-        <v>19435</v>
+        <v>45709</v>
       </c>
     </row>
     <row r="866" spans="1:4" outlineLevel="2">
       <c r="A866" s="9">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="B866" s="4" t="s">
         <v>1709</v>
       </c>
       <c r="C866" s="14" t="s">
         <v>1710</v>
       </c>
       <c r="D866" s="7">
-        <v>16802</v>
+        <v>32388</v>
       </c>
     </row>
     <row r="867" spans="1:4" outlineLevel="2">
       <c r="A867" s="9">
-        <v>261</v>
+        <v>248</v>
       </c>
       <c r="B867" s="4" t="s">
         <v>1711</v>
       </c>
       <c r="C867" s="14" t="s">
         <v>1712</v>
       </c>
       <c r="D867" s="7">
-        <v>79478</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="868" spans="1:4" outlineLevel="2">
       <c r="A868" s="9">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="B868" s="4" t="s">
         <v>1713</v>
       </c>
       <c r="C868" s="14" t="s">
         <v>1714</v>
       </c>
       <c r="D868" s="7">
-        <v>4916</v>
+        <v>5480</v>
       </c>
     </row>
     <row r="869" spans="1:4" outlineLevel="2">
       <c r="A869" s="9">
-        <v>263</v>
+        <v>250</v>
       </c>
       <c r="B869" s="4" t="s">
         <v>1715</v>
       </c>
       <c r="C869" s="14" t="s">
         <v>1716</v>
       </c>
       <c r="D869" s="7">
-        <v>26785</v>
+        <v>6816</v>
       </c>
     </row>
     <row r="870" spans="1:4" outlineLevel="2">
       <c r="A870" s="9">
-        <v>264</v>
+        <v>251</v>
       </c>
       <c r="B870" s="4" t="s">
         <v>1717</v>
       </c>
       <c r="C870" s="14" t="s">
         <v>1718</v>
       </c>
       <c r="D870" s="7">
-        <v>26377</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="871" spans="1:4" outlineLevel="2">
       <c r="A871" s="9">
-        <v>265</v>
+        <v>252</v>
       </c>
       <c r="B871" s="4" t="s">
         <v>1719</v>
       </c>
       <c r="C871" s="14" t="s">
         <v>1720</v>
       </c>
       <c r="D871" s="7">
-        <v>79478</v>
+        <v>9823</v>
       </c>
     </row>
     <row r="872" spans="1:4" outlineLevel="2">
       <c r="A872" s="9">
-        <v>266</v>
+        <v>253</v>
       </c>
       <c r="B872" s="4" t="s">
         <v>1721</v>
       </c>
       <c r="C872" s="14" t="s">
         <v>1722</v>
       </c>
       <c r="D872" s="7">
-        <v>275012</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="873" spans="1:4" outlineLevel="2">
       <c r="A873" s="9">
-        <v>267</v>
+        <v>254</v>
       </c>
       <c r="B873" s="4" t="s">
         <v>1723</v>
       </c>
       <c r="C873" s="14" t="s">
         <v>1724</v>
       </c>
       <c r="D873" s="7">
-        <v>79478</v>
+        <v>135</v>
       </c>
     </row>
     <row r="874" spans="1:4" outlineLevel="2">
       <c r="A874" s="9">
-        <v>268</v>
+        <v>255</v>
       </c>
       <c r="B874" s="4" t="s">
         <v>1725</v>
       </c>
       <c r="C874" s="14" t="s">
         <v>1726</v>
       </c>
       <c r="D874" s="7">
-        <v>79478</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="875" spans="1:4" outlineLevel="2">
       <c r="A875" s="9">
-        <v>269</v>
+        <v>256</v>
       </c>
       <c r="B875" s="4" t="s">
         <v>1727</v>
       </c>
       <c r="C875" s="14" t="s">
         <v>1728</v>
       </c>
       <c r="D875" s="7">
-        <v>2326</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="876" spans="1:4" outlineLevel="2">
       <c r="A876" s="9">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="B876" s="4" t="s">
         <v>1729</v>
       </c>
       <c r="C876" s="14" t="s">
         <v>1730</v>
       </c>
       <c r="D876" s="7">
-        <v>16708</v>
+        <v>20407</v>
       </c>
     </row>
     <row r="877" spans="1:4" outlineLevel="2">
       <c r="A877" s="9">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="B877" s="4" t="s">
         <v>1731</v>
       </c>
       <c r="C877" s="14" t="s">
         <v>1732</v>
       </c>
       <c r="D877" s="7">
-        <v>18136</v>
+        <v>17642</v>
       </c>
     </row>
     <row r="878" spans="1:4" outlineLevel="2">
       <c r="A878" s="9">
-        <v>272</v>
+        <v>259</v>
       </c>
       <c r="B878" s="4" t="s">
         <v>1733</v>
       </c>
       <c r="C878" s="14" t="s">
         <v>1734</v>
       </c>
       <c r="D878" s="7">
-        <v>5253</v>
+        <v>79478</v>
       </c>
     </row>
     <row r="879" spans="1:4" outlineLevel="2">
       <c r="A879" s="9">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="B879" s="4" t="s">
         <v>1735</v>
       </c>
       <c r="C879" s="14" t="s">
         <v>1736</v>
       </c>
       <c r="D879" s="7">
-        <v>6344</v>
+        <v>4916</v>
       </c>
     </row>
     <row r="880" spans="1:4" outlineLevel="2">
       <c r="A880" s="9">
-        <v>274</v>
+        <v>261</v>
       </c>
       <c r="B880" s="4" t="s">
         <v>1737</v>
       </c>
       <c r="C880" s="14" t="s">
         <v>1738</v>
       </c>
       <c r="D880" s="7">
-        <v>16708</v>
+        <v>26785</v>
       </c>
     </row>
     <row r="881" spans="1:4" outlineLevel="2">
       <c r="A881" s="9">
-        <v>275</v>
+        <v>262</v>
       </c>
       <c r="B881" s="4" t="s">
         <v>1739</v>
       </c>
       <c r="C881" s="14" t="s">
         <v>1740</v>
       </c>
       <c r="D881" s="7">
-        <v>5253</v>
+        <v>26377</v>
       </c>
     </row>
     <row r="882" spans="1:4" outlineLevel="2">
       <c r="A882" s="9">
-        <v>276</v>
+        <v>263</v>
       </c>
       <c r="B882" s="4" t="s">
         <v>1741</v>
       </c>
       <c r="C882" s="14" t="s">
         <v>1742</v>
       </c>
       <c r="D882" s="7">
-        <v>5324</v>
+        <v>79478</v>
       </c>
     </row>
     <row r="883" spans="1:4" outlineLevel="2">
       <c r="A883" s="9">
-        <v>277</v>
+        <v>264</v>
       </c>
       <c r="B883" s="4" t="s">
         <v>1743</v>
       </c>
       <c r="C883" s="14" t="s">
         <v>1744</v>
       </c>
       <c r="D883" s="7">
-        <v>4845</v>
+        <v>275012</v>
       </c>
     </row>
     <row r="884" spans="1:4" outlineLevel="2">
       <c r="A884" s="9">
-        <v>278</v>
+        <v>265</v>
       </c>
       <c r="B884" s="4" t="s">
         <v>1745</v>
       </c>
       <c r="C884" s="14" t="s">
         <v>1746</v>
       </c>
       <c r="D884" s="7">
-        <v>4151</v>
+        <v>79478</v>
       </c>
     </row>
     <row r="885" spans="1:4" outlineLevel="2">
       <c r="A885" s="9">
-        <v>279</v>
+        <v>266</v>
       </c>
       <c r="B885" s="4" t="s">
         <v>1747</v>
       </c>
       <c r="C885" s="14" t="s">
         <v>1748</v>
       </c>
       <c r="D885" s="7">
-        <v>4284</v>
+        <v>79478</v>
       </c>
     </row>
     <row r="886" spans="1:4" outlineLevel="2">
       <c r="A886" s="9">
-        <v>280</v>
+        <v>267</v>
       </c>
       <c r="B886" s="4" t="s">
         <v>1749</v>
       </c>
       <c r="C886" s="14" t="s">
         <v>1750</v>
       </c>
       <c r="D886" s="7">
-        <v>5977</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="887" spans="1:4" outlineLevel="2">
       <c r="A887" s="9">
-        <v>281</v>
+        <v>268</v>
       </c>
       <c r="B887" s="4" t="s">
         <v>1751</v>
       </c>
       <c r="C887" s="14" t="s">
         <v>1752</v>
       </c>
       <c r="D887" s="7">
-        <v>7517</v>
+        <v>16708</v>
       </c>
     </row>
     <row r="888" spans="1:4" outlineLevel="2">
       <c r="A888" s="9">
-        <v>282</v>
+        <v>269</v>
       </c>
       <c r="B888" s="4" t="s">
         <v>1753</v>
       </c>
       <c r="C888" s="14" t="s">
         <v>1754</v>
       </c>
       <c r="D888" s="7">
-        <v>11240</v>
+        <v>18136</v>
       </c>
     </row>
     <row r="889" spans="1:4" outlineLevel="2">
       <c r="A889" s="9">
-        <v>283</v>
+        <v>270</v>
       </c>
       <c r="B889" s="4" t="s">
         <v>1755</v>
       </c>
       <c r="C889" s="14" t="s">
         <v>1756</v>
       </c>
       <c r="D889" s="7">
-        <v>6395</v>
+        <v>5253</v>
       </c>
     </row>
     <row r="890" spans="1:4" outlineLevel="2">
       <c r="A890" s="9">
-        <v>284</v>
+        <v>271</v>
       </c>
       <c r="B890" s="4" t="s">
         <v>1757</v>
       </c>
       <c r="C890" s="14" t="s">
         <v>1758</v>
       </c>
       <c r="D890" s="7">
-        <v>4916</v>
+        <v>6344</v>
       </c>
     </row>
     <row r="891" spans="1:4" outlineLevel="2">
       <c r="A891" s="9">
-        <v>285</v>
+        <v>272</v>
       </c>
       <c r="B891" s="4" t="s">
         <v>1759</v>
       </c>
       <c r="C891" s="14" t="s">
         <v>1760</v>
       </c>
       <c r="D891" s="7">
-        <v>6477</v>
+        <v>16708</v>
       </c>
     </row>
     <row r="892" spans="1:4" outlineLevel="2">
       <c r="A892" s="9">
-        <v>286</v>
+        <v>273</v>
       </c>
       <c r="B892" s="4" t="s">
         <v>1761</v>
       </c>
       <c r="C892" s="14" t="s">
         <v>1762</v>
       </c>
       <c r="D892" s="7">
-        <v>7844</v>
+        <v>5253</v>
       </c>
     </row>
     <row r="893" spans="1:4" outlineLevel="2">
       <c r="A893" s="9">
-        <v>287</v>
+        <v>274</v>
       </c>
       <c r="B893" s="4" t="s">
         <v>1763</v>
       </c>
       <c r="C893" s="14" t="s">
         <v>1764</v>
       </c>
       <c r="D893" s="7">
-        <v>4845</v>
+        <v>5324</v>
       </c>
     </row>
     <row r="894" spans="1:4" outlineLevel="2">
       <c r="A894" s="9">
-        <v>288</v>
+        <v>275</v>
       </c>
       <c r="B894" s="4" t="s">
         <v>1765</v>
       </c>
       <c r="C894" s="14" t="s">
         <v>1766</v>
       </c>
       <c r="D894" s="7">
-        <v>8527</v>
+        <v>4845</v>
       </c>
     </row>
     <row r="895" spans="1:4" outlineLevel="2">
       <c r="A895" s="9">
-        <v>289</v>
+        <v>276</v>
       </c>
       <c r="B895" s="4" t="s">
         <v>1767</v>
       </c>
       <c r="C895" s="14" t="s">
         <v>1768</v>
       </c>
       <c r="D895" s="7">
-        <v>4090</v>
+        <v>4151</v>
       </c>
     </row>
     <row r="896" spans="1:4" outlineLevel="2">
       <c r="A896" s="9">
-        <v>290</v>
+        <v>277</v>
       </c>
       <c r="B896" s="4" t="s">
         <v>1769</v>
       </c>
       <c r="C896" s="14" t="s">
         <v>1770</v>
       </c>
       <c r="D896" s="7">
-        <v>3886</v>
+        <v>4284</v>
       </c>
     </row>
     <row r="897" spans="1:4" outlineLevel="2">
       <c r="A897" s="9">
-        <v>291</v>
+        <v>278</v>
       </c>
       <c r="B897" s="4" t="s">
         <v>1771</v>
       </c>
       <c r="C897" s="14" t="s">
         <v>1772</v>
       </c>
       <c r="D897" s="7">
-        <v>27203</v>
+        <v>5977</v>
       </c>
     </row>
     <row r="898" spans="1:4" outlineLevel="2">
       <c r="A898" s="9">
-        <v>292</v>
+        <v>279</v>
       </c>
       <c r="B898" s="4" t="s">
         <v>1773</v>
       </c>
       <c r="C898" s="14" t="s">
         <v>1774</v>
       </c>
       <c r="D898" s="7">
-        <v>225</v>
+        <v>7517</v>
       </c>
     </row>
     <row r="899" spans="1:4" outlineLevel="2">
       <c r="A899" s="9">
-        <v>293</v>
+        <v>280</v>
       </c>
       <c r="B899" s="4" t="s">
         <v>1775</v>
       </c>
       <c r="C899" s="14" t="s">
         <v>1776</v>
       </c>
       <c r="D899" s="7">
-        <v>19900</v>
+        <v>11240</v>
       </c>
     </row>
     <row r="900" spans="1:4" outlineLevel="2">
       <c r="A900" s="9">
-        <v>294</v>
+        <v>281</v>
       </c>
       <c r="B900" s="4" t="s">
         <v>1777</v>
       </c>
       <c r="C900" s="14" t="s">
         <v>1778</v>
       </c>
       <c r="D900" s="7">
-        <v>6300</v>
+        <v>6395</v>
       </c>
     </row>
     <row r="901" spans="1:4" outlineLevel="2">
       <c r="A901" s="9">
-        <v>295</v>
+        <v>282</v>
       </c>
       <c r="B901" s="4" t="s">
         <v>1779</v>
       </c>
       <c r="C901" s="14" t="s">
         <v>1780</v>
       </c>
       <c r="D901" s="7">
-        <v>3800</v>
+        <v>4916</v>
       </c>
     </row>
     <row r="902" spans="1:4" outlineLevel="2">
       <c r="A902" s="9">
-        <v>296</v>
+        <v>283</v>
       </c>
       <c r="B902" s="4" t="s">
         <v>1781</v>
       </c>
       <c r="C902" s="14" t="s">
         <v>1782</v>
       </c>
       <c r="D902" s="7">
-        <v>3800</v>
+        <v>6477</v>
       </c>
     </row>
     <row r="903" spans="1:4" outlineLevel="2">
       <c r="A903" s="9">
-        <v>297</v>
+        <v>284</v>
       </c>
       <c r="B903" s="4" t="s">
         <v>1783</v>
       </c>
       <c r="C903" s="14" t="s">
         <v>1784</v>
       </c>
       <c r="D903" s="7">
-        <v>2700</v>
+        <v>7844</v>
       </c>
     </row>
     <row r="904" spans="1:4" outlineLevel="2">
       <c r="A904" s="9">
-        <v>298</v>
+        <v>285</v>
       </c>
       <c r="B904" s="4" t="s">
         <v>1785</v>
       </c>
       <c r="C904" s="14" t="s">
         <v>1786</v>
       </c>
       <c r="D904" s="7">
-        <v>0</v>
+        <v>4845</v>
       </c>
     </row>
     <row r="905" spans="1:4" outlineLevel="2">
       <c r="A905" s="9">
-        <v>299</v>
+        <v>286</v>
       </c>
       <c r="B905" s="4" t="s">
         <v>1787</v>
       </c>
       <c r="C905" s="14" t="s">
         <v>1788</v>
       </c>
       <c r="D905" s="7">
-        <v>0</v>
+        <v>8527</v>
       </c>
     </row>
     <row r="906" spans="1:4" outlineLevel="2">
       <c r="A906" s="9">
-        <v>300</v>
+        <v>287</v>
       </c>
       <c r="B906" s="4" t="s">
         <v>1789</v>
       </c>
       <c r="C906" s="14" t="s">
         <v>1790</v>
       </c>
       <c r="D906" s="7">
-        <v>6891</v>
+        <v>4090</v>
       </c>
     </row>
     <row r="907" spans="1:4" outlineLevel="2">
       <c r="A907" s="9">
-        <v>301</v>
+        <v>288</v>
       </c>
       <c r="B907" s="4" t="s">
         <v>1791</v>
       </c>
       <c r="C907" s="14" t="s">
         <v>1792</v>
       </c>
       <c r="D907" s="7">
-        <v>2953</v>
+        <v>3886</v>
       </c>
     </row>
     <row r="908" spans="1:4" outlineLevel="2">
       <c r="A908" s="9">
-        <v>302</v>
+        <v>289</v>
       </c>
       <c r="B908" s="4" t="s">
         <v>1793</v>
       </c>
       <c r="C908" s="14" t="s">
         <v>1794</v>
       </c>
       <c r="D908" s="7">
-        <v>756</v>
+        <v>27203</v>
       </c>
     </row>
     <row r="909" spans="1:4" outlineLevel="2">
       <c r="A909" s="9">
-        <v>303</v>
+        <v>290</v>
       </c>
       <c r="B909" s="4" t="s">
         <v>1795</v>
       </c>
       <c r="C909" s="14" t="s">
         <v>1796</v>
       </c>
       <c r="D909" s="7">
-        <v>3839</v>
+        <v>225</v>
       </c>
     </row>
     <row r="910" spans="1:4" outlineLevel="2">
       <c r="A910" s="9">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="B910" s="4" t="s">
         <v>1797</v>
       </c>
       <c r="C910" s="14" t="s">
         <v>1798</v>
       </c>
       <c r="D910" s="7">
-        <v>12456</v>
+        <v>19900</v>
       </c>
     </row>
     <row r="911" spans="1:4" outlineLevel="2">
       <c r="A911" s="9">
-        <v>305</v>
+        <v>292</v>
       </c>
       <c r="B911" s="4" t="s">
         <v>1799</v>
       </c>
       <c r="C911" s="14" t="s">
         <v>1800</v>
       </c>
       <c r="D911" s="7">
-        <v>200</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="912" spans="1:4" outlineLevel="2">
       <c r="A912" s="9">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="B912" s="4" t="s">
         <v>1801</v>
       </c>
       <c r="C912" s="14" t="s">
         <v>1802</v>
       </c>
       <c r="D912" s="7">
-        <v>200</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="913" spans="1:4" outlineLevel="2">
       <c r="A913" s="9">
-        <v>307</v>
+        <v>294</v>
       </c>
       <c r="B913" s="4" t="s">
         <v>1803</v>
       </c>
       <c r="C913" s="14" t="s">
         <v>1804</v>
       </c>
       <c r="D913" s="7">
-        <v>4655</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="914" spans="1:4" outlineLevel="2">
       <c r="A914" s="9">
-        <v>308</v>
+        <v>295</v>
       </c>
       <c r="B914" s="4" t="s">
         <v>1805</v>
       </c>
       <c r="C914" s="14" t="s">
         <v>1806</v>
       </c>
       <c r="D914" s="7">
-        <v>7505</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="915" spans="1:4" outlineLevel="2">
       <c r="A915" s="9">
-        <v>309</v>
+        <v>296</v>
       </c>
       <c r="B915" s="4" t="s">
         <v>1807</v>
       </c>
       <c r="C915" s="14" t="s">
         <v>1808</v>
       </c>
       <c r="D915" s="7">
-        <v>7505</v>
+        <v>0</v>
       </c>
     </row>
     <row r="916" spans="1:4" outlineLevel="2">
       <c r="A916" s="9">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="B916" s="4" t="s">
         <v>1809</v>
       </c>
       <c r="C916" s="14" t="s">
         <v>1810</v>
       </c>
       <c r="D916" s="7">
-        <v>1805</v>
+        <v>0</v>
       </c>
     </row>
     <row r="917" spans="1:4" outlineLevel="2">
       <c r="A917" s="9">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="B917" s="4" t="s">
         <v>1811</v>
       </c>
       <c r="C917" s="14" t="s">
         <v>1812</v>
       </c>
       <c r="D917" s="7">
-        <v>855</v>
+        <v>6891</v>
       </c>
     </row>
     <row r="918" spans="1:4" outlineLevel="2">
       <c r="A918" s="9">
-        <v>312</v>
+        <v>299</v>
       </c>
       <c r="B918" s="4" t="s">
         <v>1813</v>
       </c>
       <c r="C918" s="14" t="s">
         <v>1814</v>
       </c>
       <c r="D918" s="7">
-        <v>475</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="919" spans="1:4" outlineLevel="2">
       <c r="A919" s="9">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="B919" s="4" t="s">
         <v>1815</v>
       </c>
       <c r="C919" s="14" t="s">
         <v>1816</v>
       </c>
       <c r="D919" s="7">
-        <v>1805</v>
+        <v>756</v>
       </c>
     </row>
     <row r="920" spans="1:4" outlineLevel="2">
       <c r="A920" s="9">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="B920" s="4" t="s">
         <v>1817</v>
       </c>
       <c r="C920" s="14" t="s">
         <v>1818</v>
       </c>
       <c r="D920" s="7">
-        <v>855</v>
+        <v>3839</v>
       </c>
     </row>
     <row r="921" spans="1:4" outlineLevel="2">
       <c r="A921" s="9">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="B921" s="4" t="s">
         <v>1819</v>
       </c>
       <c r="C921" s="14" t="s">
         <v>1820</v>
       </c>
       <c r="D921" s="7">
-        <v>2755</v>
+        <v>12456</v>
       </c>
     </row>
     <row r="922" spans="1:4" outlineLevel="2">
       <c r="A922" s="9">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="B922" s="4" t="s">
         <v>1821</v>
       </c>
       <c r="C922" s="14" t="s">
         <v>1822</v>
       </c>
       <c r="D922" s="7">
-        <v>1805</v>
+        <v>200</v>
       </c>
     </row>
     <row r="923" spans="1:4" outlineLevel="2">
       <c r="A923" s="9">
-        <v>317</v>
+        <v>304</v>
       </c>
       <c r="B923" s="4" t="s">
         <v>1823</v>
       </c>
       <c r="C923" s="14" t="s">
         <v>1824</v>
       </c>
       <c r="D923" s="7">
-        <v>2755</v>
+        <v>200</v>
       </c>
     </row>
     <row r="924" spans="1:4" outlineLevel="2">
       <c r="A924" s="9">
-        <v>318</v>
+        <v>305</v>
       </c>
       <c r="B924" s="4" t="s">
         <v>1825</v>
       </c>
       <c r="C924" s="14" t="s">
         <v>1826</v>
       </c>
       <c r="D924" s="7">
-        <v>1805</v>
+        <v>4655</v>
       </c>
     </row>
     <row r="925" spans="1:4" outlineLevel="2">
       <c r="A925" s="9">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="B925" s="4" t="s">
         <v>1827</v>
       </c>
       <c r="C925" s="14" t="s">
         <v>1828</v>
       </c>
       <c r="D925" s="7">
-        <v>855</v>
+        <v>7505</v>
       </c>
     </row>
     <row r="926" spans="1:4" outlineLevel="2">
       <c r="A926" s="9">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="B926" s="4" t="s">
         <v>1829</v>
       </c>
       <c r="C926" s="14" t="s">
         <v>1830</v>
       </c>
       <c r="D926" s="7">
-        <v>855</v>
+        <v>7505</v>
       </c>
     </row>
     <row r="927" spans="1:4" outlineLevel="2">
       <c r="A927" s="9">
-        <v>321</v>
+        <v>308</v>
       </c>
       <c r="B927" s="4" t="s">
         <v>1831</v>
       </c>
       <c r="C927" s="14" t="s">
         <v>1832</v>
       </c>
       <c r="D927" s="7">
-        <v>855</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="928" spans="1:4" outlineLevel="2">
       <c r="A928" s="9">
-        <v>322</v>
+        <v>309</v>
       </c>
       <c r="B928" s="4" t="s">
         <v>1833</v>
       </c>
       <c r="C928" s="14" t="s">
         <v>1834</v>
       </c>
       <c r="D928" s="7">
-        <v>1805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="929" spans="1:4" outlineLevel="2">
       <c r="A929" s="9">
-        <v>323</v>
+        <v>310</v>
       </c>
       <c r="B929" s="4" t="s">
         <v>1835</v>
       </c>
       <c r="C929" s="14" t="s">
         <v>1836</v>
       </c>
       <c r="D929" s="7">
-        <v>855</v>
+        <v>475</v>
       </c>
     </row>
     <row r="930" spans="1:4" outlineLevel="2">
       <c r="A930" s="9">
-        <v>324</v>
+        <v>311</v>
       </c>
       <c r="B930" s="4" t="s">
         <v>1837</v>
       </c>
       <c r="C930" s="14" t="s">
         <v>1838</v>
       </c>
       <c r="D930" s="7">
-        <v>855</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="931" spans="1:4" outlineLevel="2">
       <c r="A931" s="9">
-        <v>325</v>
+        <v>312</v>
       </c>
       <c r="B931" s="4" t="s">
         <v>1839</v>
       </c>
       <c r="C931" s="14" t="s">
         <v>1840</v>
       </c>
       <c r="D931" s="7">
         <v>855</v>
       </c>
     </row>
     <row r="932" spans="1:4" outlineLevel="2">
       <c r="A932" s="9">
-        <v>326</v>
+        <v>313</v>
       </c>
       <c r="B932" s="4" t="s">
         <v>1841</v>
       </c>
       <c r="C932" s="14" t="s">
         <v>1842</v>
       </c>
       <c r="D932" s="7">
-        <v>7505</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="933" spans="1:4" outlineLevel="2">
       <c r="A933" s="9">
-        <v>327</v>
+        <v>314</v>
       </c>
       <c r="B933" s="4" t="s">
         <v>1843</v>
       </c>
       <c r="C933" s="14" t="s">
         <v>1844</v>
       </c>
       <c r="D933" s="7">
-        <v>475</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="934" spans="1:4" outlineLevel="2">
       <c r="A934" s="9">
-        <v>328</v>
+        <v>315</v>
       </c>
       <c r="B934" s="4" t="s">
         <v>1845</v>
       </c>
       <c r="C934" s="14" t="s">
         <v>1846</v>
       </c>
       <c r="D934" s="7">
-        <v>1805</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="935" spans="1:4" outlineLevel="2">
       <c r="A935" s="9">
-        <v>329</v>
+        <v>316</v>
       </c>
       <c r="B935" s="4" t="s">
         <v>1847</v>
       </c>
       <c r="C935" s="14" t="s">
         <v>1848</v>
       </c>
       <c r="D935" s="7">
-        <v>855</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="936" spans="1:4" outlineLevel="2">
       <c r="A936" s="9">
-        <v>330</v>
+        <v>317</v>
       </c>
       <c r="B936" s="4" t="s">
         <v>1849</v>
       </c>
       <c r="C936" s="14" t="s">
         <v>1850</v>
       </c>
       <c r="D936" s="7">
-        <v>9405</v>
+        <v>855</v>
       </c>
     </row>
     <row r="937" spans="1:4" outlineLevel="2">
       <c r="A937" s="9">
-        <v>331</v>
+        <v>318</v>
       </c>
       <c r="B937" s="4" t="s">
         <v>1851</v>
       </c>
       <c r="C937" s="14" t="s">
         <v>1852</v>
       </c>
       <c r="D937" s="7">
-        <v>9405</v>
+        <v>855</v>
       </c>
     </row>
     <row r="938" spans="1:4" outlineLevel="2">
       <c r="A938" s="9">
-        <v>332</v>
+        <v>319</v>
       </c>
       <c r="B938" s="4" t="s">
         <v>1853</v>
       </c>
       <c r="C938" s="14" t="s">
         <v>1854</v>
       </c>
       <c r="D938" s="7">
-        <v>1805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="939" spans="1:4" outlineLevel="2">
       <c r="A939" s="9">
-        <v>333</v>
+        <v>320</v>
       </c>
       <c r="B939" s="4" t="s">
         <v>1855</v>
       </c>
       <c r="C939" s="14" t="s">
         <v>1856</v>
       </c>
       <c r="D939" s="7">
-        <v>9405</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="940" spans="1:4" outlineLevel="2">
       <c r="A940" s="9">
-        <v>334</v>
+        <v>321</v>
       </c>
       <c r="B940" s="4" t="s">
         <v>1857</v>
       </c>
       <c r="C940" s="14" t="s">
         <v>1858</v>
       </c>
       <c r="D940" s="7">
-        <v>12255</v>
+        <v>855</v>
       </c>
     </row>
     <row r="941" spans="1:4" outlineLevel="2">
       <c r="A941" s="9">
-        <v>335</v>
+        <v>322</v>
       </c>
       <c r="B941" s="4" t="s">
         <v>1859</v>
       </c>
       <c r="C941" s="14" t="s">
         <v>1860</v>
       </c>
       <c r="D941" s="7">
-        <v>9405</v>
+        <v>855</v>
       </c>
     </row>
     <row r="942" spans="1:4" outlineLevel="2">
       <c r="A942" s="9">
-        <v>336</v>
+        <v>323</v>
       </c>
       <c r="B942" s="4" t="s">
         <v>1861</v>
       </c>
       <c r="C942" s="14" t="s">
         <v>1862</v>
       </c>
       <c r="D942" s="7">
-        <v>15105</v>
+        <v>855</v>
       </c>
     </row>
     <row r="943" spans="1:4" outlineLevel="2">
       <c r="A943" s="9">
-        <v>337</v>
+        <v>324</v>
       </c>
       <c r="B943" s="4" t="s">
         <v>1863</v>
       </c>
       <c r="C943" s="14" t="s">
         <v>1864</v>
       </c>
       <c r="D943" s="7">
-        <v>12255</v>
+        <v>7505</v>
       </c>
     </row>
     <row r="944" spans="1:4" outlineLevel="2">
       <c r="A944" s="9">
-        <v>338</v>
+        <v>325</v>
       </c>
       <c r="B944" s="4" t="s">
         <v>1865</v>
       </c>
       <c r="C944" s="14" t="s">
         <v>1866</v>
       </c>
       <c r="D944" s="7">
-        <v>9405</v>
+        <v>475</v>
       </c>
     </row>
     <row r="945" spans="1:4" outlineLevel="2">
       <c r="A945" s="9">
-        <v>339</v>
+        <v>326</v>
       </c>
       <c r="B945" s="4" t="s">
         <v>1867</v>
       </c>
       <c r="C945" s="14" t="s">
         <v>1868</v>
       </c>
       <c r="D945" s="7">
-        <v>9405</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="946" spans="1:4" outlineLevel="2">
       <c r="A946" s="9">
-        <v>340</v>
+        <v>327</v>
       </c>
       <c r="B946" s="4" t="s">
         <v>1869</v>
       </c>
       <c r="C946" s="14" t="s">
         <v>1870</v>
       </c>
       <c r="D946" s="7">
-        <v>12255</v>
+        <v>855</v>
       </c>
     </row>
     <row r="947" spans="1:4" outlineLevel="2">
       <c r="A947" s="9">
-        <v>341</v>
+        <v>328</v>
       </c>
       <c r="B947" s="4" t="s">
         <v>1871</v>
       </c>
       <c r="C947" s="14" t="s">
         <v>1872</v>
       </c>
       <c r="D947" s="7">
         <v>9405</v>
       </c>
     </row>
     <row r="948" spans="1:4" outlineLevel="2">
       <c r="A948" s="9">
-        <v>342</v>
+        <v>329</v>
       </c>
       <c r="B948" s="4" t="s">
         <v>1873</v>
       </c>
       <c r="C948" s="14" t="s">
         <v>1874</v>
       </c>
       <c r="D948" s="7">
-        <v>3705</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="949" spans="1:4" outlineLevel="2">
       <c r="A949" s="9">
-        <v>343</v>
+        <v>330</v>
       </c>
       <c r="B949" s="4" t="s">
         <v>1875</v>
       </c>
       <c r="C949" s="14" t="s">
         <v>1876</v>
       </c>
       <c r="D949" s="7">
-        <v>2755</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="950" spans="1:4" outlineLevel="2">
       <c r="A950" s="9">
-        <v>344</v>
+        <v>331</v>
       </c>
       <c r="B950" s="4" t="s">
         <v>1877</v>
       </c>
       <c r="C950" s="14" t="s">
         <v>1878</v>
       </c>
       <c r="D950" s="7">
-        <v>18905</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="951" spans="1:4" outlineLevel="2">
       <c r="A951" s="9">
-        <v>345</v>
+        <v>332</v>
       </c>
       <c r="B951" s="4" t="s">
         <v>1879</v>
       </c>
       <c r="C951" s="14" t="s">
         <v>1880</v>
       </c>
       <c r="D951" s="7">
-        <v>855</v>
+        <v>12255</v>
       </c>
     </row>
     <row r="952" spans="1:4" outlineLevel="2">
       <c r="A952" s="9">
-        <v>346</v>
+        <v>333</v>
       </c>
       <c r="B952" s="4" t="s">
         <v>1881</v>
       </c>
       <c r="C952" s="14" t="s">
         <v>1882</v>
       </c>
       <c r="D952" s="7">
-        <v>855</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="953" spans="1:4" outlineLevel="2">
       <c r="A953" s="9">
-        <v>347</v>
+        <v>334</v>
       </c>
       <c r="B953" s="4" t="s">
         <v>1883</v>
       </c>
       <c r="C953" s="14" t="s">
         <v>1884</v>
       </c>
       <c r="D953" s="7">
-        <v>1805</v>
+        <v>15105</v>
       </c>
     </row>
     <row r="954" spans="1:4" outlineLevel="2">
       <c r="A954" s="9">
-        <v>348</v>
+        <v>335</v>
       </c>
       <c r="B954" s="4" t="s">
         <v>1885</v>
       </c>
       <c r="C954" s="14" t="s">
         <v>1886</v>
       </c>
       <c r="D954" s="7">
-        <v>4655</v>
+        <v>12255</v>
       </c>
     </row>
     <row r="955" spans="1:4" outlineLevel="2">
       <c r="A955" s="9">
-        <v>349</v>
+        <v>336</v>
       </c>
       <c r="B955" s="4" t="s">
         <v>1887</v>
       </c>
       <c r="C955" s="14" t="s">
         <v>1888</v>
       </c>
       <c r="D955" s="7">
-        <v>2755</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="956" spans="1:4" outlineLevel="2">
       <c r="A956" s="9">
-        <v>350</v>
+        <v>337</v>
       </c>
       <c r="B956" s="4" t="s">
         <v>1889</v>
       </c>
       <c r="C956" s="14" t="s">
         <v>1890</v>
       </c>
       <c r="D956" s="7">
-        <v>2755</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="957" spans="1:4" outlineLevel="2">
       <c r="A957" s="9">
-        <v>351</v>
+        <v>338</v>
       </c>
       <c r="B957" s="4" t="s">
         <v>1891</v>
       </c>
       <c r="C957" s="14" t="s">
         <v>1892</v>
       </c>
       <c r="D957" s="7">
-        <v>1805</v>
+        <v>12255</v>
       </c>
     </row>
     <row r="958" spans="1:4" outlineLevel="2">
       <c r="A958" s="9">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="B958" s="4" t="s">
         <v>1893</v>
       </c>
       <c r="C958" s="14" t="s">
         <v>1894</v>
       </c>
       <c r="D958" s="7">
-        <v>1805</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="959" spans="1:4" outlineLevel="2">
       <c r="A959" s="9">
-        <v>353</v>
+        <v>340</v>
       </c>
       <c r="B959" s="4" t="s">
         <v>1895</v>
       </c>
       <c r="C959" s="14" t="s">
         <v>1896</v>
       </c>
       <c r="D959" s="7">
-        <v>9405</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="960" spans="1:4" outlineLevel="2">
       <c r="A960" s="9">
-        <v>354</v>
+        <v>341</v>
       </c>
       <c r="B960" s="4" t="s">
         <v>1897</v>
       </c>
       <c r="C960" s="14" t="s">
         <v>1898</v>
       </c>
       <c r="D960" s="7">
-        <v>8455</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="961" spans="1:4" outlineLevel="2">
       <c r="A961" s="9">
-        <v>355</v>
+        <v>342</v>
       </c>
       <c r="B961" s="4" t="s">
         <v>1899</v>
       </c>
       <c r="C961" s="14" t="s">
         <v>1900</v>
       </c>
       <c r="D961" s="7">
-        <v>11305</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="962" spans="1:4" outlineLevel="2">
       <c r="A962" s="9">
-        <v>356</v>
+        <v>343</v>
       </c>
       <c r="B962" s="4" t="s">
         <v>1901</v>
       </c>
       <c r="C962" s="14" t="s">
         <v>1902</v>
       </c>
       <c r="D962" s="7">
-        <v>7505</v>
+        <v>855</v>
       </c>
     </row>
     <row r="963" spans="1:4" outlineLevel="2">
       <c r="A963" s="9">
-        <v>357</v>
+        <v>344</v>
       </c>
       <c r="B963" s="4" t="s">
         <v>1903</v>
       </c>
       <c r="C963" s="14" t="s">
         <v>1904</v>
       </c>
       <c r="D963" s="7">
         <v>855</v>
       </c>
     </row>
     <row r="964" spans="1:4" outlineLevel="2">
       <c r="A964" s="9">
-        <v>358</v>
+        <v>345</v>
       </c>
       <c r="B964" s="4" t="s">
         <v>1905</v>
       </c>
       <c r="C964" s="14" t="s">
         <v>1906</v>
       </c>
       <c r="D964" s="7">
-        <v>855</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="965" spans="1:4" outlineLevel="2">
       <c r="A965" s="9">
-        <v>359</v>
+        <v>346</v>
       </c>
       <c r="B965" s="4" t="s">
         <v>1907</v>
       </c>
       <c r="C965" s="14" t="s">
         <v>1908</v>
       </c>
       <c r="D965" s="7">
-        <v>855</v>
+        <v>4655</v>
       </c>
     </row>
     <row r="966" spans="1:4" outlineLevel="2">
       <c r="A966" s="9">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="B966" s="4" t="s">
         <v>1909</v>
       </c>
       <c r="C966" s="14" t="s">
         <v>1910</v>
       </c>
       <c r="D966" s="7">
-        <v>3705</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="967" spans="1:4" outlineLevel="2">
       <c r="A967" s="9">
-        <v>361</v>
+        <v>348</v>
       </c>
       <c r="B967" s="4" t="s">
         <v>1911</v>
       </c>
       <c r="C967" s="14" t="s">
         <v>1912</v>
       </c>
       <c r="D967" s="7">
-        <v>9405</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="968" spans="1:4" outlineLevel="2">
       <c r="A968" s="9">
-        <v>362</v>
+        <v>349</v>
       </c>
       <c r="B968" s="4" t="s">
         <v>1913</v>
       </c>
       <c r="C968" s="14" t="s">
         <v>1914</v>
       </c>
       <c r="D968" s="7">
-        <v>9405</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="969" spans="1:4" outlineLevel="2">
       <c r="A969" s="9">
-        <v>363</v>
+        <v>350</v>
       </c>
       <c r="B969" s="4" t="s">
         <v>1915</v>
       </c>
       <c r="C969" s="14" t="s">
         <v>1916</v>
       </c>
       <c r="D969" s="7">
-        <v>7505</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="970" spans="1:4" outlineLevel="2">
       <c r="A970" s="9">
-        <v>364</v>
+        <v>351</v>
       </c>
       <c r="B970" s="4" t="s">
         <v>1917</v>
       </c>
       <c r="C970" s="14" t="s">
         <v>1918</v>
       </c>
       <c r="D970" s="7">
-        <v>15105</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="971" spans="1:4" outlineLevel="2">
       <c r="A971" s="9">
-        <v>365</v>
+        <v>352</v>
       </c>
       <c r="B971" s="4" t="s">
         <v>1919</v>
       </c>
       <c r="C971" s="14" t="s">
         <v>1920</v>
       </c>
       <c r="D971" s="7">
-        <v>1805</v>
+        <v>8455</v>
       </c>
     </row>
     <row r="972" spans="1:4" outlineLevel="2">
       <c r="A972" s="9">
-        <v>366</v>
+        <v>353</v>
       </c>
       <c r="B972" s="4" t="s">
         <v>1921</v>
       </c>
       <c r="C972" s="14" t="s">
         <v>1922</v>
       </c>
       <c r="D972" s="7">
-        <v>18905</v>
+        <v>11305</v>
       </c>
     </row>
     <row r="973" spans="1:4" outlineLevel="2">
       <c r="A973" s="9">
-        <v>367</v>
+        <v>354</v>
       </c>
       <c r="B973" s="4" t="s">
         <v>1923</v>
       </c>
       <c r="C973" s="14" t="s">
         <v>1924</v>
       </c>
       <c r="D973" s="7">
-        <v>24605</v>
+        <v>7505</v>
       </c>
     </row>
     <row r="974" spans="1:4" outlineLevel="2">
       <c r="A974" s="9">
-        <v>368</v>
+        <v>355</v>
       </c>
       <c r="B974" s="4" t="s">
         <v>1925</v>
       </c>
       <c r="C974" s="14" t="s">
         <v>1926</v>
       </c>
       <c r="D974" s="7">
-        <v>28405</v>
+        <v>855</v>
       </c>
     </row>
     <row r="975" spans="1:4" outlineLevel="2">
       <c r="A975" s="9">
-        <v>369</v>
+        <v>356</v>
       </c>
       <c r="B975" s="4" t="s">
         <v>1927</v>
       </c>
       <c r="C975" s="14" t="s">
         <v>1928</v>
       </c>
       <c r="D975" s="7">
         <v>855</v>
       </c>
     </row>
     <row r="976" spans="1:4" outlineLevel="2">
       <c r="A976" s="9">
-        <v>370</v>
+        <v>357</v>
       </c>
       <c r="B976" s="4" t="s">
         <v>1929</v>
       </c>
       <c r="C976" s="14" t="s">
         <v>1930</v>
       </c>
       <c r="D976" s="7">
-        <v>24605</v>
+        <v>855</v>
       </c>
     </row>
     <row r="977" spans="1:4" outlineLevel="2">
       <c r="A977" s="9">
-        <v>371</v>
+        <v>358</v>
       </c>
       <c r="B977" s="4" t="s">
         <v>1931</v>
       </c>
       <c r="C977" s="14" t="s">
         <v>1932</v>
       </c>
       <c r="D977" s="7">
-        <v>24605</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="978" spans="1:4" outlineLevel="2">
       <c r="A978" s="9">
-        <v>372</v>
+        <v>359</v>
       </c>
       <c r="B978" s="4" t="s">
         <v>1933</v>
       </c>
       <c r="C978" s="14" t="s">
         <v>1934</v>
       </c>
       <c r="D978" s="7">
         <v>9405</v>
       </c>
     </row>
     <row r="979" spans="1:4" outlineLevel="2">
       <c r="A979" s="9">
-        <v>373</v>
+        <v>360</v>
       </c>
       <c r="B979" s="4" t="s">
         <v>1935</v>
       </c>
       <c r="C979" s="14" t="s">
         <v>1936</v>
       </c>
       <c r="D979" s="7">
-        <v>855</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="980" spans="1:4" outlineLevel="2">
       <c r="A980" s="9">
-        <v>374</v>
+        <v>361</v>
       </c>
       <c r="B980" s="4" t="s">
         <v>1937</v>
       </c>
       <c r="C980" s="14" t="s">
         <v>1938</v>
       </c>
       <c r="D980" s="7">
-        <v>3705</v>
+        <v>7505</v>
       </c>
     </row>
     <row r="981" spans="1:4" outlineLevel="2">
       <c r="A981" s="9">
-        <v>375</v>
+        <v>362</v>
       </c>
       <c r="B981" s="4" t="s">
         <v>1939</v>
       </c>
       <c r="C981" s="14" t="s">
         <v>1940</v>
       </c>
       <c r="D981" s="7">
-        <v>855</v>
+        <v>15105</v>
       </c>
     </row>
     <row r="982" spans="1:4" outlineLevel="2">
       <c r="A982" s="9">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="B982" s="4" t="s">
         <v>1941</v>
       </c>
       <c r="C982" s="14" t="s">
         <v>1942</v>
       </c>
       <c r="D982" s="7">
-        <v>475</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="983" spans="1:4" outlineLevel="2">
       <c r="A983" s="9">
-        <v>377</v>
+        <v>364</v>
       </c>
       <c r="B983" s="4" t="s">
         <v>1943</v>
       </c>
       <c r="C983" s="14" t="s">
         <v>1944</v>
       </c>
       <c r="D983" s="7">
-        <v>855</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="984" spans="1:4" outlineLevel="2">
       <c r="A984" s="9">
-        <v>378</v>
+        <v>365</v>
       </c>
       <c r="B984" s="4" t="s">
         <v>1945</v>
       </c>
       <c r="C984" s="14" t="s">
         <v>1946</v>
       </c>
       <c r="D984" s="7">
-        <v>855</v>
+        <v>24605</v>
       </c>
     </row>
     <row r="985" spans="1:4" outlineLevel="2">
       <c r="A985" s="9">
-        <v>379</v>
+        <v>366</v>
       </c>
       <c r="B985" s="4" t="s">
         <v>1947</v>
       </c>
       <c r="C985" s="14" t="s">
         <v>1948</v>
       </c>
       <c r="D985" s="7">
-        <v>1805</v>
+        <v>28405</v>
       </c>
     </row>
     <row r="986" spans="1:4" outlineLevel="2">
       <c r="A986" s="9">
-        <v>380</v>
+        <v>367</v>
       </c>
       <c r="B986" s="4" t="s">
         <v>1949</v>
       </c>
       <c r="C986" s="14" t="s">
         <v>1950</v>
       </c>
       <c r="D986" s="7">
-        <v>1805</v>
+        <v>855</v>
       </c>
     </row>
     <row r="987" spans="1:4" outlineLevel="2">
       <c r="A987" s="9">
-        <v>381</v>
+        <v>368</v>
       </c>
       <c r="B987" s="4" t="s">
         <v>1951</v>
       </c>
       <c r="C987" s="14" t="s">
         <v>1952</v>
       </c>
       <c r="D987" s="7">
-        <v>855</v>
+        <v>24605</v>
       </c>
     </row>
     <row r="988" spans="1:4" outlineLevel="2">
       <c r="A988" s="9">
-        <v>382</v>
+        <v>369</v>
       </c>
       <c r="B988" s="4" t="s">
         <v>1953</v>
       </c>
       <c r="C988" s="14" t="s">
         <v>1954</v>
       </c>
       <c r="D988" s="7">
-        <v>855</v>
+        <v>24605</v>
       </c>
     </row>
     <row r="989" spans="1:4" outlineLevel="2">
       <c r="A989" s="9">
-        <v>383</v>
+        <v>370</v>
       </c>
       <c r="B989" s="4" t="s">
         <v>1955</v>
       </c>
       <c r="C989" s="14" t="s">
         <v>1956</v>
       </c>
       <c r="D989" s="7">
-        <v>4655</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="990" spans="1:4" outlineLevel="2">
       <c r="A990" s="9">
-        <v>384</v>
+        <v>371</v>
       </c>
       <c r="B990" s="4" t="s">
         <v>1957</v>
       </c>
       <c r="C990" s="14" t="s">
         <v>1958</v>
       </c>
       <c r="D990" s="7">
-        <v>15105</v>
+        <v>855</v>
       </c>
     </row>
     <row r="991" spans="1:4" outlineLevel="2">
       <c r="A991" s="9">
-        <v>385</v>
+        <v>372</v>
       </c>
       <c r="B991" s="4" t="s">
         <v>1959</v>
       </c>
       <c r="C991" s="14" t="s">
         <v>1960</v>
       </c>
       <c r="D991" s="7">
         <v>3705</v>
       </c>
     </row>
     <row r="992" spans="1:4" outlineLevel="2">
       <c r="A992" s="9">
-        <v>386</v>
+        <v>373</v>
       </c>
       <c r="B992" s="4" t="s">
         <v>1961</v>
       </c>
       <c r="C992" s="14" t="s">
         <v>1962</v>
       </c>
       <c r="D992" s="7">
-        <v>11305</v>
+        <v>855</v>
       </c>
     </row>
     <row r="993" spans="1:4" outlineLevel="2">
       <c r="A993" s="9">
-        <v>387</v>
+        <v>374</v>
       </c>
       <c r="B993" s="4" t="s">
         <v>1963</v>
       </c>
       <c r="C993" s="14" t="s">
         <v>1964</v>
       </c>
       <c r="D993" s="7">
-        <v>1805</v>
+        <v>475</v>
       </c>
     </row>
     <row r="994" spans="1:4" outlineLevel="2">
       <c r="A994" s="9">
-        <v>388</v>
+        <v>375</v>
       </c>
       <c r="B994" s="4" t="s">
         <v>1965</v>
       </c>
       <c r="C994" s="14" t="s">
         <v>1966</v>
       </c>
       <c r="D994" s="7">
-        <v>56905</v>
+        <v>855</v>
       </c>
     </row>
     <row r="995" spans="1:4" outlineLevel="2">
       <c r="A995" s="9">
-        <v>389</v>
+        <v>376</v>
       </c>
       <c r="B995" s="4" t="s">
         <v>1967</v>
       </c>
       <c r="C995" s="14" t="s">
         <v>1968</v>
       </c>
       <c r="D995" s="7">
-        <v>75905</v>
+        <v>855</v>
       </c>
     </row>
     <row r="996" spans="1:4" outlineLevel="2">
       <c r="A996" s="9">
-        <v>390</v>
+        <v>377</v>
       </c>
       <c r="B996" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="C996" s="14" t="s">
         <v>1970</v>
       </c>
       <c r="D996" s="7">
-        <v>22705</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="997" spans="1:4" outlineLevel="2">
       <c r="A997" s="9">
-        <v>391</v>
+        <v>378</v>
       </c>
       <c r="B997" s="4" t="s">
         <v>1971</v>
       </c>
       <c r="C997" s="14" t="s">
         <v>1972</v>
       </c>
       <c r="D997" s="7">
-        <v>22705</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="998" spans="1:4" outlineLevel="2">
       <c r="A998" s="9">
-        <v>392</v>
+        <v>379</v>
       </c>
       <c r="B998" s="4" t="s">
         <v>1973</v>
       </c>
       <c r="C998" s="14" t="s">
         <v>1974</v>
       </c>
       <c r="D998" s="7">
-        <v>3705</v>
+        <v>855</v>
       </c>
     </row>
     <row r="999" spans="1:4" outlineLevel="2">
       <c r="A999" s="9">
-        <v>393</v>
+        <v>380</v>
       </c>
       <c r="B999" s="4" t="s">
         <v>1975</v>
       </c>
       <c r="C999" s="14" t="s">
         <v>1976</v>
       </c>
       <c r="D999" s="7">
-        <v>3705</v>
+        <v>855</v>
       </c>
     </row>
     <row r="1000" spans="1:4" outlineLevel="2">
       <c r="A1000" s="9">
-        <v>394</v>
+        <v>381</v>
       </c>
       <c r="B1000" s="4" t="s">
         <v>1977</v>
       </c>
       <c r="C1000" s="14" t="s">
         <v>1978</v>
       </c>
       <c r="D1000" s="7">
-        <v>56905</v>
+        <v>4655</v>
       </c>
     </row>
     <row r="1001" spans="1:4" outlineLevel="2">
       <c r="A1001" s="9">
-        <v>395</v>
+        <v>382</v>
       </c>
       <c r="B1001" s="4" t="s">
         <v>1979</v>
       </c>
       <c r="C1001" s="14" t="s">
         <v>1980</v>
       </c>
       <c r="D1001" s="7">
-        <v>37905</v>
+        <v>15105</v>
       </c>
     </row>
     <row r="1002" spans="1:4" outlineLevel="2">
       <c r="A1002" s="9">
-        <v>396</v>
+        <v>383</v>
       </c>
       <c r="B1002" s="4" t="s">
         <v>1981</v>
       </c>
       <c r="C1002" s="14" t="s">
         <v>1982</v>
       </c>
       <c r="D1002" s="7">
-        <v>15105</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="1003" spans="1:4" outlineLevel="2">
       <c r="A1003" s="9">
-        <v>397</v>
+        <v>384</v>
       </c>
       <c r="B1003" s="4" t="s">
         <v>1983</v>
       </c>
       <c r="C1003" s="14" t="s">
         <v>1984</v>
       </c>
       <c r="D1003" s="7">
-        <v>9405</v>
+        <v>11305</v>
       </c>
     </row>
     <row r="1004" spans="1:4" outlineLevel="2">
       <c r="A1004" s="9">
-        <v>398</v>
+        <v>385</v>
       </c>
       <c r="B1004" s="4" t="s">
         <v>1985</v>
       </c>
       <c r="C1004" s="14" t="s">
         <v>1986</v>
       </c>
       <c r="D1004" s="7">
-        <v>3705</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="1005" spans="1:4" outlineLevel="2">
       <c r="A1005" s="9">
-        <v>399</v>
+        <v>386</v>
       </c>
       <c r="B1005" s="4" t="s">
         <v>1987</v>
       </c>
       <c r="C1005" s="14" t="s">
         <v>1988</v>
       </c>
       <c r="D1005" s="7">
-        <v>12243</v>
+        <v>56905</v>
       </c>
     </row>
     <row r="1006" spans="1:4" outlineLevel="2">
       <c r="A1006" s="9">
-        <v>400</v>
+        <v>387</v>
       </c>
       <c r="B1006" s="4" t="s">
         <v>1989</v>
       </c>
       <c r="C1006" s="14" t="s">
         <v>1990</v>
       </c>
       <c r="D1006" s="7">
-        <v>12243</v>
+        <v>75905</v>
       </c>
     </row>
     <row r="1007" spans="1:4" outlineLevel="2">
       <c r="A1007" s="9">
-        <v>401</v>
+        <v>388</v>
       </c>
       <c r="B1007" s="4" t="s">
         <v>1991</v>
       </c>
       <c r="C1007" s="14" t="s">
         <v>1992</v>
       </c>
       <c r="D1007" s="7">
-        <v>94905</v>
+        <v>22705</v>
       </c>
     </row>
     <row r="1008" spans="1:4" outlineLevel="2">
       <c r="A1008" s="9">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="B1008" s="4" t="s">
         <v>1993</v>
       </c>
       <c r="C1008" s="14" t="s">
         <v>1994</v>
       </c>
       <c r="D1008" s="7">
-        <v>3705</v>
+        <v>22705</v>
       </c>
     </row>
     <row r="1009" spans="1:4" outlineLevel="2">
       <c r="A1009" s="9">
-        <v>403</v>
+        <v>390</v>
       </c>
       <c r="B1009" s="4" t="s">
         <v>1995</v>
       </c>
       <c r="C1009" s="14" t="s">
         <v>1996</v>
       </c>
       <c r="D1009" s="7">
-        <v>94905</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="1010" spans="1:4" outlineLevel="2">
       <c r="A1010" s="9">
-        <v>404</v>
+        <v>391</v>
       </c>
       <c r="B1010" s="4" t="s">
         <v>1997</v>
       </c>
       <c r="C1010" s="14" t="s">
         <v>1998</v>
       </c>
       <c r="D1010" s="7">
-        <v>94905</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="1011" spans="1:4" outlineLevel="2">
       <c r="A1011" s="9">
-        <v>405</v>
+        <v>392</v>
       </c>
       <c r="B1011" s="4" t="s">
         <v>1999</v>
       </c>
       <c r="C1011" s="14" t="s">
         <v>2000</v>
       </c>
       <c r="D1011" s="7">
-        <v>94905</v>
+        <v>56905</v>
       </c>
     </row>
     <row r="1012" spans="1:4" outlineLevel="2">
       <c r="A1012" s="9">
-        <v>406</v>
+        <v>393</v>
       </c>
       <c r="B1012" s="4" t="s">
         <v>2001</v>
       </c>
       <c r="C1012" s="14" t="s">
         <v>2002</v>
       </c>
       <c r="D1012" s="7">
-        <v>18905</v>
+        <v>37905</v>
       </c>
     </row>
     <row r="1013" spans="1:4" outlineLevel="2">
       <c r="A1013" s="9">
-        <v>407</v>
+        <v>394</v>
       </c>
       <c r="B1013" s="4" t="s">
         <v>2003</v>
       </c>
       <c r="C1013" s="14" t="s">
         <v>2004</v>
       </c>
       <c r="D1013" s="7">
-        <v>37905</v>
+        <v>15105</v>
       </c>
     </row>
     <row r="1014" spans="1:4" outlineLevel="2">
       <c r="A1014" s="9">
-        <v>408</v>
+        <v>395</v>
       </c>
       <c r="B1014" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="C1014" s="14" t="s">
         <v>2006</v>
       </c>
       <c r="D1014" s="7">
-        <v>75905</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="1015" spans="1:4" outlineLevel="2">
       <c r="A1015" s="9">
-        <v>409</v>
+        <v>396</v>
       </c>
       <c r="B1015" s="4" t="s">
         <v>2007</v>
       </c>
       <c r="C1015" s="14" t="s">
         <v>2008</v>
       </c>
       <c r="D1015" s="7">
-        <v>24605</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="1016" spans="1:4" outlineLevel="2">
       <c r="A1016" s="9">
-        <v>410</v>
+        <v>397</v>
       </c>
       <c r="B1016" s="4" t="s">
         <v>2009</v>
       </c>
       <c r="C1016" s="14" t="s">
         <v>2010</v>
       </c>
       <c r="D1016" s="7">
-        <v>24605</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="1017" spans="1:4" outlineLevel="2">
       <c r="A1017" s="9">
-        <v>411</v>
+        <v>398</v>
       </c>
       <c r="B1017" s="4" t="s">
         <v>2011</v>
       </c>
       <c r="C1017" s="14" t="s">
         <v>2012</v>
       </c>
       <c r="D1017" s="7">
-        <v>37905</v>
+        <v>12243</v>
       </c>
     </row>
     <row r="1018" spans="1:4" outlineLevel="2">
       <c r="A1018" s="9">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="B1018" s="4" t="s">
         <v>2013</v>
       </c>
       <c r="C1018" s="14" t="s">
         <v>2014</v>
       </c>
       <c r="D1018" s="7">
-        <v>9405</v>
+        <v>94905</v>
       </c>
     </row>
     <row r="1019" spans="1:4" outlineLevel="2">
       <c r="A1019" s="9">
-        <v>413</v>
+        <v>400</v>
       </c>
       <c r="B1019" s="4" t="s">
         <v>2015</v>
       </c>
       <c r="C1019" s="14" t="s">
         <v>2016</v>
       </c>
       <c r="D1019" s="7">
-        <v>18905</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="1020" spans="1:4" outlineLevel="2">
       <c r="A1020" s="9">
-        <v>414</v>
+        <v>401</v>
       </c>
       <c r="B1020" s="4" t="s">
         <v>2017</v>
       </c>
       <c r="C1020" s="14" t="s">
         <v>2018</v>
       </c>
       <c r="D1020" s="7">
-        <v>18905</v>
+        <v>94905</v>
       </c>
     </row>
     <row r="1021" spans="1:4" outlineLevel="2">
       <c r="A1021" s="9">
-        <v>415</v>
+        <v>402</v>
       </c>
       <c r="B1021" s="4" t="s">
         <v>2019</v>
       </c>
       <c r="C1021" s="14" t="s">
         <v>2020</v>
       </c>
       <c r="D1021" s="7">
-        <v>15105</v>
+        <v>94905</v>
       </c>
     </row>
     <row r="1022" spans="1:4" outlineLevel="2">
       <c r="A1022" s="9">
-        <v>416</v>
+        <v>403</v>
       </c>
       <c r="B1022" s="4" t="s">
         <v>2021</v>
       </c>
       <c r="C1022" s="14" t="s">
         <v>2022</v>
       </c>
       <c r="D1022" s="7">
-        <v>7505</v>
+        <v>94905</v>
       </c>
     </row>
     <row r="1023" spans="1:4" outlineLevel="2">
       <c r="A1023" s="9">
-        <v>417</v>
+        <v>404</v>
       </c>
       <c r="B1023" s="4" t="s">
         <v>2023</v>
       </c>
       <c r="C1023" s="14" t="s">
         <v>2024</v>
       </c>
       <c r="D1023" s="7">
-        <v>5605</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="1024" spans="1:4" outlineLevel="2">
       <c r="A1024" s="9">
-        <v>418</v>
+        <v>405</v>
       </c>
       <c r="B1024" s="4" t="s">
         <v>2025</v>
       </c>
       <c r="C1024" s="14" t="s">
         <v>2026</v>
       </c>
       <c r="D1024" s="7">
-        <v>56905</v>
+        <v>37905</v>
       </c>
     </row>
     <row r="1025" spans="1:4" outlineLevel="2">
       <c r="A1025" s="9">
-        <v>419</v>
+        <v>406</v>
       </c>
       <c r="B1025" s="4" t="s">
         <v>2027</v>
       </c>
       <c r="C1025" s="14" t="s">
         <v>2028</v>
       </c>
       <c r="D1025" s="7">
         <v>75905</v>
       </c>
     </row>
     <row r="1026" spans="1:4" outlineLevel="2">
       <c r="A1026" s="9">
-        <v>420</v>
+        <v>407</v>
       </c>
       <c r="B1026" s="4" t="s">
         <v>2029</v>
       </c>
       <c r="C1026" s="14" t="s">
         <v>2030</v>
       </c>
       <c r="D1026" s="7">
-        <v>37905</v>
+        <v>24605</v>
       </c>
     </row>
     <row r="1027" spans="1:4" outlineLevel="2">
       <c r="A1027" s="9">
-        <v>421</v>
+        <v>408</v>
       </c>
       <c r="B1027" s="4" t="s">
         <v>2031</v>
       </c>
       <c r="C1027" s="14" t="s">
         <v>2032</v>
       </c>
       <c r="D1027" s="7">
-        <v>28405</v>
+        <v>24605</v>
       </c>
     </row>
     <row r="1028" spans="1:4" outlineLevel="2">
       <c r="A1028" s="9">
-        <v>422</v>
+        <v>409</v>
       </c>
       <c r="B1028" s="4" t="s">
         <v>2033</v>
       </c>
       <c r="C1028" s="14" t="s">
         <v>2034</v>
       </c>
       <c r="D1028" s="7">
-        <v>9405</v>
+        <v>37905</v>
       </c>
     </row>
     <row r="1029" spans="1:4" outlineLevel="2">
       <c r="A1029" s="9">
-        <v>423</v>
+        <v>410</v>
       </c>
       <c r="B1029" s="4" t="s">
         <v>2035</v>
       </c>
       <c r="C1029" s="14" t="s">
         <v>2036</v>
       </c>
       <c r="D1029" s="7">
-        <v>18905</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="1030" spans="1:4" outlineLevel="2">
       <c r="A1030" s="9">
-        <v>424</v>
+        <v>411</v>
       </c>
       <c r="B1030" s="4" t="s">
         <v>2037</v>
       </c>
       <c r="C1030" s="14" t="s">
         <v>2038</v>
       </c>
       <c r="D1030" s="7">
-        <v>94905</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="1031" spans="1:4" outlineLevel="2">
       <c r="A1031" s="9">
-        <v>425</v>
+        <v>412</v>
       </c>
       <c r="B1031" s="4" t="s">
         <v>2039</v>
       </c>
       <c r="C1031" s="14" t="s">
         <v>2040</v>
       </c>
       <c r="D1031" s="7">
-        <v>94905</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="1032" spans="1:4" outlineLevel="2">
       <c r="A1032" s="9">
-        <v>426</v>
+        <v>413</v>
       </c>
       <c r="B1032" s="4" t="s">
         <v>2041</v>
       </c>
       <c r="C1032" s="14" t="s">
         <v>2042</v>
       </c>
       <c r="D1032" s="7">
-        <v>56905</v>
+        <v>15105</v>
       </c>
     </row>
     <row r="1033" spans="1:4" outlineLevel="2">
       <c r="A1033" s="9">
-        <v>427</v>
+        <v>414</v>
       </c>
       <c r="B1033" s="4" t="s">
         <v>2043</v>
       </c>
       <c r="C1033" s="14" t="s">
         <v>2044</v>
       </c>
       <c r="D1033" s="7">
-        <v>56905</v>
+        <v>7505</v>
       </c>
     </row>
     <row r="1034" spans="1:4" outlineLevel="2">
       <c r="A1034" s="9">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="B1034" s="4" t="s">
         <v>2045</v>
       </c>
       <c r="C1034" s="14" t="s">
         <v>2046</v>
       </c>
       <c r="D1034" s="7">
-        <v>56905</v>
+        <v>5605</v>
       </c>
     </row>
     <row r="1035" spans="1:4" outlineLevel="2">
       <c r="A1035" s="9">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="B1035" s="4" t="s">
         <v>2047</v>
       </c>
       <c r="C1035" s="14" t="s">
         <v>2048</v>
       </c>
       <c r="D1035" s="7">
         <v>56905</v>
       </c>
     </row>
     <row r="1036" spans="1:4" outlineLevel="2">
       <c r="A1036" s="9">
-        <v>430</v>
+        <v>417</v>
       </c>
       <c r="B1036" s="4" t="s">
         <v>2049</v>
       </c>
       <c r="C1036" s="14" t="s">
         <v>2050</v>
       </c>
       <c r="D1036" s="7">
-        <v>17005</v>
+        <v>75905</v>
       </c>
     </row>
     <row r="1037" spans="1:4" outlineLevel="2">
       <c r="A1037" s="9">
-        <v>431</v>
+        <v>418</v>
       </c>
       <c r="B1037" s="4" t="s">
         <v>2051</v>
       </c>
       <c r="C1037" s="14" t="s">
         <v>2052</v>
       </c>
       <c r="D1037" s="7">
-        <v>15105</v>
+        <v>37905</v>
       </c>
     </row>
     <row r="1038" spans="1:4" outlineLevel="2">
       <c r="A1038" s="9">
-        <v>432</v>
+        <v>419</v>
       </c>
       <c r="B1038" s="4" t="s">
         <v>2053</v>
       </c>
       <c r="C1038" s="14" t="s">
         <v>2054</v>
       </c>
       <c r="D1038" s="7">
-        <v>3705</v>
+        <v>28405</v>
       </c>
     </row>
     <row r="1039" spans="1:4" outlineLevel="2">
       <c r="A1039" s="9">
-        <v>433</v>
+        <v>420</v>
       </c>
       <c r="B1039" s="4" t="s">
         <v>2055</v>
       </c>
       <c r="C1039" s="14" t="s">
         <v>2056</v>
       </c>
       <c r="D1039" s="7">
-        <v>3705</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="1040" spans="1:4" outlineLevel="2">
       <c r="A1040" s="9">
-        <v>434</v>
+        <v>421</v>
       </c>
       <c r="B1040" s="4" t="s">
         <v>2057</v>
       </c>
       <c r="C1040" s="14" t="s">
         <v>2058</v>
       </c>
       <c r="D1040" s="7">
-        <v>3705</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="1041" spans="1:4" outlineLevel="2">
       <c r="A1041" s="9">
-        <v>435</v>
+        <v>422</v>
       </c>
       <c r="B1041" s="4" t="s">
         <v>2059</v>
       </c>
       <c r="C1041" s="14" t="s">
         <v>2060</v>
       </c>
       <c r="D1041" s="7">
-        <v>47405</v>
+        <v>94905</v>
       </c>
     </row>
     <row r="1042" spans="1:4" outlineLevel="2">
       <c r="A1042" s="9">
-        <v>436</v>
+        <v>423</v>
       </c>
       <c r="B1042" s="4" t="s">
         <v>2061</v>
       </c>
       <c r="C1042" s="14" t="s">
         <v>2062</v>
       </c>
       <c r="D1042" s="7">
-        <v>47405</v>
+        <v>94905</v>
       </c>
     </row>
     <row r="1043" spans="1:4" outlineLevel="2">
       <c r="A1043" s="9">
-        <v>437</v>
+        <v>424</v>
       </c>
       <c r="B1043" s="4" t="s">
         <v>2063</v>
       </c>
       <c r="C1043" s="14" t="s">
         <v>2064</v>
       </c>
       <c r="D1043" s="7">
-        <v>15105</v>
+        <v>56905</v>
       </c>
     </row>
     <row r="1044" spans="1:4" outlineLevel="2">
       <c r="A1044" s="9">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="B1044" s="4" t="s">
         <v>2065</v>
       </c>
       <c r="C1044" s="14" t="s">
         <v>2066</v>
       </c>
       <c r="D1044" s="7">
-        <v>18905</v>
+        <v>56905</v>
       </c>
     </row>
     <row r="1045" spans="1:4" outlineLevel="2">
       <c r="A1045" s="9">
-        <v>439</v>
+        <v>426</v>
       </c>
       <c r="B1045" s="4" t="s">
         <v>2067</v>
       </c>
       <c r="C1045" s="14" t="s">
         <v>2068</v>
       </c>
       <c r="D1045" s="7">
-        <v>18905</v>
+        <v>56905</v>
       </c>
     </row>
     <row r="1046" spans="1:4" outlineLevel="2">
       <c r="A1046" s="9">
-        <v>440</v>
+        <v>427</v>
       </c>
       <c r="B1046" s="4" t="s">
         <v>2069</v>
       </c>
       <c r="C1046" s="14" t="s">
         <v>2070</v>
       </c>
       <c r="D1046" s="7">
-        <v>22705</v>
+        <v>56905</v>
       </c>
     </row>
     <row r="1047" spans="1:4" outlineLevel="2">
       <c r="A1047" s="9">
-        <v>441</v>
+        <v>428</v>
       </c>
       <c r="B1047" s="4" t="s">
         <v>2071</v>
       </c>
       <c r="C1047" s="14" t="s">
         <v>2072</v>
       </c>
       <c r="D1047" s="7">
-        <v>9405</v>
+        <v>17005</v>
       </c>
     </row>
     <row r="1048" spans="1:4" outlineLevel="2">
       <c r="A1048" s="9">
-        <v>442</v>
+        <v>429</v>
       </c>
       <c r="B1048" s="4" t="s">
         <v>2073</v>
       </c>
       <c r="C1048" s="14" t="s">
         <v>2074</v>
       </c>
       <c r="D1048" s="7">
-        <v>28405</v>
+        <v>15105</v>
       </c>
     </row>
     <row r="1049" spans="1:4" outlineLevel="2">
       <c r="A1049" s="9">
-        <v>443</v>
+        <v>430</v>
       </c>
       <c r="B1049" s="4" t="s">
         <v>2075</v>
       </c>
       <c r="C1049" s="14" t="s">
         <v>2076</v>
       </c>
       <c r="D1049" s="7">
-        <v>28405</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="1050" spans="1:4" outlineLevel="2">
       <c r="A1050" s="9">
-        <v>444</v>
+        <v>431</v>
       </c>
       <c r="B1050" s="4" t="s">
         <v>2077</v>
       </c>
       <c r="C1050" s="14" t="s">
         <v>2078</v>
       </c>
       <c r="D1050" s="7">
-        <v>75905</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="1051" spans="1:4" outlineLevel="2">
       <c r="A1051" s="9">
-        <v>445</v>
+        <v>432</v>
       </c>
       <c r="B1051" s="4" t="s">
         <v>2079</v>
       </c>
       <c r="C1051" s="14" t="s">
         <v>2080</v>
       </c>
       <c r="D1051" s="7">
-        <v>75905</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="1052" spans="1:4" outlineLevel="2">
       <c r="A1052" s="9">
-        <v>446</v>
+        <v>433</v>
       </c>
       <c r="B1052" s="4" t="s">
         <v>2081</v>
       </c>
       <c r="C1052" s="14" t="s">
         <v>2082</v>
       </c>
       <c r="D1052" s="7">
-        <v>12243</v>
+        <v>47405</v>
       </c>
     </row>
     <row r="1053" spans="1:4" outlineLevel="2">
       <c r="A1053" s="9">
-        <v>447</v>
+        <v>434</v>
       </c>
       <c r="B1053" s="4" t="s">
         <v>2083</v>
       </c>
       <c r="C1053" s="14" t="s">
         <v>2084</v>
       </c>
       <c r="D1053" s="7">
-        <v>12243</v>
+        <v>47405</v>
       </c>
     </row>
     <row r="1054" spans="1:4" outlineLevel="2">
       <c r="A1054" s="9">
-        <v>448</v>
+        <v>435</v>
       </c>
       <c r="B1054" s="4" t="s">
         <v>2085</v>
       </c>
       <c r="C1054" s="14" t="s">
         <v>2086</v>
       </c>
       <c r="D1054" s="7">
-        <v>18905</v>
+        <v>15105</v>
       </c>
     </row>
     <row r="1055" spans="1:4" outlineLevel="2">
       <c r="A1055" s="9">
-        <v>449</v>
+        <v>436</v>
       </c>
       <c r="B1055" s="4" t="s">
         <v>2087</v>
       </c>
       <c r="C1055" s="14" t="s">
         <v>2088</v>
       </c>
       <c r="D1055" s="7">
-        <v>4529</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="1056" spans="1:4" outlineLevel="2">
       <c r="A1056" s="9">
-        <v>450</v>
+        <v>437</v>
       </c>
       <c r="B1056" s="4" t="s">
         <v>2089</v>
       </c>
       <c r="C1056" s="14" t="s">
         <v>2090</v>
       </c>
       <c r="D1056" s="7">
-        <v>4484</v>
+        <v>18905</v>
       </c>
     </row>
     <row r="1057" spans="1:4" outlineLevel="2">
       <c r="A1057" s="9">
-        <v>451</v>
+        <v>438</v>
       </c>
       <c r="B1057" s="4" t="s">
         <v>2091</v>
       </c>
       <c r="C1057" s="14" t="s">
         <v>2092</v>
       </c>
       <c r="D1057" s="7">
-        <v>5700</v>
+        <v>22705</v>
       </c>
     </row>
     <row r="1058" spans="1:4" outlineLevel="2">
       <c r="A1058" s="9">
-        <v>452</v>
+        <v>439</v>
       </c>
       <c r="B1058" s="4" t="s">
         <v>2093</v>
       </c>
       <c r="C1058" s="14" t="s">
         <v>2094</v>
       </c>
       <c r="D1058" s="7">
-        <v>2500</v>
+        <v>9405</v>
       </c>
     </row>
     <row r="1059" spans="1:4" outlineLevel="2">
       <c r="A1059" s="9">
-        <v>453</v>
+        <v>440</v>
       </c>
       <c r="B1059" s="4" t="s">
         <v>2095</v>
       </c>
       <c r="C1059" s="14" t="s">
         <v>2096</v>
       </c>
       <c r="D1059" s="7">
-        <v>1980</v>
+        <v>28405</v>
       </c>
     </row>
     <row r="1060" spans="1:4" outlineLevel="2">
       <c r="A1060" s="9">
-        <v>454</v>
+        <v>441</v>
       </c>
       <c r="B1060" s="4" t="s">
         <v>2097</v>
       </c>
       <c r="C1060" s="14" t="s">
         <v>2098</v>
       </c>
       <c r="D1060" s="7">
-        <v>1980</v>
+        <v>28405</v>
       </c>
     </row>
     <row r="1061" spans="1:4" outlineLevel="2">
       <c r="A1061" s="9">
-        <v>455</v>
+        <v>442</v>
       </c>
       <c r="B1061" s="4" t="s">
         <v>2099</v>
       </c>
       <c r="C1061" s="14" t="s">
         <v>2100</v>
       </c>
       <c r="D1061" s="7">
-        <v>1980</v>
+        <v>75905</v>
       </c>
     </row>
     <row r="1062" spans="1:4" outlineLevel="2">
       <c r="A1062" s="9">
-        <v>456</v>
+        <v>443</v>
       </c>
       <c r="B1062" s="4" t="s">
         <v>2101</v>
       </c>
       <c r="C1062" s="14" t="s">
         <v>2102</v>
       </c>
       <c r="D1062" s="7">
-        <v>5900</v>
+        <v>75905</v>
       </c>
     </row>
     <row r="1063" spans="1:4" outlineLevel="2">
       <c r="A1063" s="9">
-        <v>457</v>
+        <v>444</v>
       </c>
       <c r="B1063" s="4" t="s">
         <v>2103</v>
       </c>
       <c r="C1063" s="14" t="s">
         <v>2104</v>
       </c>
       <c r="D1063" s="7">
-        <v>2500</v>
-[...3 lines deleted...]
-      <c r="A1064" s="10" t="s">
+        <v>12243</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:4" outlineLevel="2">
+      <c r="A1064" s="9">
+        <v>445</v>
+      </c>
+      <c r="B1064" s="4" t="s">
         <v>2105</v>
       </c>
-      <c r="B1064" s="0"/>
-[...1 lines deleted...]
-      <c r="D1064" s="5"/>
+      <c r="C1064" s="14" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D1064" s="7">
+        <v>12243</v>
+      </c>
     </row>
     <row r="1065" spans="1:4" outlineLevel="2">
-      <c r="A1065" s="2" t="s">
-[...9 lines deleted...]
-        <v>6</v>
+      <c r="A1065" s="9">
+        <v>446</v>
+      </c>
+      <c r="B1065" s="4" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C1065" s="14" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D1065" s="7">
+        <v>18905</v>
       </c>
     </row>
     <row r="1066" spans="1:4" outlineLevel="2">
       <c r="A1066" s="9">
-        <v>1</v>
+        <v>447</v>
       </c>
       <c r="B1066" s="4" t="s">
-        <v>2106</v>
+        <v>2109</v>
       </c>
       <c r="C1066" s="14" t="s">
-        <v>2107</v>
+        <v>2110</v>
       </c>
       <c r="D1066" s="7">
-        <v>15450</v>
+        <v>4529</v>
       </c>
     </row>
     <row r="1067" spans="1:4" outlineLevel="2">
       <c r="A1067" s="9">
-        <v>2</v>
+        <v>448</v>
       </c>
       <c r="B1067" s="4" t="s">
-        <v>2108</v>
+        <v>2111</v>
       </c>
       <c r="C1067" s="14" t="s">
-        <v>2109</v>
+        <v>2112</v>
       </c>
       <c r="D1067" s="7">
-        <v>15450</v>
+        <v>4484</v>
       </c>
     </row>
     <row r="1068" spans="1:4" outlineLevel="2">
       <c r="A1068" s="9">
-        <v>3</v>
+        <v>449</v>
       </c>
       <c r="B1068" s="4" t="s">
-        <v>2110</v>
+        <v>2113</v>
       </c>
       <c r="C1068" s="14" t="s">
-        <v>2111</v>
+        <v>2114</v>
       </c>
       <c r="D1068" s="7">
-        <v>15050</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="1069" spans="1:4" outlineLevel="2">
       <c r="A1069" s="9">
-        <v>4</v>
+        <v>450</v>
       </c>
       <c r="B1069" s="4" t="s">
-        <v>2112</v>
+        <v>2115</v>
       </c>
       <c r="C1069" s="14" t="s">
-        <v>2113</v>
+        <v>2116</v>
       </c>
       <c r="D1069" s="7">
-        <v>15050</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="1070" spans="1:4" outlineLevel="2">
       <c r="A1070" s="9">
-        <v>5</v>
+        <v>451</v>
       </c>
       <c r="B1070" s="4" t="s">
-        <v>2114</v>
+        <v>2117</v>
       </c>
       <c r="C1070" s="14" t="s">
-        <v>2115</v>
+        <v>2118</v>
       </c>
       <c r="D1070" s="7">
-        <v>72000</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="1071" spans="1:4" outlineLevel="2">
       <c r="A1071" s="9">
-        <v>6</v>
+        <v>452</v>
       </c>
       <c r="B1071" s="4" t="s">
-        <v>2116</v>
+        <v>2119</v>
       </c>
       <c r="C1071" s="14" t="s">
-        <v>2117</v>
+        <v>2120</v>
       </c>
       <c r="D1071" s="7">
-        <v>140000</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="1072" spans="1:4" outlineLevel="2">
       <c r="A1072" s="9">
-        <v>7</v>
+        <v>453</v>
       </c>
       <c r="B1072" s="4" t="s">
-        <v>2118</v>
+        <v>2121</v>
       </c>
       <c r="C1072" s="14" t="s">
-        <v>2119</v>
+        <v>2122</v>
       </c>
       <c r="D1072" s="7">
-        <v>227050</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="1073" spans="1:4" outlineLevel="2">
       <c r="A1073" s="9">
-        <v>8</v>
+        <v>454</v>
       </c>
       <c r="B1073" s="4" t="s">
-        <v>2120</v>
+        <v>2123</v>
       </c>
       <c r="C1073" s="14" t="s">
-        <v>2121</v>
+        <v>2124</v>
       </c>
       <c r="D1073" s="7">
-        <v>156050</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="1074" spans="1:4" outlineLevel="2">
       <c r="A1074" s="9">
-        <v>9</v>
+        <v>455</v>
       </c>
       <c r="B1074" s="4" t="s">
-        <v>2122</v>
+        <v>2125</v>
       </c>
       <c r="C1074" s="14" t="s">
-        <v>2123</v>
+        <v>2126</v>
       </c>
       <c r="D1074" s="7">
-        <v>258450</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="1075" spans="1:4" outlineLevel="2">
       <c r="A1075" s="9">
-        <v>10</v>
+        <v>456</v>
       </c>
       <c r="B1075" s="4" t="s">
-        <v>2124</v>
+        <v>2127</v>
       </c>
       <c r="C1075" s="14" t="s">
-        <v>2125</v>
+        <v>2128</v>
       </c>
       <c r="D1075" s="7">
-        <v>171400</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="1076" spans="1:4" outlineLevel="2">
       <c r="A1076" s="9">
-        <v>11</v>
+        <v>457</v>
       </c>
       <c r="B1076" s="4" t="s">
-        <v>2126</v>
+        <v>2129</v>
       </c>
       <c r="C1076" s="14" t="s">
-        <v>2127</v>
+        <v>2130</v>
       </c>
       <c r="D1076" s="7">
-        <v>7800</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="1077" spans="1:4" outlineLevel="2">
       <c r="A1077" s="9">
-        <v>12</v>
+        <v>458</v>
       </c>
       <c r="B1077" s="4" t="s">
-        <v>2128</v>
+        <v>2131</v>
       </c>
       <c r="C1077" s="14" t="s">
-        <v>2129</v>
+        <v>2132</v>
       </c>
       <c r="D1077" s="7">
-        <v>7800</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="1078" spans="1:4" outlineLevel="2">
       <c r="A1078" s="9">
-        <v>13</v>
+        <v>459</v>
       </c>
       <c r="B1078" s="4" t="s">
-        <v>2130</v>
+        <v>2133</v>
       </c>
       <c r="C1078" s="14" t="s">
-        <v>2131</v>
+        <v>2134</v>
       </c>
       <c r="D1078" s="7">
-        <v>5600</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="1079" spans="1:4" outlineLevel="2">
       <c r="A1079" s="9">
-        <v>14</v>
+        <v>460</v>
       </c>
       <c r="B1079" s="4" t="s">
-        <v>2132</v>
+        <v>2135</v>
       </c>
       <c r="C1079" s="14" t="s">
-        <v>2133</v>
+        <v>2136</v>
       </c>
       <c r="D1079" s="7">
-        <v>5600</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="1080" spans="1:4" outlineLevel="2">
       <c r="A1080" s="9">
-        <v>15</v>
+        <v>461</v>
       </c>
       <c r="B1080" s="4" t="s">
-        <v>2134</v>
+        <v>2137</v>
       </c>
       <c r="C1080" s="14" t="s">
-        <v>2135</v>
+        <v>2138</v>
       </c>
       <c r="D1080" s="7">
-        <v>101400</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="1081" spans="1:4" outlineLevel="2">
       <c r="A1081" s="9">
+        <v>462</v>
+      </c>
+      <c r="B1081" s="4" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C1081" s="14" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D1081" s="7">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:4" outlineLevel="2">
+      <c r="A1082" s="9">
+        <v>463</v>
+      </c>
+      <c r="B1082" s="4" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C1082" s="14" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D1082" s="7">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:4" outlineLevel="2">
+      <c r="A1083" s="9">
+        <v>464</v>
+      </c>
+      <c r="B1083" s="4" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C1083" s="14" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D1083" s="7">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:4" outlineLevel="2">
+      <c r="A1084" s="9">
+        <v>465</v>
+      </c>
+      <c r="B1084" s="4" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C1084" s="14" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D1084" s="7">
+        <v>22960</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:4" outlineLevel="2">
+      <c r="A1085" s="9">
+        <v>466</v>
+      </c>
+      <c r="B1085" s="4" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C1085" s="14" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D1085" s="7">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:4" outlineLevel="2">
+      <c r="A1086" s="9">
+        <v>467</v>
+      </c>
+      <c r="B1086" s="4" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C1086" s="14" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D1086" s="7">
+        <v>12480</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:4" outlineLevel="2">
+      <c r="A1087" s="9">
+        <v>468</v>
+      </c>
+      <c r="B1087" s="4" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C1087" s="14" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D1087" s="7">
+        <v>33320</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:4" outlineLevel="2">
+      <c r="A1088" s="9">
+        <v>469</v>
+      </c>
+      <c r="B1088" s="4" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C1088" s="14" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D1088" s="7">
+        <v>33160</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:4" outlineLevel="2">
+      <c r="A1089" s="9">
+        <v>470</v>
+      </c>
+      <c r="B1089" s="4" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C1089" s="14" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D1089" s="7">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:4" outlineLevel="2">
+      <c r="A1090" s="9">
+        <v>471</v>
+      </c>
+      <c r="B1090" s="4" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C1090" s="14" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D1090" s="7">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:4" outlineLevel="2">
+      <c r="A1091" s="9">
+        <v>472</v>
+      </c>
+      <c r="B1091" s="4" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C1091" s="14" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D1091" s="7">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:4" outlineLevel="2">
+      <c r="A1092" s="9">
+        <v>473</v>
+      </c>
+      <c r="B1092" s="4" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C1092" s="14" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D1092" s="7">
+        <v>3570</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:4" outlineLevel="2">
+      <c r="A1093" s="9">
+        <v>474</v>
+      </c>
+      <c r="B1093" s="4" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C1093" s="14" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D1093" s="7">
+        <v>7130</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:4" outlineLevel="1">
+      <c r="A1094" s="10" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B1094" s="0"/>
+      <c r="C1094" s="12"/>
+      <c r="D1094" s="5"/>
+    </row>
+    <row r="1095" spans="1:4" outlineLevel="2">
+      <c r="A1095" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1095" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1095" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1095" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:4" outlineLevel="2">
+      <c r="A1096" s="9">
+        <v>1</v>
+      </c>
+      <c r="B1096" s="4" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C1096" s="14" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D1096" s="7">
+        <v>15450</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:4" outlineLevel="2">
+      <c r="A1097" s="9">
+        <v>2</v>
+      </c>
+      <c r="B1097" s="4" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C1097" s="14" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D1097" s="7">
+        <v>15450</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:4" outlineLevel="2">
+      <c r="A1098" s="9">
+        <v>3</v>
+      </c>
+      <c r="B1098" s="4" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C1098" s="14" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D1098" s="7">
+        <v>15050</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:4" outlineLevel="2">
+      <c r="A1099" s="9">
+        <v>4</v>
+      </c>
+      <c r="B1099" s="4" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C1099" s="14" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D1099" s="7">
+        <v>15050</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:4" outlineLevel="2">
+      <c r="A1100" s="9">
+        <v>5</v>
+      </c>
+      <c r="B1100" s="4" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C1100" s="14" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D1100" s="7">
+        <v>72000</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:4" outlineLevel="2">
+      <c r="A1101" s="9">
+        <v>6</v>
+      </c>
+      <c r="B1101" s="4" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C1101" s="14" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D1101" s="7">
+        <v>140000</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:4" outlineLevel="2">
+      <c r="A1102" s="9">
+        <v>7</v>
+      </c>
+      <c r="B1102" s="4" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C1102" s="14" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D1102" s="7">
+        <v>227050</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:4" outlineLevel="2">
+      <c r="A1103" s="9">
+        <v>8</v>
+      </c>
+      <c r="B1103" s="4" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C1103" s="14" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D1103" s="7">
+        <v>156050</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:4" outlineLevel="2">
+      <c r="A1104" s="9">
+        <v>9</v>
+      </c>
+      <c r="B1104" s="4" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C1104" s="14" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D1104" s="7">
+        <v>258450</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:4" outlineLevel="2">
+      <c r="A1105" s="9">
+        <v>10</v>
+      </c>
+      <c r="B1105" s="4" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C1105" s="14" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D1105" s="7">
+        <v>171400</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:4" outlineLevel="2">
+      <c r="A1106" s="9">
+        <v>11</v>
+      </c>
+      <c r="B1106" s="4" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C1106" s="14" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D1106" s="7">
+        <v>8200</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:4" outlineLevel="2">
+      <c r="A1107" s="9">
+        <v>12</v>
+      </c>
+      <c r="B1107" s="4" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C1107" s="14" t="s">
+        <v>2189</v>
+      </c>
+      <c r="D1107" s="7">
+        <v>8200</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:4" outlineLevel="2">
+      <c r="A1108" s="9">
+        <v>13</v>
+      </c>
+      <c r="B1108" s="4" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C1108" s="14" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D1108" s="7">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:4" outlineLevel="2">
+      <c r="A1109" s="9">
+        <v>14</v>
+      </c>
+      <c r="B1109" s="4" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C1109" s="14" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D1109" s="7">
+        <v>5900</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:4" outlineLevel="2">
+      <c r="A1110" s="9">
+        <v>15</v>
+      </c>
+      <c r="B1110" s="4" t="s">
+        <v>2194</v>
+      </c>
+      <c r="C1110" s="14" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D1110" s="7">
+        <v>106500</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:4" outlineLevel="2">
+      <c r="A1111" s="9">
         <v>16</v>
       </c>
-      <c r="B1081" s="4" t="s">
-[...18 lines deleted...]
-      <c r="A1083" s="2" t="s">
+      <c r="B1111" s="4" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C1111" s="14" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D1111" s="7">
+        <v>106500</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:4" outlineLevel="2">
+      <c r="A1112" s="11" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B1112" s="0"/>
+      <c r="C1112" s="12"/>
+      <c r="D1112" s="5"/>
+    </row>
+    <row r="1113" spans="1:4" outlineLevel="3">
+      <c r="A1113" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B1083" s="3" t="s">
+      <c r="B1113" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C1083" s="13" t="s">
+      <c r="C1113" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D1083" s="6" t="s">
+      <c r="D1113" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="1084" spans="1:4" outlineLevel="3">
-      <c r="A1084" s="9">
+    <row r="1114" spans="1:4" outlineLevel="3">
+      <c r="A1114" s="9">
         <v>1</v>
       </c>
-      <c r="B1084" s="4" t="s">
-[...6 lines deleted...]
-        <v>3500</v>
+      <c r="B1114" s="4" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C1114" s="14" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D1114" s="7">
+        <v>3700</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A5:D5"/>
-    <mergeCell ref="A274:D274"/>
-[...6 lines deleted...]
-    <mergeCell ref="A1082:D1082"/>
+    <mergeCell ref="A272:D272"/>
+    <mergeCell ref="A346:D346"/>
+    <mergeCell ref="A603:D603"/>
+    <mergeCell ref="A604:D604"/>
+    <mergeCell ref="A607:D607"/>
+    <mergeCell ref="A618:D618"/>
+    <mergeCell ref="A1094:D1094"/>
+    <mergeCell ref="A1112:D1112"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_23"/>
@@ -22269,52 +22869,52 @@
     <hyperlink ref="C247" r:id="rId_hyperlink_241"/>
     <hyperlink ref="C248" r:id="rId_hyperlink_242"/>
     <hyperlink ref="C249" r:id="rId_hyperlink_243"/>
     <hyperlink ref="C250" r:id="rId_hyperlink_244"/>
     <hyperlink ref="C251" r:id="rId_hyperlink_245"/>
     <hyperlink ref="C252" r:id="rId_hyperlink_246"/>
     <hyperlink ref="C253" r:id="rId_hyperlink_247"/>
     <hyperlink ref="C254" r:id="rId_hyperlink_248"/>
     <hyperlink ref="C255" r:id="rId_hyperlink_249"/>
     <hyperlink ref="C256" r:id="rId_hyperlink_250"/>
     <hyperlink ref="C257" r:id="rId_hyperlink_251"/>
     <hyperlink ref="C258" r:id="rId_hyperlink_252"/>
     <hyperlink ref="C259" r:id="rId_hyperlink_253"/>
     <hyperlink ref="C260" r:id="rId_hyperlink_254"/>
     <hyperlink ref="C261" r:id="rId_hyperlink_255"/>
     <hyperlink ref="C262" r:id="rId_hyperlink_256"/>
     <hyperlink ref="C263" r:id="rId_hyperlink_257"/>
     <hyperlink ref="C264" r:id="rId_hyperlink_258"/>
     <hyperlink ref="C265" r:id="rId_hyperlink_259"/>
     <hyperlink ref="C266" r:id="rId_hyperlink_260"/>
     <hyperlink ref="C267" r:id="rId_hyperlink_261"/>
     <hyperlink ref="C268" r:id="rId_hyperlink_262"/>
     <hyperlink ref="C269" r:id="rId_hyperlink_263"/>
     <hyperlink ref="C270" r:id="rId_hyperlink_264"/>
     <hyperlink ref="C271" r:id="rId_hyperlink_265"/>
-    <hyperlink ref="C272" r:id="rId_hyperlink_266"/>
-    <hyperlink ref="C273" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="C274" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="C275" r:id="rId_hyperlink_267"/>
     <hyperlink ref="C276" r:id="rId_hyperlink_268"/>
     <hyperlink ref="C277" r:id="rId_hyperlink_269"/>
     <hyperlink ref="C278" r:id="rId_hyperlink_270"/>
     <hyperlink ref="C279" r:id="rId_hyperlink_271"/>
     <hyperlink ref="C280" r:id="rId_hyperlink_272"/>
     <hyperlink ref="C281" r:id="rId_hyperlink_273"/>
     <hyperlink ref="C282" r:id="rId_hyperlink_274"/>
     <hyperlink ref="C283" r:id="rId_hyperlink_275"/>
     <hyperlink ref="C284" r:id="rId_hyperlink_276"/>
     <hyperlink ref="C285" r:id="rId_hyperlink_277"/>
     <hyperlink ref="C286" r:id="rId_hyperlink_278"/>
     <hyperlink ref="C287" r:id="rId_hyperlink_279"/>
     <hyperlink ref="C288" r:id="rId_hyperlink_280"/>
     <hyperlink ref="C289" r:id="rId_hyperlink_281"/>
     <hyperlink ref="C290" r:id="rId_hyperlink_282"/>
     <hyperlink ref="C291" r:id="rId_hyperlink_283"/>
     <hyperlink ref="C292" r:id="rId_hyperlink_284"/>
     <hyperlink ref="C293" r:id="rId_hyperlink_285"/>
     <hyperlink ref="C294" r:id="rId_hyperlink_286"/>
     <hyperlink ref="C295" r:id="rId_hyperlink_287"/>
     <hyperlink ref="C296" r:id="rId_hyperlink_288"/>
     <hyperlink ref="C297" r:id="rId_hyperlink_289"/>
     <hyperlink ref="C298" r:id="rId_hyperlink_290"/>
     <hyperlink ref="C299" r:id="rId_hyperlink_291"/>
     <hyperlink ref="C300" r:id="rId_hyperlink_292"/>
@@ -22340,51 +22940,51 @@
     <hyperlink ref="C320" r:id="rId_hyperlink_312"/>
     <hyperlink ref="C321" r:id="rId_hyperlink_313"/>
     <hyperlink ref="C322" r:id="rId_hyperlink_314"/>
     <hyperlink ref="C323" r:id="rId_hyperlink_315"/>
     <hyperlink ref="C324" r:id="rId_hyperlink_316"/>
     <hyperlink ref="C325" r:id="rId_hyperlink_317"/>
     <hyperlink ref="C326" r:id="rId_hyperlink_318"/>
     <hyperlink ref="C327" r:id="rId_hyperlink_319"/>
     <hyperlink ref="C328" r:id="rId_hyperlink_320"/>
     <hyperlink ref="C329" r:id="rId_hyperlink_321"/>
     <hyperlink ref="C330" r:id="rId_hyperlink_322"/>
     <hyperlink ref="C331" r:id="rId_hyperlink_323"/>
     <hyperlink ref="C332" r:id="rId_hyperlink_324"/>
     <hyperlink ref="C333" r:id="rId_hyperlink_325"/>
     <hyperlink ref="C334" r:id="rId_hyperlink_326"/>
     <hyperlink ref="C335" r:id="rId_hyperlink_327"/>
     <hyperlink ref="C336" r:id="rId_hyperlink_328"/>
     <hyperlink ref="C337" r:id="rId_hyperlink_329"/>
     <hyperlink ref="C338" r:id="rId_hyperlink_330"/>
     <hyperlink ref="C339" r:id="rId_hyperlink_331"/>
     <hyperlink ref="C340" r:id="rId_hyperlink_332"/>
     <hyperlink ref="C341" r:id="rId_hyperlink_333"/>
     <hyperlink ref="C342" r:id="rId_hyperlink_334"/>
     <hyperlink ref="C343" r:id="rId_hyperlink_335"/>
     <hyperlink ref="C344" r:id="rId_hyperlink_336"/>
-    <hyperlink ref="C347" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="C345" r:id="rId_hyperlink_337"/>
     <hyperlink ref="C348" r:id="rId_hyperlink_338"/>
     <hyperlink ref="C349" r:id="rId_hyperlink_339"/>
     <hyperlink ref="C350" r:id="rId_hyperlink_340"/>
     <hyperlink ref="C351" r:id="rId_hyperlink_341"/>
     <hyperlink ref="C352" r:id="rId_hyperlink_342"/>
     <hyperlink ref="C353" r:id="rId_hyperlink_343"/>
     <hyperlink ref="C354" r:id="rId_hyperlink_344"/>
     <hyperlink ref="C355" r:id="rId_hyperlink_345"/>
     <hyperlink ref="C356" r:id="rId_hyperlink_346"/>
     <hyperlink ref="C357" r:id="rId_hyperlink_347"/>
     <hyperlink ref="C358" r:id="rId_hyperlink_348"/>
     <hyperlink ref="C359" r:id="rId_hyperlink_349"/>
     <hyperlink ref="C360" r:id="rId_hyperlink_350"/>
     <hyperlink ref="C361" r:id="rId_hyperlink_351"/>
     <hyperlink ref="C362" r:id="rId_hyperlink_352"/>
     <hyperlink ref="C363" r:id="rId_hyperlink_353"/>
     <hyperlink ref="C364" r:id="rId_hyperlink_354"/>
     <hyperlink ref="C365" r:id="rId_hyperlink_355"/>
     <hyperlink ref="C366" r:id="rId_hyperlink_356"/>
     <hyperlink ref="C367" r:id="rId_hyperlink_357"/>
     <hyperlink ref="C368" r:id="rId_hyperlink_358"/>
     <hyperlink ref="C369" r:id="rId_hyperlink_359"/>
     <hyperlink ref="C370" r:id="rId_hyperlink_360"/>
     <hyperlink ref="C371" r:id="rId_hyperlink_361"/>
     <hyperlink ref="C372" r:id="rId_hyperlink_362"/>
@@ -22583,73 +23183,73 @@
     <hyperlink ref="C565" r:id="rId_hyperlink_555"/>
     <hyperlink ref="C566" r:id="rId_hyperlink_556"/>
     <hyperlink ref="C567" r:id="rId_hyperlink_557"/>
     <hyperlink ref="C568" r:id="rId_hyperlink_558"/>
     <hyperlink ref="C569" r:id="rId_hyperlink_559"/>
     <hyperlink ref="C570" r:id="rId_hyperlink_560"/>
     <hyperlink ref="C571" r:id="rId_hyperlink_561"/>
     <hyperlink ref="C572" r:id="rId_hyperlink_562"/>
     <hyperlink ref="C573" r:id="rId_hyperlink_563"/>
     <hyperlink ref="C574" r:id="rId_hyperlink_564"/>
     <hyperlink ref="C575" r:id="rId_hyperlink_565"/>
     <hyperlink ref="C576" r:id="rId_hyperlink_566"/>
     <hyperlink ref="C577" r:id="rId_hyperlink_567"/>
     <hyperlink ref="C578" r:id="rId_hyperlink_568"/>
     <hyperlink ref="C579" r:id="rId_hyperlink_569"/>
     <hyperlink ref="C580" r:id="rId_hyperlink_570"/>
     <hyperlink ref="C581" r:id="rId_hyperlink_571"/>
     <hyperlink ref="C582" r:id="rId_hyperlink_572"/>
     <hyperlink ref="C583" r:id="rId_hyperlink_573"/>
     <hyperlink ref="C584" r:id="rId_hyperlink_574"/>
     <hyperlink ref="C585" r:id="rId_hyperlink_575"/>
     <hyperlink ref="C586" r:id="rId_hyperlink_576"/>
     <hyperlink ref="C587" r:id="rId_hyperlink_577"/>
     <hyperlink ref="C588" r:id="rId_hyperlink_578"/>
     <hyperlink ref="C589" r:id="rId_hyperlink_579"/>
-    <hyperlink ref="C593" r:id="rId_hyperlink_580"/>
-[...21 lines deleted...]
-    <hyperlink ref="C619" r:id="rId_hyperlink_602"/>
+    <hyperlink ref="C590" r:id="rId_hyperlink_580"/>
+    <hyperlink ref="C591" r:id="rId_hyperlink_581"/>
+    <hyperlink ref="C592" r:id="rId_hyperlink_582"/>
+    <hyperlink ref="C593" r:id="rId_hyperlink_583"/>
+    <hyperlink ref="C594" r:id="rId_hyperlink_584"/>
+    <hyperlink ref="C595" r:id="rId_hyperlink_585"/>
+    <hyperlink ref="C596" r:id="rId_hyperlink_586"/>
+    <hyperlink ref="C597" r:id="rId_hyperlink_587"/>
+    <hyperlink ref="C598" r:id="rId_hyperlink_588"/>
+    <hyperlink ref="C599" r:id="rId_hyperlink_589"/>
+    <hyperlink ref="C600" r:id="rId_hyperlink_590"/>
+    <hyperlink ref="C601" r:id="rId_hyperlink_591"/>
+    <hyperlink ref="C602" r:id="rId_hyperlink_592"/>
+    <hyperlink ref="C606" r:id="rId_hyperlink_593"/>
+    <hyperlink ref="C609" r:id="rId_hyperlink_594"/>
+    <hyperlink ref="C610" r:id="rId_hyperlink_595"/>
+    <hyperlink ref="C611" r:id="rId_hyperlink_596"/>
+    <hyperlink ref="C612" r:id="rId_hyperlink_597"/>
+    <hyperlink ref="C613" r:id="rId_hyperlink_598"/>
+    <hyperlink ref="C614" r:id="rId_hyperlink_599"/>
+    <hyperlink ref="C615" r:id="rId_hyperlink_600"/>
+    <hyperlink ref="C616" r:id="rId_hyperlink_601"/>
+    <hyperlink ref="C617" r:id="rId_hyperlink_602"/>
     <hyperlink ref="C620" r:id="rId_hyperlink_603"/>
     <hyperlink ref="C621" r:id="rId_hyperlink_604"/>
     <hyperlink ref="C622" r:id="rId_hyperlink_605"/>
     <hyperlink ref="C623" r:id="rId_hyperlink_606"/>
     <hyperlink ref="C624" r:id="rId_hyperlink_607"/>
     <hyperlink ref="C625" r:id="rId_hyperlink_608"/>
     <hyperlink ref="C626" r:id="rId_hyperlink_609"/>
     <hyperlink ref="C627" r:id="rId_hyperlink_610"/>
     <hyperlink ref="C628" r:id="rId_hyperlink_611"/>
     <hyperlink ref="C629" r:id="rId_hyperlink_612"/>
     <hyperlink ref="C630" r:id="rId_hyperlink_613"/>
     <hyperlink ref="C631" r:id="rId_hyperlink_614"/>
     <hyperlink ref="C632" r:id="rId_hyperlink_615"/>
     <hyperlink ref="C633" r:id="rId_hyperlink_616"/>
     <hyperlink ref="C634" r:id="rId_hyperlink_617"/>
     <hyperlink ref="C635" r:id="rId_hyperlink_618"/>
     <hyperlink ref="C636" r:id="rId_hyperlink_619"/>
     <hyperlink ref="C637" r:id="rId_hyperlink_620"/>
     <hyperlink ref="C638" r:id="rId_hyperlink_621"/>
     <hyperlink ref="C639" r:id="rId_hyperlink_622"/>
     <hyperlink ref="C640" r:id="rId_hyperlink_623"/>
     <hyperlink ref="C641" r:id="rId_hyperlink_624"/>
     <hyperlink ref="C642" r:id="rId_hyperlink_625"/>
     <hyperlink ref="C643" r:id="rId_hyperlink_626"/>
     <hyperlink ref="C644" r:id="rId_hyperlink_627"/>
@@ -23050,67 +23650,97 @@
     <hyperlink ref="C1039" r:id="rId_hyperlink_1022"/>
     <hyperlink ref="C1040" r:id="rId_hyperlink_1023"/>
     <hyperlink ref="C1041" r:id="rId_hyperlink_1024"/>
     <hyperlink ref="C1042" r:id="rId_hyperlink_1025"/>
     <hyperlink ref="C1043" r:id="rId_hyperlink_1026"/>
     <hyperlink ref="C1044" r:id="rId_hyperlink_1027"/>
     <hyperlink ref="C1045" r:id="rId_hyperlink_1028"/>
     <hyperlink ref="C1046" r:id="rId_hyperlink_1029"/>
     <hyperlink ref="C1047" r:id="rId_hyperlink_1030"/>
     <hyperlink ref="C1048" r:id="rId_hyperlink_1031"/>
     <hyperlink ref="C1049" r:id="rId_hyperlink_1032"/>
     <hyperlink ref="C1050" r:id="rId_hyperlink_1033"/>
     <hyperlink ref="C1051" r:id="rId_hyperlink_1034"/>
     <hyperlink ref="C1052" r:id="rId_hyperlink_1035"/>
     <hyperlink ref="C1053" r:id="rId_hyperlink_1036"/>
     <hyperlink ref="C1054" r:id="rId_hyperlink_1037"/>
     <hyperlink ref="C1055" r:id="rId_hyperlink_1038"/>
     <hyperlink ref="C1056" r:id="rId_hyperlink_1039"/>
     <hyperlink ref="C1057" r:id="rId_hyperlink_1040"/>
     <hyperlink ref="C1058" r:id="rId_hyperlink_1041"/>
     <hyperlink ref="C1059" r:id="rId_hyperlink_1042"/>
     <hyperlink ref="C1060" r:id="rId_hyperlink_1043"/>
     <hyperlink ref="C1061" r:id="rId_hyperlink_1044"/>
     <hyperlink ref="C1062" r:id="rId_hyperlink_1045"/>
     <hyperlink ref="C1063" r:id="rId_hyperlink_1046"/>
-    <hyperlink ref="C1066" r:id="rId_hyperlink_1047"/>
-[...15 lines deleted...]
-    <hyperlink ref="C1084" r:id="rId_hyperlink_1063"/>
+    <hyperlink ref="C1064" r:id="rId_hyperlink_1047"/>
+    <hyperlink ref="C1065" r:id="rId_hyperlink_1048"/>
+    <hyperlink ref="C1066" r:id="rId_hyperlink_1049"/>
+    <hyperlink ref="C1067" r:id="rId_hyperlink_1050"/>
+    <hyperlink ref="C1068" r:id="rId_hyperlink_1051"/>
+    <hyperlink ref="C1069" r:id="rId_hyperlink_1052"/>
+    <hyperlink ref="C1070" r:id="rId_hyperlink_1053"/>
+    <hyperlink ref="C1071" r:id="rId_hyperlink_1054"/>
+    <hyperlink ref="C1072" r:id="rId_hyperlink_1055"/>
+    <hyperlink ref="C1073" r:id="rId_hyperlink_1056"/>
+    <hyperlink ref="C1074" r:id="rId_hyperlink_1057"/>
+    <hyperlink ref="C1075" r:id="rId_hyperlink_1058"/>
+    <hyperlink ref="C1076" r:id="rId_hyperlink_1059"/>
+    <hyperlink ref="C1077" r:id="rId_hyperlink_1060"/>
+    <hyperlink ref="C1078" r:id="rId_hyperlink_1061"/>
+    <hyperlink ref="C1079" r:id="rId_hyperlink_1062"/>
+    <hyperlink ref="C1080" r:id="rId_hyperlink_1063"/>
+    <hyperlink ref="C1081" r:id="rId_hyperlink_1064"/>
+    <hyperlink ref="C1082" r:id="rId_hyperlink_1065"/>
+    <hyperlink ref="C1083" r:id="rId_hyperlink_1066"/>
+    <hyperlink ref="C1084" r:id="rId_hyperlink_1067"/>
+    <hyperlink ref="C1085" r:id="rId_hyperlink_1068"/>
+    <hyperlink ref="C1086" r:id="rId_hyperlink_1069"/>
+    <hyperlink ref="C1087" r:id="rId_hyperlink_1070"/>
+    <hyperlink ref="C1088" r:id="rId_hyperlink_1071"/>
+    <hyperlink ref="C1089" r:id="rId_hyperlink_1072"/>
+    <hyperlink ref="C1090" r:id="rId_hyperlink_1073"/>
+    <hyperlink ref="C1091" r:id="rId_hyperlink_1074"/>
+    <hyperlink ref="C1092" r:id="rId_hyperlink_1075"/>
+    <hyperlink ref="C1093" r:id="rId_hyperlink_1076"/>
+    <hyperlink ref="C1096" r:id="rId_hyperlink_1077"/>
+    <hyperlink ref="C1097" r:id="rId_hyperlink_1078"/>
+    <hyperlink ref="C1098" r:id="rId_hyperlink_1079"/>
+    <hyperlink ref="C1099" r:id="rId_hyperlink_1080"/>
+    <hyperlink ref="C1100" r:id="rId_hyperlink_1081"/>
+    <hyperlink ref="C1101" r:id="rId_hyperlink_1082"/>
+    <hyperlink ref="C1102" r:id="rId_hyperlink_1083"/>
+    <hyperlink ref="C1103" r:id="rId_hyperlink_1084"/>
+    <hyperlink ref="C1104" r:id="rId_hyperlink_1085"/>
+    <hyperlink ref="C1105" r:id="rId_hyperlink_1086"/>
+    <hyperlink ref="C1106" r:id="rId_hyperlink_1087"/>
+    <hyperlink ref="C1107" r:id="rId_hyperlink_1088"/>
+    <hyperlink ref="C1108" r:id="rId_hyperlink_1089"/>
+    <hyperlink ref="C1109" r:id="rId_hyperlink_1090"/>
+    <hyperlink ref="C1110" r:id="rId_hyperlink_1091"/>
+    <hyperlink ref="C1111" r:id="rId_hyperlink_1092"/>
+    <hyperlink ref="C1114" r:id="rId_hyperlink_1093"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>