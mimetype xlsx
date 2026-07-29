--- v0 (2026-05-30)
+++ v1 (2026-07-29)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-30 12:50:09</t>
+    <t>Актуальность прайса на: 2026-07-29 03:53:11</t>
   </si>
   <si>
     <t>Автоматические двери</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>29823</t>
   </si>
   <si>
     <t>DoorHan AD-06</t>
   </si>
   <si>
     <t>66209</t>
   </si>