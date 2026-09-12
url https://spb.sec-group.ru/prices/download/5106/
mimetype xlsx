--- v1 (2026-07-29)
+++ v2 (2026-09-12)
@@ -16,56 +16,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-29 03:53:11</t>
+    <t>Актуальность прайса на: 2026-09-12 08:02:12</t>
   </si>
   <si>
     <t>Автоматические двери</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>29823</t>
   </si>
   <si>
     <t>DoorHan AD-06</t>
   </si>
   <si>
     <t>66209</t>
   </si>
@@ -93,50 +93,56 @@
   <si>
     <t>55641</t>
   </si>
   <si>
     <t>DoorHan AD-08SP</t>
   </si>
   <si>
     <t>59570</t>
   </si>
   <si>
     <t>DoorHan AD-09</t>
   </si>
   <si>
     <t>59571</t>
   </si>
   <si>
     <t>DoorHan AD-27</t>
   </si>
   <si>
     <t>37250</t>
   </si>
   <si>
     <t>DoorHan AD-28</t>
   </si>
   <si>
+    <t>68642</t>
+  </si>
+  <si>
+    <t>DoorHan AD-28(350)</t>
+  </si>
+  <si>
     <t>57859</t>
   </si>
   <si>
     <t>DoorHan AD-30</t>
   </si>
   <si>
     <t>59572</t>
   </si>
   <si>
     <t>DoorHan AD-31</t>
   </si>
   <si>
     <t>59573</t>
   </si>
   <si>
     <t>DoorHan AD-32</t>
   </si>
   <si>
     <t>59574</t>
   </si>
   <si>
     <t>DoorHan AD-34</t>
   </si>
   <si>
     <t>59564</t>
@@ -145,50 +151,62 @@
     <t>DoorHan AD-50-Master</t>
   </si>
   <si>
     <t>59565</t>
   </si>
   <si>
     <t>DoorHan AD-50-Slave</t>
   </si>
   <si>
     <t>59566</t>
   </si>
   <si>
     <t>DoorHan AD-SP</t>
   </si>
   <si>
     <t>59567</t>
   </si>
   <si>
     <t>DoorHan AD-SP-Telescope</t>
   </si>
   <si>
     <t>29825</t>
   </si>
   <si>
     <t>DoorHan AD-SWING</t>
+  </si>
+  <si>
+    <t>68640</t>
+  </si>
+  <si>
+    <t>DoorHan AD-SWING-200</t>
+  </si>
+  <si>
+    <t>68641</t>
+  </si>
+  <si>
+    <t>DoorHan AD-SWING-350</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -570,59 +588,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-29823/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-66209/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59568/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59569/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59575/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-55641/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59570/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59571/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-37250/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-57859/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59572/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59573/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59574/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59564/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59565/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59566/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59567/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-29825/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-29823/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-66209/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59568/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59569/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59575/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-55641/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59570/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59571/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-37250/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-68642/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-57859/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59572/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59573/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59574/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59564/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59565/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59566/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59567/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-29825/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-68640/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-68641/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D24"/>
+  <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="0" t="s">
         <v>1</v>
       </c>
@@ -694,51 +712,51 @@
     <row r="10" spans="1:4" outlineLevel="1">
       <c r="A10" s="9">
         <v>4</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="7">
         <v>2840</v>
       </c>
     </row>
     <row r="11" spans="1:4" outlineLevel="1">
       <c r="A11" s="9">
         <v>5</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="7">
-        <v>3138</v>
+        <v>3295</v>
       </c>
     </row>
     <row r="12" spans="1:4" outlineLevel="1">
       <c r="A12" s="9">
         <v>6</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="7">
         <v>5963</v>
       </c>
     </row>
     <row r="13" spans="1:4" outlineLevel="1">
       <c r="A13" s="9">
         <v>7</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>20</v>
@@ -750,204 +768,249 @@
     <row r="14" spans="1:4" outlineLevel="1">
       <c r="A14" s="9">
         <v>8</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="7">
         <v>5906</v>
       </c>
     </row>
     <row r="15" spans="1:4" outlineLevel="1">
       <c r="A15" s="9">
         <v>9</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="7">
-        <v>5203</v>
+        <v>5463</v>
       </c>
     </row>
     <row r="16" spans="1:4" outlineLevel="1">
       <c r="A16" s="9">
         <v>10</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="7">
-        <v>1997</v>
+        <v>12229</v>
       </c>
     </row>
     <row r="17" spans="1:4" outlineLevel="1">
       <c r="A17" s="9">
         <v>11</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="7">
-        <v>2884</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="18" spans="1:4" outlineLevel="1">
       <c r="A18" s="9">
         <v>12</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="7">
-        <v>2767</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="19" spans="1:4" outlineLevel="1">
       <c r="A19" s="9">
         <v>13</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="7">
-        <v>13492</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="20" spans="1:4" outlineLevel="1">
       <c r="A20" s="9">
         <v>14</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="7">
-        <v>23543</v>
+        <v>13492</v>
       </c>
     </row>
     <row r="21" spans="1:4" outlineLevel="1">
       <c r="A21" s="9">
         <v>15</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="7">
-        <v>22343</v>
+        <v>24720</v>
       </c>
     </row>
     <row r="22" spans="1:4" outlineLevel="1">
       <c r="A22" s="9">
         <v>16</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="7">
-        <v>75149</v>
+        <v>23460</v>
       </c>
     </row>
     <row r="23" spans="1:4" outlineLevel="1">
       <c r="A23" s="9">
         <v>17</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="7">
-        <v>104861</v>
+        <v>75149</v>
       </c>
     </row>
     <row r="24" spans="1:4" outlineLevel="1">
       <c r="A24" s="9">
         <v>18</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="7">
-        <v>67689</v>
+        <v>104861</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" outlineLevel="1">
+      <c r="A25" s="9">
+        <v>19</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D25" s="7">
+        <v>71073</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" outlineLevel="1">
+      <c r="A26" s="9">
+        <v>20</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D26" s="7">
+        <v>71073</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" outlineLevel="1">
+      <c r="A27" s="9">
+        <v>21</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D27" s="7">
+        <v>175990</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_21"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>