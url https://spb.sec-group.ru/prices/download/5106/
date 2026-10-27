--- v2 (2026-09-12)
+++ v3 (2026-10-27)
@@ -21,51 +21,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/rr.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-12 08:02:12</t>
+    <t>Актуальность прайса на: 2026-10-27 09:47:41</t>
   </si>
   <si>
     <t>Автоматические двери</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (РУБ)</t>
   </si>
   <si>
     <t>29823</t>
   </si>
   <si>
     <t>DoorHan AD-06</t>
   </si>
   <si>
     <t>66209</t>
   </si>
@@ -75,138 +75,138 @@
   <si>
     <t>59568</t>
   </si>
   <si>
     <t>DoorHan AD-07SP</t>
   </si>
   <si>
     <t>59569</t>
   </si>
   <si>
     <t>DoorHan AD-07SP-TEL</t>
   </si>
   <si>
     <t>59575</t>
   </si>
   <si>
     <t>DoorHan AD-07SP_01</t>
   </si>
   <si>
     <t>55641</t>
   </si>
   <si>
     <t>DoorHan AD-08SP</t>
   </si>
   <si>
+    <t>59571</t>
+  </si>
+  <si>
+    <t>DoorHan AD-27</t>
+  </si>
+  <si>
+    <t>37250</t>
+  </si>
+  <si>
+    <t>DoorHan AD-28</t>
+  </si>
+  <si>
+    <t>68642</t>
+  </si>
+  <si>
+    <t>DoorHan AD-28(350)</t>
+  </si>
+  <si>
+    <t>57859</t>
+  </si>
+  <si>
+    <t>DoorHan AD-30</t>
+  </si>
+  <si>
+    <t>59572</t>
+  </si>
+  <si>
+    <t>DoorHan AD-31</t>
+  </si>
+  <si>
+    <t>59573</t>
+  </si>
+  <si>
+    <t>DoorHan AD-32</t>
+  </si>
+  <si>
+    <t>59574</t>
+  </si>
+  <si>
+    <t>DoorHan AD-34</t>
+  </si>
+  <si>
+    <t>59564</t>
+  </si>
+  <si>
+    <t>DoorHan AD-50-Master</t>
+  </si>
+  <si>
+    <t>59565</t>
+  </si>
+  <si>
+    <t>DoorHan AD-50-Slave</t>
+  </si>
+  <si>
+    <t>59566</t>
+  </si>
+  <si>
+    <t>DoorHan AD-SP</t>
+  </si>
+  <si>
+    <t>59567</t>
+  </si>
+  <si>
+    <t>DoorHan AD-SP-Telescope</t>
+  </si>
+  <si>
+    <t>29825</t>
+  </si>
+  <si>
+    <t>DoorHan AD-SWING</t>
+  </si>
+  <si>
+    <t>68640</t>
+  </si>
+  <si>
+    <t>DoorHan AD-SWING-200</t>
+  </si>
+  <si>
+    <t>68641</t>
+  </si>
+  <si>
+    <t>DoorHan AD-SWING-350</t>
+  </si>
+  <si>
     <t>59570</t>
   </si>
   <si>
-    <t>DoorHan AD-09</t>
-[...83 lines deleted...]
-    <t>DoorHan AD-SWING-350</t>
+    <t>DoorHan Photo-09</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -588,51 +588,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-29823/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-66209/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59568/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59569/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59575/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-55641/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59570/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59571/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-37250/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-68642/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-57859/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59572/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59573/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59574/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59564/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59565/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59566/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59567/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-29825/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-68640/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-68641/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-29823/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-66209/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59568/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59569/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59575/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-55641/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59571/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-37250/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-68642/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-57859/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59572/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59573/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59574/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59564/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59565/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59566/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59567/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-29825/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-68640/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-68641/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.sec-group.ru/p/doorhan-59570/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="0" t="s">
         <v>0</v>
@@ -740,247 +740,247 @@
     <row r="12" spans="1:4" outlineLevel="1">
       <c r="A12" s="9">
         <v>6</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="7">
         <v>5963</v>
       </c>
     </row>
     <row r="13" spans="1:4" outlineLevel="1">
       <c r="A13" s="9">
         <v>7</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="7">
-        <v>4602</v>
+        <v>5906</v>
       </c>
     </row>
     <row r="14" spans="1:4" outlineLevel="1">
       <c r="A14" s="9">
         <v>8</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="7">
-        <v>5906</v>
+        <v>5463</v>
       </c>
     </row>
     <row r="15" spans="1:4" outlineLevel="1">
       <c r="A15" s="9">
         <v>9</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="7">
-        <v>5463</v>
+        <v>12229</v>
       </c>
     </row>
     <row r="16" spans="1:4" outlineLevel="1">
       <c r="A16" s="9">
         <v>10</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="7">
-        <v>12229</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="17" spans="1:4" outlineLevel="1">
       <c r="A17" s="9">
         <v>11</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="7">
-        <v>1997</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="18" spans="1:4" outlineLevel="1">
       <c r="A18" s="9">
         <v>12</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="7">
-        <v>2884</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="19" spans="1:4" outlineLevel="1">
       <c r="A19" s="9">
         <v>13</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="7">
-        <v>2767</v>
+        <v>13492</v>
       </c>
     </row>
     <row r="20" spans="1:4" outlineLevel="1">
       <c r="A20" s="9">
         <v>14</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="7">
-        <v>13492</v>
+        <v>24720</v>
       </c>
     </row>
     <row r="21" spans="1:4" outlineLevel="1">
       <c r="A21" s="9">
         <v>15</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="7">
-        <v>24720</v>
+        <v>23460</v>
       </c>
     </row>
     <row r="22" spans="1:4" outlineLevel="1">
       <c r="A22" s="9">
         <v>16</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="7">
-        <v>23460</v>
+        <v>75149</v>
       </c>
     </row>
     <row r="23" spans="1:4" outlineLevel="1">
       <c r="A23" s="9">
         <v>17</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="7">
-        <v>75149</v>
+        <v>104861</v>
       </c>
     </row>
     <row r="24" spans="1:4" outlineLevel="1">
       <c r="A24" s="9">
         <v>18</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="7">
-        <v>104861</v>
+        <v>71073</v>
       </c>
     </row>
     <row r="25" spans="1:4" outlineLevel="1">
       <c r="A25" s="9">
         <v>19</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="7">
         <v>71073</v>
       </c>
     </row>
     <row r="26" spans="1:4" outlineLevel="1">
       <c r="A26" s="9">
         <v>20</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="7">
-        <v>71073</v>
+        <v>175990</v>
       </c>
     </row>
     <row r="27" spans="1:4" outlineLevel="1">
       <c r="A27" s="9">
         <v>21</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="7">
-        <v>175990</v>
+        <v>4602</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_16"/>